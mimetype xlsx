--- v0 (2026-08-23)
+++ v1 (2026-08-24)
@@ -820,51 +820,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08972920f199bb6d58f6f1ab553d78301.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2f9c0a3c995440c514189ac7607e6d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56269676fac1234358c4b02fab332163.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e503360b6ce6939422652006c257f674.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ad4e6c372fac065097a5a78a3131a45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46472ac7748ade0eaa0d0ce88c7f0ae76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d224849f9cbda30eb97e08a21b1eddc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8516e0d25417ccdcddf2ee06943982cb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9e2c8ef08f3f4ba7c4900522d0147f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0bcb336aab50307668319103d96b3e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0f890f4d0fef86cbd5c26228c70eaf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8092cd10d27349891b500c1b148c838512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb52b8c63c0f6ac832874f2d5956f3013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12389569a0d5b23762aa2fc26598f4914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add368ac797230c11d2077e2a50dbafa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7bfc1081c38241f7bc00a9bf71ef1316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64045e4965917cd6d3a1784342f5fc9c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee78c4bde77611f2cd67b0947a6ee67318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c2e6abb69c730f2199533c47052fd519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de828ab4b5fdcdd3fe3d4cefaa1f1ada20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fdba76ba5bc375b72f9f76c838a3ec21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a5b48b868532334973459f569fa09822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa0a5776b626986b6b7152dbae9c68823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e544c9822efb344ebaf0e92070733eb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed491ec3ec3d944921ec969c5fa394a325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fc05d27b7ab50b1e555f497947cadb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6720fac35d7602fdeb1e8604ed3ed75727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad017491a5591dc6bb787a3cd77ec5a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236561ffe6db36fb9154f4222788556729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea5e0a8c15dc72eaa21ee17dbd9033a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca7700647dd9511830b1ad2f8592c1f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59471acb6a1b9676f99622f40d3e14a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44037e2c2fde9d611b10a11d1272292d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcebd8e97bc057e302dba5d9303bb5b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ab9db192a8a7f1f8e416a313a4a99b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8179847b9b5bdf02d341319a4ee28d0936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb7a6a42fd12d3cdc211c3b9fdcec5937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23cd8861f61cc03b57714725965e2c438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc53e7b8ac070223263025e17e4e9dc039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34ae7a14edec0bb52e4c2bcebbda9b340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5628a926c86a76efec05f2253be18c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac55fba71ed2e06902fd1741ea29e86142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175afee85b6621a4a0315f6597bf63ca43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef67b24ea8afd05576fe25673a8218e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb06e9b76b0f9b7dd22f798e86ccd18245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b137eefa0fed9545cf2fbddcda1afd446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1082d62cdae5d9252cff0dcf09fbca947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b625c0ed5e5ebfd953a008fb3c6be8448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954281462f9434b6461e32c1daad2b4849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8b1b45c3488fb573f886d2d8a2f69c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bd08d57818cd19cfaec813c868327c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4854eaf64460f6529c94bfcee8dcf65252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eec7c329945c1204d7397ac70c747a353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65d8a12f163dd6c0a5428894b4bab2054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2470df6305e1471e1a04afb7801e67ef55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812be1f1b60f66b2135bcd65c1b1fb6b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a55ede986cbf8adf562bcae8fd769257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2c0c190cecde4adcbced2e39261f7e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e586cb692cd52511e40e9bb2cbca3df059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416b5964c6da86c41ca0c145b269613f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6960c9b6ea62a307d1555d4338ff61fa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2172297614d55e11ddf6d50405b7978262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0428f284e4ef85006d60c247877b70e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2eb318c51207c330914ef209fc4d8364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99f8ef0dbdb4e2cfff4745d3525e78165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0a1b322b001fac8dc42bb73d9d5aaa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58de8af589711f134e6b9e2b8b88c7867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccad9e6514966ab8b5bd46a000df93e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9e7dee64679fff325cd669c94a1c7469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f29c54d126e6afd346e068aaea074f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ded1054279099c82692eccb4657a8c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ec893e46a43f3e956ce1e267a85f9072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fd51e6100643364997898086e1ba0273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79ffa32efb137e90c3bd09694486d5974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dee3287865bc4437454e484485ee5b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca64c2795ffb026531de8993f7c54a376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a230882e0b4387dd31b035f332b0ecd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68b7c935701437a70e92f9998b4c93d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8833013282b365a4053748984591d70079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e1bbda11e70a7cb5fad0c3f2b544a080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d865b56942f04246b3a998571a6e95181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a540c757c922aa66777c014c3410f1d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd49b1f0b3abb106ccabbba8067a28ff83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d5d109b378dfb67d1ee16665ddf2bb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019596e287154e4ef08a2268a3f8f9eb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc05e1424c3ff31cef188243568a57c886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce776068fec034cd89b8a021395e05487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25810a89a985a4f922ad602ed3effc4a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5911429695e87395cfe783c336f6c289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f850b836e922856ffb20027a17db33890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f56d3d69c84f6d2c0f04b7c29d940c391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdaaac8ae54485bc89baa3ee97aa4e792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c94d2db2c8f83d209540ceb5d8aeb193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275730992331f068b89d7ef327409f8394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f1b160b8e35e6337f07d582ed99dd895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7218e8c4088225c39332920c5bec3a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5220c4a733e2ed300f4a9da0796c8db397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8100e7a395028d829fa540b591c43f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c863f616a54811d498f63eab21355fa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a37f44e8076dd756ea1910eb17519c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38595a76300177f7016b084540f69c84101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22f5a301ef96b153b0dce03652ffba7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed85389d36c00b963e1ef46041b13e7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83891477d30584a628df44686865685104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbaffb2bb52381d1adabf8e5fb064e6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e02575cbdfd67193195820ee0b5a5f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f8d6dcc5bd3961cc19265e48e3aa36107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894853822efee55905790f4e34461f3e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bb41f7decf51aa34b8d377e41b7500109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8787abf63b344d5e57c8e60f1fa410110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2376169b626a3f4c092b7439da560fe9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9c1c1696444b4ebbb488dcf538955112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7492ff66c009c388dfef4d640091981113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ce756fae6f533628751516104ffe19114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4bfe9050fd4367bf05865eb49da8c9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ebf794c5feef6f7bd906b259df7157116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5a34e5481d56da78d9cd6d13b8a445117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89fa045cae54eba74c4ec64ac0b0ce9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cd48c1bb20a482a0c2ac00b12c6165119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eea0c4eed987de2d222d9d6c9f6780120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137ef025847de6e8c68333c68f1767e7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad61b7b3995e20156599a1530ddc93b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d2c0f57f2974ce14e3ce3d0a007172123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f614d4bd38fcabcc8436d37bc8bc62124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db68f3588afc35c6607c87e064abb92125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af87e23f62ac0a8f28d7f91fa6c54f37126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e35d8bb0c5e51cc1cea46006248375127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d7e1dd286e2193c9f9cf0603ab3618128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fb06f5fe1e641d2bfda5709dd30e0a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ec54b704b66913cacdfac7fd0cdba3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194e68574b73fef887dd029d7509c236131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1985c9ed0f62f7f6441a5cb49519e170132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eb4d4b4fa132b8a1428927bcb0f773133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25672bd23bed6bd8002b3d2f158aff6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55b112ffb9db79928dd491345202b86135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51a4aaa0a0d97daaf2d6781aca3fb0f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b2f88102b2fe8c69ea620a0347c152137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211aaeb00f6c180f18608426045dcbf4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e02c2ffb266b74b2866126d1aeac22d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d45c5909457b185280972d8d0a4d3f0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f164268da7b795c882c1956932cc0e6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da6f5c9cf0cbcb34aaba25b1a0e6989142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4df66464fee792c804ae9fe9bb4c701143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c992a7cd435171cd09fc88dd85a053144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44abe7b131a47295aa27dc7dd4ee2654145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ad98d6f469e82108c8b00b7dcbe688146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9945c3163eeace74e6910ad385aa85af147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0800c399472ae802767b9164025ff3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b407a8c21acb8d45e2997c285a2050a5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f419e9ca54da666fef353ef6d4f18f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d8fb5958b721d5c45278337b91cbb2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bb3e632631157c39d3591b7952a611152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7034fbb20336a89d3248c2334ea90513153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69914baaf21dca9344e444fa7575e9f5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b20a75d383b4e7f20c556fb5489f33155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef998d65d3b1dcb26bf32ec31f6d4c2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a5b395a8cc60713a24931d35bc135c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f58e4e05ae8454a9e8022c7a405b108158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca205b9748fff99950ad4e701d1512fd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e0fab66f4146f273c0c4f13d29e5b5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b6b3af6bcdd61de28ffde52b9c65ad161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1b4597f51fe7c096881398cecb14e1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085c9036201ff67bc7b53aa1d953e7db163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72b407cda2f95a6c4f197012913b607164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64023c4cfd68a0a9222bb8cb88635b96165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d168b8070a220a090917144f95ae5f4f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aba9eb801a52e4f5842aba048ba5868167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3203c16baad4e714e653800cb6698fae168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de95de398b36056d44a83e4284c63e7d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954185f90071247a4559adaea569f3db170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93431b945e3d3133be6cd0db518a9ce3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116dca092e84bdb4459d51bc3ccd2610172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c28efb75bc25460085c3dacbbf4032d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a501efc9112b405613dd9b9454c90c18174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a316be60e60cd5b98476a217280e24c4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f610ea61efb070585de3f3c357dca89176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70fae10beebcdd1761449ee32ed1301177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772c3261bed877a678e99a3f8099e622178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915aa123daf357fd043d0e5331ba27d1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267b77df4775b84d15fbe60420eb5d45180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd42648647166b5a944ba9ad126f7c08181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a441c5fc89e342526fba357a6cba65182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9028a119992abe40a43f2760cc6acc341.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff9abe92e56392d09cee8edd94248012.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35102c04a0f842352c74bdcd59a650d43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a176a947345cf38d90bf8f1b71d01724.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb8dc3468c3b781965a558d1e90591a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9316696fcc06306021748fa0a2103306.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9187bb2384537f15df516c94cb06e8cc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1707e85953c140f17cd5a9f75cea927c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f0366aa3200993833b86f041a066119.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3806a0fb15636f5f897475c4b0cc768e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab3ce1f5232ea0bcb195dc68a4e026911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd38173b85f6e06ff7c1e0dd23793f9f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e6ff43e7e999c2973784c425c98edc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15588ada943a0ac092914a58ee36d71614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb94db8c51cde78b45a81275adf054415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92049c0a6bdd558e6f779d0ca81df3b216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5041f89c66586bf84313a8bc80549b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da277ac56bb75842159eac706905f53018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3d5a009cc9035dca77b0c620836b8819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b8b1d88cc95ef78604cd5893faf67020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3c030ff2e0474ea921a0683ea424a221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4667b72f819e3376d0d1a3cf9adfa62b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48d6eff1e146144c8792429565f150423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b830c95376df9785522a812a5cdac5fb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22e668b7740e981a78aa176b66c278925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381c2b2e9a34c5dfb973d0a496fe1b4026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdd5e99bafacf1ad2828020e4ce1cdf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e387fb6b7d65aeaf12aeba1ffa3f74428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfb990a789c838195f5f5f03a990e6629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8230ed1e2b139f18f8fe7e672be5dcd230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741e59780736a86f43cd6724514b180631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4625efd8ffd107c7180363caf72418c532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c2a12a0dc544d58de9c53dfdf992ca33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1906d473a2d0bb78745560fc7154ab34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5695b6c05db3b2a332734ace14590c1b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed65c0f927d6b25d758cfa30513bfaef36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcedab61f682ce953ae6eec3e79677c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f54bf6b593bda8ef14c595800d9c938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d7477a4002c3974c8b26c1a07b625039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92284a4d0263061f4ae441b9ebc263c740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b365b30acfa556a683e78b1355944dd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c5d5fede1566cc9a0f910ca7f0451a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de69f2da2a33a1366dbc1d6879f4504143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813942a038f9dcd6c43a713c87df142744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f3dbb3c98958d6407c033eeec5d80e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3916966324208bc9aa39f7ac4acb26446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991daa7c34df83ca02a223161702e24247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35ab79f2710143e2b95bc373f2dda2f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05af975666f251041469fa6510751d6e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1ea030e5e1b04519828dbcc86c4b3c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a326b8ca7552889c3781775a5155e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97f7a0c5d5432ec107f80b8f7474b7d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634be09aeeeb926d42ef32007c8785d253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdd569ccfda74c237793768eefb83c854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975f59123101d74e7b5362d3d390734155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32307cd939114e8c9ab4071d12d9bdb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12692417228c0c885e770e94dff1f39e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5eaf51127b15e87b8949e5052ff43658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad20522057608361754c48d33e0da8a359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b536600bf9adb2e4133dbc1e0425b07f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e1d789ef08f35e47612a1ca78c284761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254d8472359b0c1993d0b967de2dd2ed62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a008aa6e542aff01c7ca0fc8bee254663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a6e672eef125d183362ad5f8667e4d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12a81a58c5ae0ac788b70e7a3799dfe65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7560f2a1d2aa40ea99146c47e5443f0066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2b26776b4bb2764694062ae806d4c367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764fac7a8d61cf7e1f956e2de7971a9f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243f20c8caf89c4a1a099d23490717ef69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d41088dcdbdf746fb3bc0f895980c370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043682ade66404612bd528a2996e901b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834220e9c4ceb7d34f11a5daa622ce7e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2895ee68fbbc8d1857d5166be49ddf1573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12fb852c81e05f722783e0b238e0dbb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a37960e9aa8dd5160b764f14f35b5a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4028df7fdbf417fc2a49a90246e41576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a934816beea4ae581d00b50456e7767a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c97f3c23082cf4cf88a748a5e70ccc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e3f6a3084be579af8307da69724def79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706372feb67d936de2877bebf312602280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a86f7f31acf84ee3716f03869424bf181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a5b81c73f4d5bb5701d303d3d8973982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52528d9a818967fc936132d3df3d2bbc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6631f1b5fec27d84c621d44ce46f0e3f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13818900930e0a5edba4a1fec3cc8fb185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be0ba68a3879508abcd2d9ca21ab62d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd25a0fce999d3ac60261392784709187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ecf0aac29ee231e6c5df8f6133559a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864ef84fbaf098aea340110fdec849fd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13e566726511ec49e2ef1fdf5ca66a590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641b121efad79fe2cc8723845dee8d0591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c03fcb24486145681b3849ace34d3e992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034715dd41cc3f0e2e834e7442ccb98b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd599ed2fc24c80caf5fda6d30a797194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f2261c069c9d97a947a57c63bc7a0995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa03446a1256e5b21c86d9afe0f23bd596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf41c6848d9cbbb3e87d521689cdd8297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a4e2c64d6ff8c4664aa10c4dca003398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f29ac19d57f1c07184932f9279433bd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26078a1c3c23e67413e4e66df04fdec4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082fae62811c74b0ce4fad4e6c0bf7d3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f87e006325a92898f12f88264628ca8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18e3c9726da575214850e8515086f64103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e7f6c87255d629546d2296799f3690104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190270eafd8a8b910ccb447211453173105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cb99de7e5f9e1daa66d6044d68f2d3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e5631fde4c5da8d84e16a3e32f6962107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcee07eedc441b554bf56f2506cf1e87108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2120880a6d7087d4a32f54d8955aeeed109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c830ac1a0bb802735136786f48bf0498110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f40b3d0fa421a3baf215a06c84f551111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d865af70ca5ba2ddf6534e3ad763a7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03af7409afa6f26666131c61ffd7dc2a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f14591f8d6eb2753f2be5626b4b0272114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dc3dfec7c75870c84fbe87482722b7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c34d58d2d006a4928d9de34d5677e5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc80a38e51e896b3ae704e3d97c7a64117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfea3a9b53c6eb978eec2568199e3627118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef0db48352526732e2165b59ffcb5fe119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5942eae684f73accd2412f109daa9b84120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43cb9d7822424a33ce3bd190423522b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f82992232852d465e9e346591793e24122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3748210a04b18382da92efc58416698a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf24c4583caaf23827141d289718a0e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f51b33a82a2b5e95a4cd614aebe922125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc9e754fa5f5192861411f44ac8b8d5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98467534bddf9c8f4cffd757c32695fa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56aabf007be622ce46551d252072236128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc871691b6d489589963c90b82d04d8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8346a76bffaa2ab1f1685083d05d4e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b1341dbf60be47e23953de4da0ef7c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f47994efce03aba4016428f5f2ea21c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599c385398cf1c43569db743c0c670f6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e342b448a0957ccd5794db3ae135b8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c44904ac22c94b743b7742d0f2ea84135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf4f556de2b0c36b213e7e23304eab7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449d5720154521c0d3ede46785b41750137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6773c0dfaffbefb918ab31ff9a342402138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37564d8895d6a859f595f263100d0a22139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966c48dc17bd6f717a133cfaf283c88f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc3e629611be6cf884433c5ab21666a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79433648784240de825755c792a2af66142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c933b0b9061412dd9866a5480628409143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c05d5ca396c9fc35d763760372fa2e9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6ce4a26d48d572cda81014c0037011145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89448089c509ebf37198e2acb6d5a5ab146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63580090cd1ac33d6596bfc647cb6227147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5c84d25a831ebbc6c9c155b34e1515148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008bffbff75104cc73d791f1c9c3642a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b66211b642a3cecc2c28ac54ef484e1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b131c523c625970f0dfc59df6e006a17151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca91746db22833cc3692eca986bc128152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a50d4f1027bf791bfd22fd33aed7224153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e4fef23d85524bac430bd98eca897e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca50bfb96328382962b92b6f0635c054155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ddcefed690203ae695d7ee5593265f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2a83cbb40b158a589ce6e8a896b3d3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ba8bcae32d657121b541e78953a94b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f46465fd6fa345146562b1acd0b38ee159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3573067e28a6424cb7a17175f2a30049160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db348f599b66bfbc868f0d371b56f2f3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7103fc8874fc0d2c0232a10da30101162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886990fdfcd31f0af3a6cf62507fb1ae163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542cd29788ba68684f024f420294cad7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75841221eda5abb3d15c225551b687e0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e9e91be3c16545f7a5f0732eb5ddb4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f087f168a0c519c57c307345b69598167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a418735edac6d84e1a30a10f39f56642168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c088b93f288ae6b7fed501844a0f95169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548d87464f15ad7614a2146cd033ac8f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb54c2c4c7a292c69ce27f2e5eb0e184171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c7439168e730b563daae9a472f0503172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278f730728d24b02edb4423ee690863f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdf01d87f5f2ce18c4bc2fdbb38f423174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220d0fcd9081dc0d7ffda85f3487bb02175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7717a33f7bb87ed2217096273f56566f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ace5e959cf0497427ab7952e554ebc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b568caeb044799391c70b360a6eed424178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a03f39dcc0c9304da3327116e0d4ec179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eb8e9553ebc3f7a84796813c0e1ebd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899e3a195070b20bcbcb7dee66d42249181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656110b563236b358870948f1cce6a64182.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>