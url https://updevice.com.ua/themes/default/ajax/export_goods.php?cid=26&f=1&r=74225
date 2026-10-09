--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7b10ace739ca5dc549c595f77b32211.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d96f07780a0eac807b093e804c4e562.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac95dce3f1ae20af66f3850633aeb41d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57e0b09e9de81817a2d83a8d072a67e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a2ca2d9eb51c7d265c28c11e3fa2b85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5435c82d87a67acc49d07d0905c3c9e96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcc4abbf2eca5990c4751395e0436307.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e9025781d44785cbfd8aeb3bf9ce4f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0526f51fc68feafd2b638c6a8d9e4da89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc51c05e533838b617a4e8a436184b5110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c67ab9df5a13344f2d4d77c9b1ecfbd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd4f6f861daeaa16fa0304af38cab0b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a220ed543e4bb521cbd5415baa70ca9013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1813b887e625dedb15cb0f9ad5b94e4014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094200ef4f3bd5afb9ed11e0d9eb1fc815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f367397178298047c38bc9fc98d34516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3ebcc4f6dec857a7db0c08809c3d3617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7709a729a1d6758561026d07b8b7bf618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b6a2c0d15374fe6249429dc775483119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b112e5013c1735a6ddb74c113411e8e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbfd96b458dbdc95e5703067af6a1b821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdeed8e95ade4bd3611fca507c2ca3c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365b4908f0372642fce116e1bf1f832423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c9cc36ddc15e3453f96f64e0db396e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70d9ddc2196129abf0ab005776759f225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ac985e17239a7e875f0b4adbcd11c826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52104d3b8ab934bd34a04fc92d9fe4bf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb836780e974c3fec55af88bd42ffe928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcbbcf0ebbfa07bb4b7c80961d1455d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e302e3f8aaa330c84ac5a8075d0b5f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2dbc2284c1e0f70f352c6ee570b5d231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba63916a1a3ec1e536394c250f05b0832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae699175a4c78334d41c59f9a9d1449633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163575c32d0d89e178aeafa8464cb83234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f2edf722b3f751ca4c3a42b81cbae835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ba3df10d91dd53438afa1afc25a2f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154e87afd2159465d87f1e587cdba4cd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbd5499f6f2c5ac4e5bf26296e46c6a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c895d46cdff9442ba56f92896535876939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8132d1163be2630acc4810400f994040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28712135cd4d4d9ba54bdaa0477c0e1e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061359d12a736f1d2eff4aa8a4de459d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab5cb2fc310bf91467097202385bf6743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6786355dcd639282fa173e5e21ea13744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa69ee6936019a0e5e4b5e91df02abc945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a5c6e062964cebe55eda146f7f6de146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7186396e9927a45147a58a8424e58f8e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3196c04d68fa5dd421e8725912d28dcb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a058f9ed1a9314eca8519e248c05c1849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eb1595d64bc9b3242c188508d3611650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1e700621a4bcef289c65b38dd7962751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b492675a6b1d06f80065b0cb87c6cd3a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c278bb842e25cbcdb644e896f82f764a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf5dc2e86b30806e8e8fc816f93088d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887e2191644b57dd8325a4ca37972a3c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4965599e10219e62e2361d14664543b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172a5045e04ec18f062e25919b8d462757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26256ad3104efc6213ce7ee4a88c53c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677383d256cd9a2abfd917e681c10dc059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeaf8951136762e0e46295e4a60fd8160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a3b8bf9781969eefea13ddffef011e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97014f01704ac0860edf5bec3a0939462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd1a4398e651f28fd096c7dbc40038463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b211a3c83ab112b76705e13865d23064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3219cf40a0914c147fb1889d9cf6d8165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41177b229c6fcb23f0e3036a33ddb48666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332de9adc47ddd08cba6dff3890d0c1867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f65a2b34dfff408baac7333be87c5d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6133a58dffba20a477bee65c94b99dc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0301325c28a7a4531401e1add98fd670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3e39b517b2b201d7410d5858ac5d6b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129d168a1f72060f3823966bf635eb1172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b969eec8f873201c33dfd18776cb0773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e829678c8dfc0a0c5e0340866596aa7f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d55a624bb4050e6a89dbb85ca66b5e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4138c7f36ff9a308bbdd50d3af0acf2376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c6925f44ec7c4b456495ab9058bb8877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb869b0b544d3e62bfa87638cb5821e378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe148789da16e9bd77641faf051430a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece29a8610a3381c4a928c2fa955fc1f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cb512212727f473a9396687b69a7b981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65feed87be1c7b8515d997f41c8914ad82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f44b90b1a60197fb744ad885e7c34b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1b34bcda484455d19e5ca2024e8b0384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d5e938809d8c3dc76c995d6f3063ff85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646b203ba0aa6f560d4a514ca1caafe386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c22302917dc3b0d3c159cd2179536e487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef50785dae5da523c5f8fe07abc2969a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e00091d4d2dff4751c2c6df011202c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a8eff22b6e6bfac70c9384489e590390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3845a1e4f50441436821f6ef548a2d6e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6358d6bed2ad5684a2c18494ab3552ac92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac48b3e042fc832f89a0e3fb9cd04be93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc11ec22d6f779fd399140d19b5a3eed94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e077a26d0a678caa6cee2f73940a6795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00af25b3ce2d7fd425725c3578493c5296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf016d0acc2b744df9162d14cff4cd8697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df3a3a5f9a941efaff583e90662180498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d219b7d05547d3b8485f4ac3d48b963899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5538b8060687a299d996289998e54734100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187a121b189c0e55a1d121241de29306101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec90b6d44431d884865ff7311a8b849f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827f1582e99b4e84271a98859ad0d944103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f58c78f308092dc3f52fa82ab763f8c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4f8483550f2b1c0d90d9213869c84f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8549bd34c7dec707051c0a89b5246a6e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec1086ac9d8b29bc345c0c381c377b8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc7227903b050b70fb80f839b00b5f0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e103738cc59a1c218c3642b3cef97ba109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d65e8e8f4dcbbb056b77a2a822cf49110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98312b97418263e02e3fdaa20f1c9ba111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5131859d2694db07c30d1aeb79bb4e9e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46c24e4cf305feb1008e66ec0d258f0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fee6ce6b37edb08ea946a5a6924bc64114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfd6052b4f447c90fcfcc1034db5bfd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270eb741bf012c8a19302bfb920f7aee116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8892dd56360b0933d293421d16dd5ef7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1004c3633e62f2081200dcaa22d46945118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30262ea8f87c358f61828c9ea299fe17119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e56a85f1625ed11bb2e18761ee986a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991c157e2e31e8061f9a5b1a631a362f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96a7d3fc55d603c43c6b317eb2042e7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c5dfd90bc11f358afe75c807867eb5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d22627d3e3ab2eef635170337234d9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145b082dd767ab777ef9dd4e92052586125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea74da95dcf8611d2be79c89fe5fe004126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739027e160d0f773a8e54e2271c1b4f7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8fc839a6785ede94c8b8e9f7d30462128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e698bc5bb01c7a6ae915cdfaaf459432129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e056e6adf892c0df1be35dbcf32649130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cf6cf76100945969906049067b223e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220b5f759b67ec75075e8d169c2aeead132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dc6136adb671c97c19ff32b37c0ec7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14b7d6bb192cf377001acc226065381134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcb9f304ea6691fd56ec3ad24baf3b6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4225cfe5e3dde0503faf4acbb5ce49136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a63daf4ff776bbc9cb6a82e798359b9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e255071579b0c795dcdc92f801dfd1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe8196dce221e12f3d0062ac93b4219139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdf7bf098cc0fbfda711b82787e2d0b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36cb2f6a1b4ca40097ca4d2be4bf6c6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8596193e18ff39ee66ae32db75485c78142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82fbaa28c1bb90eadcd16e90503b7fd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6ace2cce539b7754ded02106305b6b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c598960312c4a66dfdcbf229d1df380145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab65036c4e2af7ea22f3b38997d6137d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64b5a87a35f0e733f9af3b53bbf8092147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccb7eb3bb6ec7cbc17fb4b8b93aacce148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fd9be77c28a459bd37668e514c5704149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519ef55d06d5904b5415b2e553f85d55150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41afee7a4a79eac21aa9f308ddc100be151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a2ced4b252a33ecfed1b89cfe87d05152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c62fe0a4306177367948836ce35bb6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434567800141dbe274605d50c660915b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7702f3c7821b7d38d03a2c128ca877155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c09ba93b4c604a166e7d6e5e3b235c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4b7bf0d8889a794d400ef1ad7258b6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79df1764e29dfa7281566ab4bc40ac67158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88d1a6fecc4a2cdda454574902a56a0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b88bf38869cae1ddcd345bc8ab07b8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1a0f198bf9d60cf207c0e719cfd48e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a909ae276a39cb70058424fa0004a2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e214618c07a335268fc8c849067ced7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2455621985e4d11cefeeba68b087d43c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724f106d5bc499d6ad11858b10b90ab6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beef3a897d88d7044bbb39e9288748bc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1318e8594403f165f078cf8b77b1297a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f9f48c725e07d07df1a94b234cdcbd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ba17303e47d60be60d6b141bd6a655169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac32340d67a45a0aad0632116a280035170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb8ec72bb411e1c7ea87579fd129c28171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40257ae5503ebd9d37f3cfe2d9912c0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba0c6b85c0df9a6c46b57a622dc73eb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab77cb9ec637a810655031a4a69bb4d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb25dbbd9b68af62cbbaa64ffc79b15175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863f0a54b5162c820234a1b95b7e9ccd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bdc4e4c13b377d8311bb4f3f26e4d5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f525df4ec8942c9ca05bc26b9273cab1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe591f36485d236f39f2e753b8801734179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916c825e7e15a0a7d9ff32ff81ab373a180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c704368796d890e931d4bf8062aa5e411.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d3748440437075ea0cc11e36a682b82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c2b73e9c942c7636faf457aed0c0413.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902bfa3da3954ac4117f35feb1d3134d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25afd72fb6c9426edf414462a5bb6bd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c475879007cac362154a9a63107ce926.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12180d25da5051ced3811cddad1461c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12ab8b90fb3ac2ae30d7709acb9aaa98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2655773f86b4b14d475458606e2614b59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599d7581ff9a3115ae3888242006e4a010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b48cbc692a9f49c235f63c8513609911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d730cb06f0ba07ee2aff7e0501e5be612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679de726e38064938b5f3169d968618113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665f5e4997914c2279be320feeea73f214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62460f44d988c9f4344809a5b427c9515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c465b7eea60f5c18a82c3b3a9c67173a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3878773e7fd28894846a6e317990cce17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c2dfaa345feb150a78794bf25d2d7618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13776c24b8753ce5715e4e6b5de936d119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab4bf106819d895ee931226e880ee420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42217cfc05b4a5f1b6815f8aaae9c04f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd8e30b3c5fa41fcb394cd0d469fc9522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa869f3b9d9c0afb344744f08e54d92923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527407f799f6a69c730901690fdd25d024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1499659f0c033f3d038c782e7b43216a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95705a0fff0ad998409b9ddba68aeb826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57817cf899ac29a250ad0cf50f149ca527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6524475851e71dde11f1df122d1392b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90dd338fecf6040ae18b0f31313204f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aedfb7d54d4303c6d64e096272787830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7788413487344c114fdaf8ba2b809c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf534394e05f79f4b285638af5292f832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f581669682205797fe57fb8210057db33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d7fcbef60762db827af6ed0225fe0f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8e7f8bf0029f985d3408f98380e01935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872bc00176eed162a0044117c7a023d136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f028b706326d04e5c3a1ea1dd970f3ea37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103a40f9e1ab487b1604f2a1399e96d238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006fc0d756f135bf9224abccbea3f4f039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5e9d4726da97f20b467ee975bfaeef40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b82158f392559d4ed61bfd617cc0bb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ae9da8acb86e6bcf295120b4bba0b342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f927e9088fa346b19481894664df32a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f8d1cb56d9afd0afedad75b9e66afb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a39dae29740158a514ae04b182ef7345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7c1f1583967a64617f73c8128b30f546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08332fe34f6b6f8bee20a08fde2ef5847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab89eb32937e947231fce71309a89d248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1862349a85a28ae4cf1330d858805f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd279d8c15ad7397992be3c5dd7ad8650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532d79675ba9ac4e0f3d2b9f8d2dcf1351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9d04205adca0b4f55b509e59cbe72152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf18773add58e6bc16f55235861005e253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b248758f57fb4fb15af372792e58aa2554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ac4580a126369b2eecf9727988c9f055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb20fda92f99c64a8933661a981e1b056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a25a9ea77a7ea4ebe45c219a1d351457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d64f758e0aafb218e508eecf3b9076258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a27d9b7faeaa3076adc07fe8498d4259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef78147b1ebeb52ad47081aea8d3b8260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f09664e590e923cb5821f72056aa3bf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa6619acbe784c65d68ebb92ca5a90a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52046caf9849b7e862979c79a81ef6b963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1cfa2f25690682e2d31a04529909b264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4df0a8c0c11dba4a3396b243601775165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc0cf8f421d8c5718fcffe4daead90266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b568e0cacebba1ae16fa3767b2fe5067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bdf91868887e1fef028a3ad4f884d068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a406923792fcbd1e1459c58c97b415f769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff388235712c99316ca66f0215565c3870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5bd690b99cc78c9bb962756ed74a4971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d23174447baa1c73ca63da9812c90a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28549141473d58e79673d887d2b458da73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b11381b79c200917fd3da47864d1e374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9ad558860a10f050ec3894f4fc94d875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfc651d5b73bace40213c1ecc349a3076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d00761fcf97a82bbc3e8c0913cfcfc377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760b75bb13823b1d1e79d71485dc98e878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a97476cfeb27d5e1a93309152deea079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747b2dc0775d0a6a20c52a381ce4e80e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7840e9811fc4c253dedb853427cd86a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e45429ff5202a46b57187a642ef52b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06cddaf5e91c33206d2e286e9f18d8783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23050f1a2946776a8a4ffdd762cbf22584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77109c756476537c0882e56adfc7cffa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2175d802cb90c0fbb87b2341089ce9e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8709cae541507d4b3f179def29711887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a38ea12ac1b4c4e422fb26380c75e0388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2308598d24f06e749bb951eb2caabf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623aa691b10d26d4d54bc5f15e12bd4b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e732f20fbfb6eaf514b5122f6ed34a9891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28cf7aedb71d91b72fe178f4175b8cd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3893b877fa4d7cf3b54b8b5b0f96a8e093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0484583c82a165592bcf8aa9cc01b2d194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400dc09d3a61ef10600e62b4a3af3e1695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3ea0269fdec8c79fa6251f3d835e2e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d74a116bc305351bcf01bbc126deb1d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9453e7ea942584207d8c2ae7df30282f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d3ed49ad675bbd634191b5fc104a0c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1dc12d622bdb3cfd72dda9075ef259100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f06ccac602472c7a65abe1209d13493101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547e08a9c3cd7c872820b56da3ab63fb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5617b13bf46919923a4b5818750c15f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e76210820c4dd0c8f5804d7617301b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efa02c02790848eb5d4ff736cc573e2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8170043c265324a992ce31eeb93647c2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cc6bcfe172802ed3d4e9369867112b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b0b10a2d24daf82a2b933ddf8f3aee108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bec00f7d6c17cdeea607f1327ae38b6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d86d6f29f8593b2ede46d72a8ebb76110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c518628fe6af46fdf58dbeb82ed29dbd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d57fcc1e177cf02206ebc003eae604112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb41e4ca9158fb0245022b65f8e9bb2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9f86a3378582f55329cd1e28ab5b59114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa39187daf89afa6cb99cd1d6e4371f9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b6f3ed64aafac732cbf89acd716ccf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fbdd2e1b9e2f10c6cdbae7b9dec8b9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e878dace68da8cec35762c45193b6f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fe1045f2b966e2d62db32d686f166e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540bfb9e9748e42d926e946781235f6d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75500a4f44060316342410b4324824b8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30485cf9b0ea6b707829f3da15fe956122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37396cab3d14e2b6c159af6a817a05f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298d168eb84b4ad77f3f9cc038815fc3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baec740a6fabffbc6e54e6a82a8315e1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad97b0d8cf2d1b5570d0b4bbe671248126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407851e895fbeeb1900210b52c95a322127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5806909918f7f60dcb8e5f7358bdb5a3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d2eab9cb09694def4e76d404fe27dc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09a7b69cf869c8a8ef6fd87ea9a8617130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5e064ef1815ded35e3bfc713642fe8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaa17386fb65332b1a98441d7425b58132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf8d668c7a17e7f85d79bf1eb425122133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeb680655da4670c4745d64d8aa12fb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a02e306e42e1c5c3023a112334e3914135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c12223cafc5e5dd321581ba5cfc237136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bedce03efffee9dd1216b63cb7c14b0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4df0843ea1549402b87fcc50e810313138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390aaf06bddbd874f23e15c07f5a5bf8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39db90e680505d8c74b8ee6e0a7f8c6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c96d1361f58cfa8171db88112eb83e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf1beb2cb1aae6524a0729102286144142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6f0b8e275ad377cee78682ddcc2690143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcc6bb513d111778c6682542373effc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f64aed7433e7b619b407d7fb63fdd81145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a22ce5d8e15fbca540c3372063d233146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74449e09b4f4a4021365e2d07d8d0047147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c04b30a24d1d786fd086c34b2bc20a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a87a467a50d3f1416bc34f315fb1bea149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd163aed8167c871554ac3afe851ae1b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa0e7feec22d320f9f31d47c3a8ea5f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d6a8ccb309f8460b55aac037820367152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccec94b1bba644666e4e9dd88187ff9f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8114b2ae98c0a7b08878c6fb83218c01154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0deb5d4f3958825948ba344ef0cf176155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7651ec4faf22f6249f78c3494a4913156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6a7095478c52307d15c5a16de9535b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df6b86576ced9c67a356e238132370c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f80310c1539cc393285abefb63a3cd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08231260229f7fe1ab6aac90ffdac362160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7531e47cde4706a980b16714ede45ad6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d192cc0c42146024bcf3b63bc24cfa162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2325d49f7c012120a15a30c9c28c7da163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6bd6becea8fc324a4a6cc033eb3f42164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc06e14e514cc81add49f7a2c2edd34165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334235dedb5754cf2e72ccf0c821dc28166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa76c5013963a590a53447733bfae10167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedb778096e64a67441fdac8d88ed27c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736eee2f75555e709e0d69fd85acb5b5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3de8ddcbc8450a1fd8ff056aba20e29170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6df4dcfee7b7ebfa801afdda3d9283171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648c8622d9c82f143fed4bac68411652172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09434a2c6ec8cea7f9fc2fcdd87adfeb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a0d3bba6678791fbb9735e1416760a174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>