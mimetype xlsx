--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3a12475e1cca49d5f21c182d55be5f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2300353727b4ce0e260ee4678d86722.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1d13b5d19e9cb2063b6d8285e782883.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178ead2f49b2a40c869292003465cae24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35946b4f16559eefc48dbe22df7cbb9c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67d28afcea6569fae55b67a3f17a64d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26ce064b6d22adf21e825fa9903ebea7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693e010bcfc761c3f519c2dd06cfb5b08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1651b374e511f3e06da2fdc0172f829.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000cbb6b88280aedeb246ce6401786dc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5717f905b2fc08560a7b40678e241d8211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3b810d875b2d1eab07cc474878e64612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f20aed324726db9a30125797801591013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5864693aa2cfe47e252d8b4366191414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9362adf3fc280bb81af5af6155514915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d578deb5e4c3a5c6e1d8fd5682acec16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab9f0c94e8522ef1e0409973c15608c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2121cc567d196463b748167b7ec83218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc40bddb9ee2d5222185d3f226e1e19519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a52c75b4ea217c6756bd44acb2e59120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3d7caf151746aa3c7ead72d8a0a0f321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83083548b1a86c7a0ec4f6face95377522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee78eaf97a293cb48f2576d3e04cd76723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78ef2f810bc1f9fbb68e590cff0231a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da5521077c7cd9ee2c0dd03b4f5b2e625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e3ae2d6b11dfe5ef3009f33ff91f0026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e02e8e406d6f207b9b7f3fee34da4f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6770cc76fb6a0d0eed9d5ff4071c75b028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001a0af517c5e407619fc31aa38617d329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eba370db4b1d6ef3a5dab93b5d30f1c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2b7112995719a9c3ee35b54e7ed65231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f112d354df07fcf5582442cb6975ee32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf59cb61094077ef4ad55a2094824b8e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69e9050381e69e45f2c0f56ab0175d534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0048848039aaa3f8bc472ae091c6dfc835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd36c4b327429f892a660e81686d160236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd25bd98dbdebbc95cbc3aef41778dd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49e819a4c9cad069d23bf1be12aa5b638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3237ab20f676a377dc7f92be5f2b4c5739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7de1680c91955501b667692eb9659240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc5533ce00ac222d14e6ad850db0f0a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606f4b67b3cd9e482e5f632eea70addb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c2570f91e31690bd54238da37c7ccc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e722940977d0bd165dcbd94750995444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932bc58aa8e5d6b03679e6020e95857745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f398df6e3bb5ff7b9ca9e598a3bd3e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d32bfb574e66375eb5ea37fcb84b50247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c4b5b5d0b6ca1e06cb331773c13ab748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844c2d387d487cbdd62c03e40c8ff7ae49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1757b7e6b0e9dd5e9cd72f3b7c39ee6850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3bfcb60be41a51bce8da45cab397d151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aac4a8d118cb552036b729e7766370b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c6270499c2536ae4f3d858d33d20553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56802bb949ed5ac727dc9a0d6d8e7d7754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49333b52f14bd7c490456c1f960c7f7755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3128d4de2835ff7cce5daf9d3518d7a156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b712b1dd0a85ac7421fa558224a0ae857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0be778d50d6725d2bd195f58bec40258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c9a34dbd916251ee7b110b0cec36df59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8355adcfa99da4a938c26f77e3a21e5a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1575a2ee7ca53e5e5fbafaf852d9e39161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215d3693d039722fdcac55b27deb74a762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da355348dda854e6218dee3274778b3c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6759f2091b899fc9029fd48d72c22564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412b37a36c3160f23d12282c20707ef065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1a809c7bdf830e79a285fe8fea18fd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e64cab401f205724a614cb17d5f428567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb0a390bd1ce2e94d1d385d7ebdf91468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d0dab2e37366ac79c8dcd01c272a0569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14a556272292e6b7bd09449dac087fc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758d4cd0ba8a8ede76264554a2dce38e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd7b0e388ab618bab7369a9f633fe6272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b74beec0099db05318a210a8ca744b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95209b042e2264831c2ec61a26e77f1574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22cf8ec4fb02a0cad83969cd20e7e5c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37a708b228959631e7491ddd2291dba76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10adc39fe8862b959e03a2b712eccca477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffc7f7a8e696f54b2d4dc9649469c7978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9173608326582aca86aca28a957d115679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004e984c955a9341737fa227dca9c4bd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ef425080902e3347ecc5c7e64d37c681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44a368958e356e1d2c29be91a9cd5a982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db78bb425f24a82411b6bc3d5197933283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5b91b86eae9aecf69754455ed6726f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a2ca5ed66b898aa0256816cab2974a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7dae30ffb9b6a63cf66c37c1a46b5286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ffcea3ecdf9cd759a58694ce709f4087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4172055043098c8598aff37fc0001888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a42c710fc3c97acb30772247b4b1f889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e460d9e96eed210e290d0839d4b43beb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1725154bb7a6f2efed3637183c99adda91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b9adc20e9f80f955b1ac5d60263fdc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af6b652d66623c2ffc5c73e221a916a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54d422135d1dbb1cb8d961e90f9b5af94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7b975fee8629fba07cfd2b99ddced095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c295fc25e91c26fe76f1b9d0baafbfa896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b881e124480040fade8cf6097b7d32e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283f7babd744801c185f7d37d049847998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4b349e2861a18da4e3a81c7f7db08299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f2c11ea780369dbf3a90dc56984410100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1944e12aced3f8bea3159679e69e2cc7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd32f280295b8bfe63c66bb80f15053102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584c4f833836269224a369e16a1057c7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a443936f659a3b5b6085fd6c8a40224104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d727a9a228dc38c5039c4fee67aad8f4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6b3160313357a2612c791efcb1a854106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533c95f709a2befb3e6b1ce7ec4ae890107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a2ae3727ddf5821130f50cac7d2293108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a9c4805e55fe84d15c1e3f4ec0d8dc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42690f9703c06a060fb4046a9b674e87110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347243fc1afd9badfc7e635019b5b145111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f447700a510cb424e15b6fdc7016240112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573c8bd26959b91cd49adf5bcc70d42c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedc525c44bd4e79f70b22dd8be8d7eb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235ca2224bb7f2ee13b81a3f831ff811115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b202b3360bc3419b388d90b5de1317116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34800c0943455b38275f945e0ce577b8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8832565276aca10a35b3a99844da6c67118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4d3915c5af508f0b01d2ccaf37189f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b3bbe2915763943d639b50cc613dd3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbcb2ee93de36bf07051d38a06ca560121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29c2afe011d1b109c61cb0f65b0738a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc6987ada36863613c8c5856eafd652123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637890f7e5b8e5c7c5b9f87df338614e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec1abfc296a91145e5e7f5e72a72f0b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527c3d4d47b7b75bbab78845c0072bda126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd678250c2b5080abfc836d795e6680127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4c4ba5724c8a563eb6d4aaa274ab42128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c735b5e6e51ad64ad7149cf902f2aed129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396378a0065895c2d67b7320ea4a5c4b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d8ce06b58b508f9876ab4cf62fbcda131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4a04c229c8743ae68d49b1a896fa62132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747f4a96176a730990845df926766781133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a421449d21d464805c986bef4fc66bc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771f5a1529e5b27db49505bc50f9a05c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a9c94e5ede0e4c2952e99ce5a96451136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db37a844a5816a95e24d43ad54057caa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3504a1e9f34914e3712e897f908100a5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4431dfb405c204ccbdb092f669e8551b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6007bcf80da4eb39fa509509d00780b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0aad01934a107f54fc7d68e591b30b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362ffd518633a089f0fe22824099db68142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e18124da0c531a9d1cdebf14aaf81d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1ee0ab3558298dfb2f01331082c0e9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021d47b8d745c34b662bac1763351048145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f515ffe12bc1fee54124e12570176281146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22dc611d070ff73a55262d47e8e0a86147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f7cd4f8755de28a9e2d42635b80261148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58714b70796c62785a0523702ca65c38149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c3c398720fd2a8210ced5b57b08c81150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d715794f17f94ef3972801e4cf59e07151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6e1b288af937400dc0b33b33cd1dc2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241bacb2e3aceefd6ac09826fc13b750153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8a856848cad32c4a349fd35cd504af154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b225ca034269cd5d3048bae3560311e3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdfed9c3074d333694b38bd6b8f4e66156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01db78f3c90fe8131b00bc60c92fc059157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5c40fdbfaf9aa5c9e96175e74aa41f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69525173512e3e009ad117c38b6970fe159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64881baf090c47366ffa891934a8391a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bf8785ec7c3b640409636545f356de161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc2bbd8f2a294bb43e0292b7d79b606162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddb8027dd0d37afa9760d220c8aa7a4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f875a0a79f73506377ed6a3b076ae643164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310d13d9ded594315f41e7a3429bf654165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0481e9dec7247d0ea013f2439c858745166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed2103fdc9f763da5fe4ed09c6d9bc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469e4ff147d23ee2f7e55adf378ec11b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a874899d2afedc5b2846e7e1037447169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8774172f30fac43565241fbafd7ae468170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ef3f74b3f29f378240764f40957382171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282f65ac5e6274c13da85a5e6e7b3454172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fe3378d0e83da004bae824c5de7c6f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624887c9d9ad6ba1be8ad14b30fd9c99174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ead88f28fa17fef24fe6c3fbeb0558175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9315c149eec11cc999d38dc733e9a0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522ec872a00fbe91dbf8fdc6c3850074177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b47461904fe7b1939102b03177988f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9963c03426b64a671fde6b7415a5db2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8d6681a04530e3f7f1674974707c6a180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6322c1f370df7430ac7d75a3a596d881.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eb32466a4427c260484029bd44375c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d415dd558033c313e81830aaddb4f7a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c741eae134a9af64e99d3efd103cba74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4b6fd43d3cd645c19819f0ad59beda5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c164c92743338263594c67a5eda875026.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6243c535b6fa1d51aedb38291efb27a27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e287914814d175bb48aed2f3fc2e09e28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a443bdd15ab91779836029b3d7a3838d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55a2f489c66d225f8fbf68a1ebae21c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611aaaa15145b5c871c558a4f3faa5f011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f99abe787271eb4cd4a87cf3e62305512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea11bb1b6e49023f2c15d7d9765ece9713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0098398a13a9da2fdd3a992e2edbaa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d1278c68bd5c4d17d5d48ce0f417fb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554f69c51444cdf000defcc2cc40126516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc425f05ee7ff69da93a76454e5bcd117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbbb30c10fee5842c4944a302101cc518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e7a1e5e5db7dbdf706c87b310fb8aa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f1c3632d75526c8b7cecc3d0c1603020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbae80116460cbb031f68b19ec06aa321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bef52a967624949457eb524467a9f422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b20d6b5b215f612547b8eddadf8ece923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb4b0e1a360a73243ea4e74735bcb7124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cc65bf15d21d758e148f67562d1b9a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560d098b8c5fda564e218ace4f171a8726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2face4de1f9dd3468fb1361e4cbfa5727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9937fd6a215492be8a3c0b5e53d8dbcb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb0b5a49904efdcb3abfb5f99e5656d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30544231b159d6126f0d9b3ddb51d3e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47b1682db5cd9361489d31634c1ae1f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8199e860efd85788b2a8a13c2c9f1ad32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fc97d60c9907046b7d5756aff24d3a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915caf32faf5cb51aa536c1c55e31d5834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2e902beb619fed09e6cc03442c77f535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c492421bd62ebf01eed9af6c9a7ba8b536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbfc055a24b8d693245fa8fd505ed9e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977dcd4e718df89e9181a449a22ecc3438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dc5c7068eab0a58bcf8c82ca7cde0e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ab9b893486c5a372643e5970c7af1340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f0e39fb7424653d6bb1318232adb3e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c458a3fb7838db8da5c186ac57ff9e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d76ad74181913bedb0def633e71548843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3d6ef75eaee8051814c77d31cb866d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034471897deecddb17e1765feebb24b645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6718ec4d67c250575ce98e32c5567bbd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5bf11081e8125b5768e075af50ba9647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d50b2aaf94b936395ead45ffc74553848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95010ed4bad2e9cb54f761e62430cc3049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a4d494af6a1f23e0df043d73b141b650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864f7f279e68b297c8156e0f2bd02f1d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6c3b58c6d871511d24ce60072b601152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa56334fd8c93b5b0ea656b6df8d0b953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93147af0e2610290a296ccbb1b1456154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4124fe350066dfe17a4d1a9c6b688ae655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8874e2225327b444a271467a6b3c796d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94c22490b8554fc2f2eb493d2c154a157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48baa7d3e12e331980aebc229f20daab58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8178401b356bb035f578ea9465b35d5459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf77ec5f41d9c40d2fbb94971038f8d460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ebfa11ae13eab1878c3120c397831661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852697c8a88a431c022b9460e85567e562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58238b3bb77f320f7dca8e89ca3c1b0d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681dcf5e547f0e12d9c36029a01b030764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb54f4a3032744596ffc0d5e59d5c7e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf2838e274280e50e1f42fc91122ed966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dc96f373c9a97bf564b193019a8d3367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8e8e2f5a48ff56c8e37f33954ffa7b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe6e8d6622a93ff58e8cc8759a9586869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efe0695e5a51db42a7803b1bd18ed4a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f3e8633ccc8cb3fb27077c747e55fe71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3ae1ea76ab7245bc5c7bf9bc7ce9cb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e968ad5e7f9e8b57f33daeb682f88073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fd92ef700c157de08d21d5bc69b02974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332a226a5f3d5fa5e16c1ddee2cd3b6b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0a8927a0e312c9074ddd0510d261df76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf850495a28a472dc1471a8c801ecc6477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98663536a1a8abc9438db9e9b9f13cdf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f316e66a4368cc98d9573d3265872d679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc286944746df0a70dac16a9439b1ca380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4413ef858478f15195b102265d3b6781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040dd2e0ef802cc30814320e20d05c5d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b5b7d818378ab2a63e30c3e754804683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd1981d07909a65698bfc24bca3a35a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000a47817a1e48cf8730bd7a8b3e4da685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76e06d828163277849f77c5e5081c0286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ff9454ab856cb5513b04405c175d3087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38fe8886eac434fed5a2ba3aba3179788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93a466f583b7fc26002b9e4154cd3d689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0346776ed0ef8dccf0394d95401f6a890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca470842297314fefb2deea268a1f2691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d365738e24e110d006a98d9052bcaf5d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1175c1ab299802f2fab16ca60c103293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef438b9d18f8b6f6d6bf505b621a482794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70d8f239d19d9fa7e9db2f66a9f300795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7055c4b083dd12fb9e97a6dd417f0bd096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d1e8679ddcac3724ae063ba36184f597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e749bf657ca752fdcb505822022779ed98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bfe4ee9a6e94d95221cd7ec1aa1d2f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcdff101bf47f9b1804fcd61b8603b2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98452832e69b3f1a6baaaee8c99f375101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a789854c2d3a7123a8312c576e9c279102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2115b2c7da45d48f3fc7cad74223c91d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc492ae43c3f7eb359a85d2d1b486566104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88fbbdee2274cac7eb1c8147c22f4c7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a88a464a41dcbaabf3a5dded8117aa7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadc56ac2fca5d45478117d19cf1ead7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c597ad56b42a74855056b53d7129fe6a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53e9bb040c9c03c66c7de9922cb41c7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31de69c74cb558dfa97197358609a00a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f8bc02774bd3862947381a212452f9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d360d9a70ba75fd6e81a52cecb9f41a5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddc4230f142c06275de0440f8d069cf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cd73188b4bf4b5eea575676666e170114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f51c4ddab443a2135400166b9e9e064115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0df211c99d35e4396e47c94f8c75d6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e669db7d1697ee826bfaf7d416b8e1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaa9295ba02ec339acc4800490f492b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4c2a7051dd08aba6c8ae893409d7d4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5385eaa2fc955f07e3fd63d12bcd4e7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c5ca92144dcd7752fd015b48874760121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0714a5ef1ba8338777c6a5d71230054d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596ba4cf50961233e3289a829f69eccf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c8c268d5cf815499c3053701310195124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee90308964e9a2a5d2ea6e2544be5321125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e129c4819b3ff18f2992156aa355d2b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77107d7b4523e1d162434c32494fec1c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c2747f4a4620e77dc3fbb03aaf3b5e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d8eef8896fb3f9735ebafebdd617f3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e543196405dc3346971de09cd673c084130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a3efaf537d109ada3681bc0189221b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c3c3d47dc2409daf6608d72c7165ee132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45760b1dffa1fff354ada1770bbb869f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861803f773baa077f6d9ae5558429ca1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e825add770bcdee0dfedb6da6cc097135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e01730a452ff484c751aacc399cbd2f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2e34073f16c313dc82eab6df8b6b8d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8821ab7d7e7281736378cc796c2b7d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06885e5e9c380527f8da36e2552fff0b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd2c2f9e618238876084cbb9021fcd4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838a87ea9299d334543e6deae24ec65b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b63989861961418b03899d24d097f20142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a422269c6a9653876415383a3b5bb2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f80e209ea6e1028099a9ffbc1f77265144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a46d17b7c288d4816a7bcb82c8fa5c9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4fbb86d0ccf084380dc750bdc879cc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b359e21bd1d5b37e9e34d477918f9f4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33434191a662abe4ff0a82b31fe2e869148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b935800322e5366aa28d562ec552ff9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127167c149780a8d51306eb703f021f0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21683db2390e7ceec04433e555890759151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90185d6ff7ad5f068034e08c06a30ef4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4844293c920fba2c1e1536059684645153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5b90f44ed9849da93d83907fb20756154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c679a163d0726d4ec76e97c65a7d55b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0e10618c6bd8e3d4ba5909927a9a7f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e42150e92f6b4b01be22e13c3ea1031157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5c9905ec785c8074ef60d023df7710158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c090a09f21322b4d8254784eb6e68156159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6622c5ac9cb0c2dcae8768a859bcbc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f679ff4b33189173c8b047a2379260b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50cff19a8c8141120060253c326c3ee162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2ca949974b2c2f18b145c9d14fcffe163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d268b510c2eda002a1b05580d322cde8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3c8139bc2a272bf100f5c07809c3eb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64eddb9b02f1d80f11f74bf38b22b08166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0af157032862c921817a7b34ed1a978167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5adea079b19e44f42f6c9e2cec4243168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4fbffe62ec5da72324fac3826d4d31169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3a54d68777f0936d2221b0c35234e4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fa53d907b83c648b66da90916e19bf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89309e40347fcae25293227f3e678e17172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c314d4d8d5d9adfd41db2f42f96263173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626c0c4d71c101b4b6c3611f87dd78b2174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>