--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a3c428e6cdedb39e4498ba1456dc5f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea358cd380c963e7a26ab1a5dcfb611a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9da47e6868d914576f8e039501002bc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403b9cd52baf28b44be38feb594b97ba4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30f9bf0ca2eae1d7133e92634eb4f655.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb95e535292ed71da5a8423da272c646.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfced02f1524a86bcd7dd526811edd77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d3558d298d37a21fa145cd790fd4ff8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9581c1a10f5fafc7387db7ece2979e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875689a046b1546abb43a1eb6e968a2e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343d3d9b74801fb01fd5edc3a97e549b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c8285a28d8c5cee11e363d1d5055e612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e27d51dfd6244364a50d5b19bc869813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6d8844bee42fd6228760165fe881d114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201ac5eaeabf7fa081817f7d7a660c7215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fffc6e8cb683aab0cec50b0d889b61616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5939e788b5111c2d48c4d0cb1aa480e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacdb989899bca1d87c6bef6b751c86918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffd2e36c77aed673458e6c61329f76c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fd568f7bbd6760aa8c49e656281e3d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7158c10822b27331ec7d2445daee8de621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f350f7159a2767d9bddc9da80cb9a48a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9328a6451b3349f011bace5f21dc5cad23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b138bbadc0656474742148ec00185324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90638c3885c25aad4994b6a31a7fc8c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbcc64afaba7ffb52d70911e9f1a3b626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4915aa41fd7e16ef054febdb07e23c827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff59c2ca98ab809394ce9968cc4bc9a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f660ca6df79d60106f5dd3740a9c4d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d227e10c389fbfbd2f3925e7dd672230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fe625ae28c2f73b553e7a550670c7f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519d4ded6a8f75ecf448b94ac3d7724b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d436720a61c88bc79f2328e37847d8933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac5d87f2856c934df9c703b7037ad1334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0559b6f30c679932c6c59b2154926a3e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d63693ad878da11f24eb158a0a530636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aa85870ef3a3944004544f02c5368737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a670b590b24be553caf18566054a134c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e6f07b6066ff87abfa42cdaaabddc639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2fa6367314e2b4faac810ca7e5806c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb492e73fa6e4fd67c2588881c5b9e7741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b375d566eaba12ae1955b84f7020246742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d328cc32e2100786dc614e7cd231664743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bf865e9fdd625c3a46643efd06e02644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db5552da055c6a502d17ade972b3dc945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f327dfa20f253bf5a19bbeb0691d06a446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73081bb6f3d4a6101d6e8ec6da63c3147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4143d8bea5d3b94c49e5ed4f75b4df48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291cbf598a76e0a1bf0aa20a2e8ef60a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bdc72693cdb7d5fb5420bdfcea7ef750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3379942728acb9d92afc574b5938d951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb72be93144a52580404e0df2f6abc952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77efebc5bae7dfc83973bbbc6aa4c28753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e524cfdc2a7ffccddf3c27b21278b99e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906b2e0862aa6beb16c9579c934eb7a355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fcf773335bd0a005241a816a0ff28156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab294bfc357390d49efbe574bdef50357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4d7ac4d5e8ea4ea8caf775f48d947c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9a82891125616c757220b3a7c4472959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9378916dfa44598e16b9aea6df749f3c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c95893a7785713f1f2518be3fe145a561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c9950df6ea97a298597c10b87e6a3062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18bd9b6b2ced0faef8aa96d835417b563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f92d1f77bbfe99ce563df9aeff069464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab658108832b1b1b6b333b235ef54c5865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff6d804ce5ed55f6d69988724c2842a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcd7b700f3f74399f7c44005b5b103067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1ae3a2754f5c94d210423c4afd7ec068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aa8658da30c3296d8a621b0bd5e97269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29ae4d2dac6e910f84b2d677e38903070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea17fcf6170fdd7d31ce4590239175071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a939c4c372acd7b8d169d8aba4d82f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955e21bd77d9e00c4cb9d616734305ad73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbf9db065881ed1b0f11a48f05d23a774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343c28970bd46394088417d268efc93375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f645aa82c2008de92e89b5d3f5ee1e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46857bf947ea6d656caf3ed5437ef2b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ab906707bece167bc61611b2ebfd6e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48afa6154c119949636a8627186ab39379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8774acef3c8bb6c1ebeecd7f2f9f6ca680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b34c37a8a63392baa146592aeaa35d781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f4cd78a70941f95906aa44d8c29bf482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d7e5df8d625450c020e797ee6bc6f983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da509c9bf2dce861b5f1e3e91024b87884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cd481afbf6afef7f3e6d7cbc34b61985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99151f89885a25a34fccd7d8e9d1163486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a84b03e5187fb9f186fa708d8d2e8f587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b137e960a1b52c0fd06e7026ea15427988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f72584b7ca81acc81a174692e7f12689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cd4c4b08aba8738181b93dea4ffe9290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f986cb7fc0b9caa18f3e6b506343a9fe91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08422b003a048ebd1f7ca8fa8d4bf89e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5edf14e80cd7aacfd9ab36ce902c1f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43110ff6576dfde80cc76268ea47d9e794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eb61810e7a6879b5443fc1d61db39595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd14d0aa04cfa119ff46593d7094b8bd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0319f3dd1ff8bdcc51e8d2013047039e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578002e10f5d490c96549fbaa80caa8a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a1ffc27ed9b695ee11f2e8dedaf38c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210676cf0872af1272ab68b7591878c5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10387f026aaca3f597c1d1d06579dae5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6784ef0bb826e5c63f72102643290c16102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578242636608a9dbe9d19eb98822874e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe06aee317e6d140e469cf334a0b912104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882bef2a839e74ff3daed17f8f344290105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31b8f1d2eb3cce2c4a710ee9945968f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48173f38ec140ad959b30e1d18a81bca107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22bcb5caaf2f0b8d527c3f446992ba1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbf4f88d9569bb9a143d9574fc3d4a0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958bbe114960e14f97afb0e67ff8ab8a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164d2084c0ddc3f4536666c590e16824111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d367cec3e2963f4ff84f0e7ee865bbd0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fb6d263ee0be8436bca5a1d269f0b4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145a30e37012867c822e7ccabc8cd81b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6d45316543e9509d4ea3f6753ca984115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7812ccc6033290accc8d5340c351ec31116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6c0e46eb3468fca0d25350801abcf9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b63404cd3d25a8d75e0985d61036ca118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65a949d477d31007a3e0b7b51f4790f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136cfad82656cf5cac595a5e8d0da477120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a1717d8ef65e38d2d2420667c7ea79121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9415521312dbf4410f54f6c745d83d66122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961de08856f2c118a7924e5165ce7230123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd172c7c0bcca4cdf54af2465735064124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9718f107006cb0e9b4a242484a1a1950125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b63be0468bfb7bcf67c3d7a6f66514126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c52a8ae12a1fe6d2cd1cc94e75e2baa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e50d8cb2bede34d0a0b71ea5d08ede128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbd16810c4119119740f5a7e3f274d5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a556104542b8fde4cbf4735f5f81688130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9596cc198e36098c474881b7fa4de71131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98087bb30e2b46e81754dbac6d1f1696132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56526a1691b7f91ee98f7b7dc4e55cdb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1ebf7db6a49456796d024934fc2b50134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d130cddee261cb9aa9d0dee27e867e52135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf14a20c2452feb5f52f965d1e1520b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b396fdebde43e9e749d0ee669a6b5b08137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa27d35044a544b06d99e9d4e5a3ecc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199c913af8a3228e3250850fc4d63416139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7022b36a236f957011f33fc733b2defe140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a55c99db1d229f928a12b99a9025d4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60314670aee763b13dd9ed84fd28c0c4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa317b5dad213426b0b4870a8bc4a732143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee35436f519fa9812a469b19d2077069144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f4ef0b82b8b9a8bd15de880733650b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da322b54618416fe4933f2a20068eb02146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a040662ecbf53bad891db864934434147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e97e2d9f49e2ffef407a89cc5d01e7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f03bdfc3a870fa01da027b6e3bd32f1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8186e4fe65b751ba068c5cea9c9cd5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13af1832631e9ed51b29c66e17871af151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2cf3c7b7f6a1bf8843e4587a9f6185152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273cf8c71d2dad3dd6439cbc8d37fbb9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ba9f35b2732ce6c02037c0661c8ab4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b0b04d4ce593f09e38a0b626c65fee155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54b55a169f043c8249af68082988409156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c23271f7ba3d0c19111c1d60dc2309157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c21344bd01561b0a300e7ae841c232158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b873766b44053f6a18668ec7d72fada8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b145d02e5dc4870b3daa6bb93989b94160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7b0b8cee32e854ec1207b006fff924161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67b0687d538b5f8dbf0d0ff9c1f4623162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da35548a699ed718c585ba094b0ca93163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a82c855526288cc9d890b8b9f463e8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb43bdf697616facace60056c3546cf8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3fac95c86de070949740efc08ddd39166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b8b84e402aa14c7744c4dbb3998407167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49dabad9a3658ae793a77f59f1c6e18168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e32035c3f552100fb71b9d4bf4ec76169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef775815abd56630d2e43929237ca5aa170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9be95cf1bdc2f6a22e6ee3307381d45171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d03c8ef3c4aa905b48f0fd65a65c545172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bed65df697867298a3b9a9480a605b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd7ee4bba64fa25d4a5e3d8d3ffd83a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d994a369c7a0ca34fdf598c3e2e432d0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1713b0f789b526c3158d79a81645503176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f12fbb68ac1004a3b3d7e94252e41db177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407a3051c821e51519323ac81cb8ac4a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5079e91a36553f4b9c06e7b939e8972b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e11e849ac66eeb7d95426803fb6071180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda48b93a20365e994ce7e7a65eeda281.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef150e67137624540205c6dc3597596c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aff9c9a6111327208702f4eadaab6083.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3425454de8891cad8f6883379ed224d64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e070c4b0cb0cb2de585484059a65715.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1818f0402a41f4a0db202c9c999da3686.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e54ae7138014fd80ea53d6f4c5d2917.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee025515988a649b29026bed4046c8488.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e521c38d612c87adc6fbd855bc2e299.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6424cb57c4ee8fb3e75b2c70d6e627bf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb98a930d17c885b6376f722c8243c1811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7d1977fcb19787fd6b8ea4e7db024e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e5c1ff617154f0b0d20431cac2d74f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef243a17ed5a890afa63602dd6c532de14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee6590db4b565fa223aa85d0a515fb715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee421e15101fd91744861fd8d876277b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b8ec2bc59ae304457ef8d9a781c96217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b866d37e137aa92cfe68b115386f02418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cca98222e3f8d22bb14c89c2545b4e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8637e218e8e17c0b1c291b9c3c3119ee20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0563fffcc0364af20f24db805da22c5321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da353302263273c14e82a404b3714d6d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3d0e09b6b446aa417d0c3881088cd023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd3d947f242e2322934db9875fdc37124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5bd59e98cebfacea5de36c4f66846d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634b5df21079c06adaf5f2ca9bef68e826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163608fc29c5aeacc5c2e92eaba4887927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc197a23adc1786b6d40ddc3f2b3b07728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc553ef2b49200faf41d7996019572a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c960ac66524948834573071854354e130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca71f79ac53e00eda396b055aaf1c42931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d82545c9d648faab7c3cb3a97448e3132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ffc5c1d9be32044a52bcddf8b8de8433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09baaf60bd2ecf903974a45b29b91f2634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198c66fb61d22628b5d5ccc6b82f94c735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaac6bebf34d1c11821061cc00e59fb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21759644cfc46b67fdf7644f8094b53d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728d61c19da2d588d8ba0b9f2625082738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7b051b9a679aa71f7a87c0f279e3e539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1813a6df02fe2f35281d686631e2d740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ab98141a44f3f4650cfc0c2dcc4a5841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f550ec7dd46dfb7b426d089feba8dd3142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8c452ecc2b48d3f07d5f02e61712f543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288a93b715688efed34c2a25b576a0d244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f88e60bcaed6d1d1e588690431f82e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20062a601b6ba3f742a73d8993dbe53546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67864a582520c2a2b2f8165a6d20faa347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cefbd1f2fd0d3db8a804cd240e07f6f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679fe8fe560f9c8b731b15311955f6ad49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495777261baacc9898e7f7bf0810889850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b260038f80596d55f5082bfc68af2551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56087591a7af0ec8164874119c98451052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5801bb79c443aec7ae27e91d02c90a9c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70e146a1ab5eb32891a4a2af918c4b254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be88f90c733d09e28ec4fd1a0f0ac7155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb29251888e944d215a5b5cdb4b991f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225f16ec118f045d2c695f5ac7a7bfca57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2013e491dead3c393f3aad6793c79358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3bfcef883309349f58a2c9a79eb8f059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e063e2740ce354b4e5c6a0cf37d500560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb22038966c5e03b6e3dd782cc65e60261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a0af64768310ffebb75c655220de9f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96be35d603f5d3ce172fbb1c5b49337263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7303b1220380088f2909109decc53f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24e3a428fd497fe368db0f8bf22c5a665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dec21c001b8141c3c65b12703e4774d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6877c9b2ded7e5fe733be020c2d68b4167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0e5266db8ce7baf579e37547b8a95568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027159a3115797b037bfa38062d7556469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08092bbe961299184eb03bfded71f1f870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3de311e37f8918f725999dbc289e29471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ddd412df045afc3d9ce3aa6369db7672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092db377484a8ce520059defd4ee684573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84c41512d0bb5487268b987be03eae174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df22651a77a64928846deae8e35e6e6475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa2c62fe39298f00c771cf2ad7512e576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3eff7a2fc04901100e00a311d03a4577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bebb5f2c68cd606cbc82e0ac62b06b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2f784138f2e3dd01075e85017e01aa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3869351a22e158ba00c42cb5665eb32580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a83e5b8a4a47e09a789b1cc6a32dfef81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9e68296c04202640bd5e454946cbd682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25da94ae8b8599329e95e8e4ce83acc883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e244f4d92670e6c8bb19c49eba0f43784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59505fe79bd6b115189fc67c7c16205885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2084a51f9766a9f3877277dc412c8fe386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e837b96d9612c84d4adfe06f65c073087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbf8f2c900ef293376c281990735c4f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3c032f74785b85b8900131cf7cb1a689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ddcb2c0a058859bd23c62edfa8412890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a891b5f6db7193d4f9c31e0b4b248c2a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe81d63e841c7088c82c080bd9e827e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381a79ed66756d2ac239764facb1ce4b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a432e4cb2563ee0a1e98002d8c0eb0c294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456d5239e3d6e102573eb577dca251ee95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e03ee7132c2683946180a32b9a0f8896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329124671d12a57b2ee12cd175c4594297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b850cc077444c9b4a5bff6dc20fad62798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752a0f2efc8bbd5619b27d4ace54634099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a67817a5b7c501f0eebbb8186fb2782100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a69d002eb06e9aa6bd0869dd2d2fef101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45978fffe237587648cc71fb92bccdd1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940071efdc24af86a4aff3215e827b8c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a16adb153a7cfa6c887bcc03978c9a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7525210598085db71d991f3f79adbffe105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3ffeae776a8ef7d51eb6b9001964b6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06b9e8c9d9091d99b3fdbf4a9e04332107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb80e75fff2442628025587db7b5ea2a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca1da83ebd162fec8174ca6758d7a10109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e6bf1c86b84415f8c25c4056913677110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562ecc3c2d6990a0049349216e5d13ee111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd29ba8c55309547373c6f1f07db1e6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0e1f52703e7b01d444d87afdd11d78113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe112b0d895f2e3e91ecce5df9fea458114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc17d4a62dac44d3b76fac284ba1964115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427796e8af30350c7ca3689875dcaefd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525bd39ea7bc04bb563ebe7b99670797117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a105e180e1f35446061d80e841c39d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a03ed15c262c888451848de90080496119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363363c70c354896a22577df3aeaf741120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bae10a66f7b7ab06f9565805c12d48121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40bff1857a9e0bfff7cdfa30ad1c32c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e985b8ae5d9e349b9f5cbf04c40e84e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c2d07da1a08d9015f826dd0d02f555124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039701b3ccaffc4d18176a81837d57b0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c80920fb325a5fe39c6d40c06628128126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a045dcab5dac48905a171d36fbeada127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc2ae2ee1015e5efcc7effcf51e88da128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5abccbcc3b153377daf37dc47801e5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9290442bb8c03acfa2e6a21cd09c78130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd2e60065355b2dd3ac602d717a9f98131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92b0815fa1a95ec0e5afe49f6dd66d5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4527557f4fd1d984690bcb88e3b2842133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d603477d9d74767233d4bd4cd884033134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2457bd3798a89d9bab2bd0acad6e8f1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fc3f9cec72afd2fdd995fc20eff88c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2742f1ff272c0c788f1da55a55441278137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98ec0ceb84b8b126a1924ab855db41c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c44c103dcfc4ca1da7809cd931da12d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2889904542c272af02a6f00d59d493140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f5e29e4890b9eb3bcdcdf8764added141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5788a3dfed0f160b0506079464dfc73142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74118f067dff731431392a2459bb10d5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c41903839c341e0d3c4ff75c7f0096144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1300f845b155488af6c771b8d6819089145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe621aa84e9c4a002a3ec002c52f6472146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3263dd3b0e91f5d017775a03934f957c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0d7776cc7f7ce97939187ea0c5354a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a29b5876168a8d14eabeb7dde4b2f21149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82baacda133ace81ea3560990ed22366150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff4fb8ad40ea30700bea0d785c76b9a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf7ef9294144742f5b05ced4a9d4f65152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bea742bbdf2219590df3ce72b79940153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942526682904563d0898ec9115964cc2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30e8c62e22d83cbab3679380603990a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec32eb8dc008896729ca70810bb966cf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ce3c2b86e82e919275b70fec03222e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc6fb64a93acd27ba97b4c1720fb2dd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c397c4ed0df7e6a21da6150e089e204159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce78f4c7295a1e8a625c28cb40c3b96160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3edfe250f33d31f39f407f9265f3e3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a69cca74baad66661fd89b115842f2a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534249d4649f8ec54464d1c94412b433163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989a6a33613564af7ddfba95ba7b251b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4655321d2e079b195d1e08c4b0b144ba165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4702e4ed7eaa2ceeb185308e0f6ef8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d4dfda33bf00e14dc5b1d86e29bd4c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626463e135b02908df1ccd0370f36b38168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa0df19f0c11f3cbdfac52616c00966169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f715dfb48904da2ed3b59b669260c0d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e178576532aac0d5099603551e6241d4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6bd01489e5c29d171b4678a609935d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8dfc6d1d947cc7c6c5a3e563af8420173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998acc0352a9c923c3895a0b597ba1ab174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>