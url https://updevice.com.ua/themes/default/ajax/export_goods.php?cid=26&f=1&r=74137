--- v0 (2026-08-23)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ebc2d9de5619cb66ca9ffb3799b8081.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed2f3b47e99e807352bd48953e5cd382.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172a3a7ec3bb6d28e1cc4bce88a16c0b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77739b82e476fdaede25f376249925c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d6f00e795f2b392997df1001857eb95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4f91381a87fb83341f701607031fd76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa828dcbd2d553b026d9eb5920135657.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3de281b4179b3d5730b1fb9e0ad5b98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c191be4ddc3b01157c5115ca8217ae5d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2b52cebcc07bedda0c3081c451fcef10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dc9abba23c946ece8797c227a7471a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcaf1cd73ab6d7d9fd0d857412f6b3512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0130fbc5710490263123d8388b5c9813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29813e50e25084e873d1b5999117dc6514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b585064280ce71a531cbdc53e28fca2d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7afb0ab65cba900d03fa8d149addd8616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0330a7f747271c3aa6813841f38da117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10c701e036ae8f7cb01b242abe2628818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6081c66c991a2a159e4d1f38cafa127b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e1e0e6e2843fced71504efb8b8798720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf5af54158c52db8aef277685e6208621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d010ab847b86531c0a788c0743d397222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03637397dbb97aa796040d006af441a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ef5d1dd83ede3e5aa9a59ff9b590cf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d166fc23e78436a31982b9f19ecefa2b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29ec7265e7fa6ba6941ee21a1ff4b9e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a761dcd3fb51249a236fc5bf69e46727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1549bc9b5bb6df3f0698fead4c6ae67f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce4d309c85678a6fcf23978c9f4307929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18dacaa6be06296959dfa11055b136c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ceb09d69d80cd2091602467ffc91cd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9ad5d2f0b18b5e33349ef784076aff32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317ef9335eaab644a1dce02c2010903233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5537b319e26a3e749bca27dd1a38bada34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9dbedce26ad138e12cbffd6a52bbed35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e996d90c20d9f84b07bcd0d7d5ef5c036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6068b6676613ac6c432c3a83b79dee8637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94258d575d4e829c89463b06cbf4bda538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b2c4ca62b0bb5150f2213d3529047139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a30cfb0fcd37decb2812c6ac0855c640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7671227879fcaf0230f2da801088ca241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbde442c6d21bea6964930a3bc8914c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450312f962c91164b7a55f1757f16e3343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ac7fbcb45b9c60ca2222d45239e0c544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8900ca2a0d35fdaa4653e1befb06c96245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0967e56136f2ea3f5518d01d8887519646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25f3ddd0e8f5840478128491ee087e847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03522e6fc53dbdec8911142c553d5c4548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71e7939f8f7ee3b43166583bd2071ee49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a0208a6006192d732134ca3e1d4b2050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ec36b4db0d185b1e1175c9fcce7a9151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a57b395c60f7a7fe2051c120605b57152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c41ed6b7609320d477804e7e5a3a21a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcbb6aef3a03529a01ebca505d82a1454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4e996ccbc2b7f03dac40b9b6a1f07655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37930fd31633fb1ff7107532b2eed7df56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbc62dfd907d07c801aed1ab1ef18e957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb92c20b48407dd985cd9dad8b6931c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5751920b5a6aa84765fceda16c96006859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174a63571ba4b92ff9d8c7445e7990d560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb48ab8e87eb70e130b5c98f19b4192261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db23ac2d8f1dd7796e3e473be74f13a262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6156055632aad58e7367aad2041e7e963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad2f7a82f034a6432c289fcc8f364cd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750b3ee5afc21a3584554a7a786fb69e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412439bce8817244a32c443f023c17b966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d376a1b781b7fdf8de362a6b9f62fb167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca318739e986c4e5b900f8c9faf179f368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fb63f6e92e3d5a8086ae5e3bc42d5569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaf549524aa81088b12caa0363bf32470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5945725e3aa621ea6f9239e8c881caef71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2cb956688080f9d1e970924723292b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5769e87e4ba19e0af45ae83ea15ae0073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1acc2f2538b6501934492d5f98722174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef816b87e1d4bdf26352ad5236783a4275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd4d8d6f368dfb6f2d6c4c43ff1f9f476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570d3e01cf83c4079ef502bf3ef5386e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a22d505fdcb760170f1ddd6eeab3ec78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750919844184fec8d8b04267a39d2d3c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9435c4f2dbb9c9a90cd4a027c6123780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f714404f27dba559758b589af9466ad181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248d2ac5da42b7a52c3342dcc292bb1e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e8a41126aa7fa2d583795460e47f4583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783936833f7e8e795ef2ddf7cbafe0d084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2e044b2752eb346c571882ab7bcef185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49465ff43165c31b4b8e3977c4a9f58586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e906f401b4f864b64453c2d68b6b90a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3161c3326c6237a98ab367e2783ff088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9b71ad1d5c2ad34a6acdc84fba453a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b533c19700476b9524267afa9ab59790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b51181ff3838fa5934b142d20ef64691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb7cc7c8d6968faae00a128703d8d2592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c617685e4e1e9a00b6dc52a6cdac396593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895c559a79d425665b106de3ae9a7ebc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e089aa06d773d115bd6b6979639dd1b195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada94cd6a357eebea450d11c6c9c1fe996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c9f6d021905ef7d9a880f74f69a19397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a157103a7d291962746c8c64b5615598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6f8710c3cf5f0979edb9a8d2205b1099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a176a87c392f89668ee6be782046798100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec02f4d2fdabaf3a73a13189f399605101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec19ad0c351b0ab2901dda30bd92ef35102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b654c9d0d01d41484ce3df5285151de103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d85d16714db73e83753179f57abe49104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b0024d3f3aebbb12e5729586ee986c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892fcb5c878aa0e39d41266116a6e04f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93209ad2b8b3f36eef758a73c8d3840107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860c1d269c49f95908e7cdcb155d50ff108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add25eb9dacd590f24ba6f8de432646b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1654729989561cb395621fee3531cb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb19b357afa767afa327471b9953f93e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72da495b024b6d1a886b2d3c1e301450112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab1357787e3e0c0d8ba19c9208d8649113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a7082df3b2ee1ad77ab84552694e58114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee32dcbf37528c97803cc09b072e376115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09e29d55721408584de3b05291dc791116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6e8cf21a215c99550f19744e423ea2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a017803ff664d85678ae10a2652afa12118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62558be15e649434dcee2453b57efbe7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd40825e6cd7c09e8fdffbdc9900cab120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4648586637f65cd5ed80c8091beb7a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32940b1ec9458d64230ee09f69a08c58122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c81cba001ef5cc996d9bbf0e87022ff123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281b47de37241bc68776516ad3ec89ab124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a33f5817a6654cab5ecc695dafabaa8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f22e3474cf7f2f9ccd9b9706f68b16126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97679c6bdd5a0417e2eec16b893c58b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf656d5f58bd579c68751461a1a2f054128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93abd0fc1679678897ebacc92b3afbf2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc789757162c6d53174c45a6db4d2c7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9db5d5ded65ab5afbbbf623287b9359131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7212ac08b1a2ed04ffac7a6bf36d18132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7a1594985fcbafa284ac33fc9c0447133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9656301f7830581998d86dc88446d2ed134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1eb8fe64530738beb1c224c1ea0fc3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da3788157ecf0722bd2de32aab29257136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a90881e45659642d606cabfe841266137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbf9a54cc2a7c314cc998f36fd62ccb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdf6d6e305a8aed685db5a003084bca139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e8e80e55c8d1cfa0e2ce80b57f0aa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63be9e95fdc08bcc49df1aa087736b00141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073d3bd91f1ad44303ddf6719b185bec142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584aa690c547e84a453fbd8a0bf215bd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c0abc4ea73963ff115a149b04f3775144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df44f6188a4a429246066a0e5bf211a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff25d2c8418880c9b19c2aff4960536e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4330bf8b6bc38f285993b177c08c30147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19862c588eae25c30c6cfc4442d3655b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b993a7c25f3a60b6809bcc94296ddf8b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e3477fcde4559e7d9a61a5f5cd56e5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8cf380beaf042508b25783768ab582151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4fe8c1443788bc81dd559a15ea20e2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405a068c543f515ed63c425523daf896153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6c852f68b0422fdeb3cfa041750876154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4734bbf38edc3c9f809b2ca2a84e1ef3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c679471eaaf68c1c09cb723709e4793156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e8221d802de80c016596672c32e36e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d40c7df35e043eba93af6d82da7cb1c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9753df91905c85dfb766a8299975684159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc963a289b1074557639972340d947d6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a4b53c93b2408b636333a825e66c81161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bf4ef608a7b0e6fe24fc9e8d443439162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c79a1aa684aa66ac5248f4a4a5836a5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943f9df44b9d43a686c74aea1e46d438164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eafc3108ed266ea63dd6ab68a33192165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0687826ae72ada272cccc56beea350a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e9af02d6b473618621dbef58f3ff1e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68adf2232b78bd692d13b05bc6b91558168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01883ce3747950c9c80fdc9566e47a76169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0399b85c35e4cdc4b7f6bfdf6ceff4a2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcb283b04f19e1d0fd31dd36cc897fd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5464835de6f299032f32818aad7e2ec3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71482eb3857a490710746b120a0fc166173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ac1d843c8f94e3bb728c20a3104e07174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec90c307c60ccb06abc79c2c80fdadbf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d8cdf420bb56c3f929b9f7ad6b9a25176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfb2b7318f32506b74e5f91ceb21d05177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd0b2bd62663265d23414eea028d9c1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334517a12e1708642b5c9783bcc78671179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56724c8b5fef8e1cc0590e5e25fefa1180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdafefc22bdfe68cdb60c56534e1a521.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7762cd045bf459bfd23754a813036ec82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d900cd2c955f1ea83316284b98b7078f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f6680dc7f2b22ef7e39d9b84256c3a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddf892e92d0be0e83db461e2f66bfed5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050d1217b121c65e83f67a253be193d16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4998ae133d63063965232096c68451667.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db909486c8d225e78935e8c3ce8251f18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3fc4ff863bced8eef780e5cb90ba119.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc2a9e5d9e809fe5e9b933229d9745d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beee8a415fe0f508dc5c03bbd46318fa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2364b599ee4ec8c12cbe41606fba152a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5860ecd0e4a5576598642dc892bf10f113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6095be3c6f0c32a898626476f5ef1c1714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06197861ed944a1fc10bf9d5b1c370815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c064d8e2e18a19dc4cb4d0170b140e816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6db1ed6b3e9ac6117940205bfabddb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bda3fd59e7ecf203e31fbb15fe1611d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330fd76277f98020eef5c4a0e5ca31dc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c6a64f190a71d8e5115b3e049561f120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a065bf036f1e46bd3c508a44ce805521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378ff3130cdadac0f868916fa21fbb2422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d80a11a27f7df223f14c6f211a5e9823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb498dc5298a12810657e296b394c7d224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703b48f8c2a4f0e109ae6b6609a0b93925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfe57e78b8832a7a4f7acabc027d2a726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc53c1a77f85bccde15dd16298de24bf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496f5935a956dcfccd870819f1a3bfb628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3455bae40797a16cc234ecaefddc71d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab9440e37063fcb8db28355a305e34230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3871fed0b399e665b37501e81f76d7431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42e6399cd9063b2ab585faeae92fdd232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555b137f22e4d58332719442f62b481633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877fb12a4e1e5e88af4f05bb834fc15e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1834de9ab0c1d9d9f7b8183e0cf2f2cd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cd809aeeb59b91cee1fa5bb414c81936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49d69d283012af589bfa2c57859960237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2513d63cbb6918e62844b165ce7da05038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135f6a3b83ac27d960d1343802f85a6539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4c493a84e2665df79adf2bcfe32a8040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a090582627b666dd7ee7f528f8831b7c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecfd56875596a029fc613fd1fe5bd5542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269c7322133a887b08755f2f19df325d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b587a309432238034097feb43bba806844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3089e2d10c1527055f2b5f4c1f960f0f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d71094dd71591f14adc282c2f93d2746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7ab12f5b28975d817f555bd08d292e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aabfaa2b3f354ee91bd997c38cade0248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35815741ed476dc613ae418ff5ee337849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6cfae3c184742f24e82f137771860450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f18180a80981f7058875f7827b6c2351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d09fb7551048b585f3b7aa8e4d1fcaa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea9fbcba00db2d4a603d773d0dd48e553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce809c5f2cac7c2fd1eaa4d6fc760ff554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35196f6bf068d7203074fa0ac65660b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc7c042c7257e4b94465e6e642e732c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a40829772794fca34d3c239f418ff057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878802c2c1f7779e10725b527a7c1cf658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb20aa9ea316503373e51ca57b06cd659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929328750ab63eb0ef93bb68db70e09360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927e2e4a5be08fe7dc8db32490b3aabb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad361d2a952df88bc9552166271488862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf3e1b6e962b05563d3d1643005b2ec63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff8e3cd45850ee8e1b44cf4dbffb73b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f3ea07ae116125ab85cf74da8de67e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640ff466a43a50df00b75093187f088f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46746c3405db0796f3977cee1524bfe267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ab0477c73ba4934b01f6057f5892b468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255556e890a24e30d18f3d2eb16f6ae969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6375613b5ce88b560eb2e64ecad8e36170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9ac6e40a735ea882d815905c46397671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b205dfd0f9bb258c5d2baf48fd91c4d572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bf26d62bd0591c34e0151e4ecad50673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab11d8bc04108c543ff211617eea39b974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c1619d7808951db63e149e27121b3075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff84394a2d912f51f9bba22b0747a2176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eae8b32c96c83b395023b6a666cbb077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b9fdd56d1c5cf7cfc20fc9b1cc6f9d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd160147d8af9799fbdc2e3c1158c28d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e54307a1b4848cb624f2a3c304d055280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15a8fddd4081a7448435c74d95e5df781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32f7252fb5c45a92a889b3d1c2cefd882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f40e0a94016a9860e342798279cd7a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5734a294eb9f7c1c07b530cbeecd1dfd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839ed1d4c2abbee1940701ef936296f085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c5d4d27f718430176803b4931f2b4e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273565dde3b47efcdae05e094376cf4187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4613c83dbc090cee9b5b45a71fa7598888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83026567edd3f9b3498bfbd5700376e089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a6495ce3383fa78b54a2aed351a9a190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d868daafeea7caa37065391d352ccd1b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49029683efc7c50dd9de17ecf7d93d9692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3609511f667f521b77653e7ad5687493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e82c32f9afc16e0e9644352d0e7d7d394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1936aed85324c22cf06cc45a5edaf9ef95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830974f6ecb48eda757980882204881396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b9f41b58f0f490f2ccbb20241d1b1c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec918eebd2ba24f2ad5d55f5bdeacaf798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1674fb0077ac6747012766a54c8d93099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855e2caf55844ddc9b65a2cea4e4e3f3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e0a5d272ef8b802eeb39f9528903fb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8342e69fd1b6d81537a22fb13ab0212102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880dace9056583de0efde805dd4edc23103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89166c0ba460c3b4d22163bdc2373ea104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076d53381923bf1e39df63091fcaf64d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734f96704c9941005f2dcdd57259aff5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f527f57e5b47b9400f81c1c9a7af12107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1a0781bffd7c359a4f48a3a0fb3780108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b111e08b89a68fe5ce2d00eac35805dc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6680d802c92e8e8370e7e203ef5856c2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bab0bf74cabde12719fa8affc97967111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb4fd74c801efc3cce3843ad7cadedf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3003f5cf924b0a75694fde639ca94fb4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21318c8cc4f2221adb7c37b1c39bc28d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013c7bb1b1ccbcf828fee462b1e25c7b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a79513e861024dffdae7d0652e52a29116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7311d10559b9620d5eaedac50ba11e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323c6d0f749c1d9b60946cb4f0f5ead2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b83b9f4f54d347d5fb7adae6c9d829119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc984af2abb7406fbc45948ad979d77a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f280603c741754f22d32f344c76b90121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fd5901fb30b56ef66ff25904a2d61a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f099beb1de8c9cadb46926e0945f62123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373206190a93daeab160e94a9681685c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85646f74565a9aab32f387e639405795125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d910f9fd608952ac8c91d86699c79a53126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525cd620371374e49656ca6609a9e506127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d8f1d51ca3fd5bfcae452ba7d054d6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea799bc8556f0495b3e773822fd434b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fee3997212a826089e7da928ba65676130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dd31752488882251780b281a565a5a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae74a469c082ef9f0fc904f435fdee7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6f589c28c7f2b3dcf485c174a5dee1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7007783646932f450de2ef1aff4485134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea191163ff9b70d1436e32a3a906d88f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf65c0e23bbb49b67f9e59a313309bf5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba458432195035c99be9dd27ba4a5e72137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6c910b07e9d34a32d9565f0019acaa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c664520117c7fdaedf6b1592c27edc28139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f897fa69842ae044c58ee1971ec35e18140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232bf3e658b53b8fcef00f6bd17126bb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca90a615fb9074e62150cfb3dd761c1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc6b4813370a7bf11d55a5902b1f2fa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8e7b38d73590de78f92e6c26327de8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9439b5f4fc4efe45bdca9afecb3c7e27145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e476a8716272e59a9680309bad899d46146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caf9f493fad9adacc5deffa38986ee8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4ed082f7e1bfbe7ded7bf726d3f88e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5dd92e586f3fa08e379303652b3adc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb6375a8c362fe46e8acf45ca8c47c3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a1c07f392fe4aa98b3601a06c2e066151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387c0b933872abea1dd6ac7113bf4c64152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2d619e7ff57993fd279f93ef99b080153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192da1a6a94f87e1f00b27935bba4e18154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0319f10274bd242355058454df83e0e7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a101bd61e1dfd5f28cfe9744f2a6492156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26562d8fb1e1e4ec1e1c9faf9816e4b6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d37441aaf16ccb672283fdf285bbb2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4946e0d76d56f7c960fbe213e4c2b4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9a39b88937086316622925b479a711160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dea7eaf312e47e5d8f11b3ee007754e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e345592d557b0d5f5154e307954622c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14444719199db9959a6dd43775851a3e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b80dead89fefac7efb86ce4918cd035164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2975c79c87ed40720fb137b5ed0e38165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777994d7ee6ddcacb66e0fbfebbeb0e1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f56aa120339ddbef66540df338c251167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1b87259f8683aff73fc5869480742b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883e984e28d20bb2d47414c5ffac3bae169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cb7c94a6e3a5aec5930ee218418469170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9d592e9587726d8e46732bb0cd02a9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2afa0ee56308e968fb95c20d8b982a1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026140aebee52b68e423f72463c028c8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b96d4af5fe85fba9bde825ab00e4dd174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>