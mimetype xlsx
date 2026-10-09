--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,480 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...412 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -820,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaf8160d46b46fd534731c93f190fd41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdc7788a0a53b27f4820c90776dbe3b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f140175cf67b0e4dcf857cffbc58553.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab615b15997e68110e5d041d7b4d7b54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ae1064495990424017e79e4d8521165.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4074e3fb7d13160703aeace1efb997606.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a704bd00fc6de94f85a2fc7bd7dd97757.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcb53c9fb805e2a3699b949121114138.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a8166380b7a8582efa5714a2b636c49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbff4b4541c498e43a272a2cb0d18dc110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df285d24a21f4471e38f6bfe483317bf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabeeb1541f8ed268a437ea993c7be5512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adeeb80d9cb4535f224e1c20fe5cf9d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fe341aa4465b148b239146a8dea22e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00387c9e76a0ff24502d4d0379fd4a8515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d7b13fe4aae2e566efe204d1d6649216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9cff94077de2d5237f4f1dc7962a1a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e82a949fb7bf9cacc1dc17c80f8e65b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9767b6b66fff9d530d090721676e9019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47968230b92d6f70adc7e41dd2547a720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff39c0f15136382cec612e0daebdd4621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0443cf057ba0255c1fd103f26f095e5722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90b9b54f31da15013f06bc4df28602023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de0c80205c106be4b5fe4d2895b199e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e40dbb0cfa43d40ba552106bb3a5f3d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2d4ae045050331c9e0c84c9778436226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe09d786cec07cbb0934c9710c40c44927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f9524ad4ea4ce4ab013891eac813bc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0f5602105b3954a7bd9751648a363b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee253ec7767d0b2ccb33bc3fba50d4330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cb0f2f1c39d159ec26e47b04f8e21c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689b533446261d6d7f2d979635e7f7e932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783eac53cc1e501df6053827826162ca33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a148e6a12660f824a1aa934d7bc48b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb16d10a1f473cf0382babcae01833635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c845fd597f9a8d44b70154b93fed11336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6dadf741c3ebcf8ee806747990f09537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1640382dede49e14307137ba9a930e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cc45d6aa4b020aec4326a52cc8104939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0476e2b104075ebf8b4c63a6cd292b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b37c2c2029c4a678f77f7925c188e8941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa492b9b5c635b9cdc4b1dcab7bc85a242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2b3cb65cbcef84807445a6c9efa6ed43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d63001fe516c49205c30e04a332f9d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac2305061c35b4eada021f2f71cdb7b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cabfd944d2dadd0cadb461538dc3cf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd44bdc2072efe526cc34a08dacb357247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49df07861210886189c61c5d106b233648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cd8c7554fb99bf2e566b126d33539649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f2c51333e579d43b66039dc2d5ab7050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e2bed5ee8637e89d2a2f9e0b5b18ff51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711c55ea534d82c85aae4695b902ccec52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4c8219bb6bc7362c0a25dbc229b88253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8330e7e09dfc4c1df811b80974696ea54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb69bb6effffdd018d46b3d0aff161a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360b92ebc59d0a24e14eab84f1e4ac7d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baade8dcdb1f2e564b380b716e8336d957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f540a54481ee07a6b99c6cc9f55d313f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9c5cc792d2a79fecdc78ada09a9d7b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caa7c1a25a469d66c20da036bf0b50b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5742ab0a202d73a8d1285b9febe1af7b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43689885cc700141229963bbe499f75062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7926fe708ef0781356f0b9489683b41663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53af8afb0dbbd05d8292c8e32987e9364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cddbf5dee07cab58481d0cd65875d865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72885764fca934edffc3d397aa4421c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c6e68689463966f29945f7a4f1fa0c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c68a1852d1a30af9c821d97d2bb2c168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38148e71e7add294254e3e975f2c40a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5b0c6b6bc03be0e23991db3128b9f970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97189ed2d46d512c37c583364094dbf571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d42160e91c73a1e65a4f42e780552e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c06e2c4b455ae5ec16ebfa1b2cd49273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e06e7f07b30020adf1d17515b537a8574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41702926e956a4456d72bd62a3c0d05075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ae7981217aa0b65f87067912c6fc6e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd7a84d6238f10a15dc6cead9c2306377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ae63ec7ae67b298326a63a3d59576a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a550166e0c94f7d2ba05944b6c9c6a1f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfafdb6f7df897a4e001f9630aa79ecd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904a3e3a5056a252a2cbd908214d7ff281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bad8b8ac52b7ce948ab6f62d1e2ae9682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4adb122e8b22cd6ac045581438414d783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acbc29aa1d419c5cdfb5d1db452072d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c62cd0e39987dc96293c3909c6399bd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0179159ab90336b9fb9601e999ffe3ec86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2070996768e16bcb70c525952a6a635087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7816bdf65a1639913612d8d9141375c588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace593f9096bc015ee596f06a557cc1789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82fd830417afbdf430e740716c7f20f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15c843c71f8505d35b4493cf119694f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d73d1549a989e4ed266bf709cfa9f092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193fb8a9d0403afff1e993f85c05c1aa93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca0239c409644a9645636a0cdfe3e3c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3334a52499e7567a7e7387e187627895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ca50079a2af46c31645e23c38c32f296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ec420b63dbec8d1fe5b788432440a597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aa5af9a102d13efe874dd65e1c1cfa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dc5993a067003989eda36f6ce3c72c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422eac7c9aebf3318ab13c2688bf059a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f820ce2855fa02b28ee6c9a186a2f1d6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafda228870cddbcf0130caa6951d03f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be7c65deaca2068fd5aeba3135e03e6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144e20ded19c3f75da0dc205e3ed405c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc64061013edafd5c14517cf2bbc78f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9773810ac1c185b42d0c75b4df95bdf4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d81d9212eb33d39588e67237697e05107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30260b3c07ceb45f8e980dfc5a480aba108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf61f68c12eb321525b0fe00b54deed6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7976f0d3e7cb8a0fd9c6b3c88c85e9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b2a15d9476e0da53a897d3fd33583a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1858c1e620d9595c29f0d4a2c2b097e5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e898632205fd08670f8aef8f027008a6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1e6481f7686f8fb154f59479157a0e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d12acc4062a3dd3e7f6b6845d0cab9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3ad570f5258be5951e9cf725d11b08116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fbcfad1c3cdd4979451b2a6a3de78f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378ef7ece6eddc52d01a3b17d53b9d47118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396b7c94f9aa410a5b8d17cb666330fd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90876111b8653884189834aecc03b1c4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aaa36e0e3de4ce48b8fede07288bdf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9065898e22369ca430bcdcdc5d1f624122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bc2c7bc01ddb824e4afc67253cac29123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fae063821d3783e1d6586601c7b24f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b7d9cd48ee45dc4052947aefbb8ab1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93858942cff2f950d0cc2ef2fc29d0f4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e417f0cc2d74978fa3fda90ba52e5de3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d82abefb544feebe092892bcd09115128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb88c5e8db96079587acd8f82f619d2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d586a8487b8030620a1a1cec55c40e7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be26071d00d3319305ac3e8735fc23f9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ff864d1c91dd31272ab01a5d16954e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc4be10773e03719f143f605f43db8c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bd37f5cbc73a28e58ce17985617237134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1a26831ec762827fb7b6ea0a16bd31135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f39773f210c4991cfb7a97b52cf747d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae256c10e89d9e5c56b90ca75c5d3fdb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab34731374a91f20f1d0fd99668cbc6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb4d2b98c02f66923b0e9b627ad8497139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5897a1282752a3bbe90a15e7718c2b7e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c6547b3b0752a0a8c82327b9ae783b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dd1cae777bcf641df87befc49e1bac142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129d7d33cfb65c0f72e245f6b4585cd2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b43d12a080f1040d4c547528cab2197144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d277172167f314b6e227ebac19ec4778145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acda864ba426d7c407ba98e1f962f02146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38c88ffd0ea1792c696407956123584147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4829814b41ddc3cca0fbf896ddfc7177148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab6d62ef8e33f2e7ea994ca690f9e8f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe036de1e54115c6485100086f7b986f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bc440f0a2655eec243d0907084516d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69d79849a373c3646136f007a4b8ea0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c13d3129e1442bbb400192db9fd21c7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326bb91f42f40288143d0cbe00b55c67154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79a820015c2744f0c691a673ea9116a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bc187639734620671164fb4413ae21156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e176129ade0d4817e5dc57d2a7cf511f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b258bf16bd23b4e54923ffbf70bd57f5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbbf659561e147af9b7f1f4f4469659159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f3e5b6ab52abeb308fbc26614c650160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971c2c8e77ad6c26a9b59cbb01959603161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809230ad367db1aadb84d598f44ebade162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1042be0cb12f615067813ccda9459f9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cd7052f5500012318bda4dfde70f7d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46314ed20d0e51e1150683a0628a7ad6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946e455de33be4dcce5abcee9afe1849166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaddc16e3594081fc9e34427f6c6819167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ebc9a60a7730841fcfa79218ab3598168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb64bde55e0073896fddcfb4648722b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b12bc783a5f1dd1d703474b7da46255170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2848617684ee531ed61dbfde25a185171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713afd1cecb1ad3d91770d60e6958032172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4110a0843640a4f88e591bb5e63c2a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58b5fc267381f2be6af3a443bb6b11b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d7e026dca2e282303c863862950214175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c88c75c0c72bd682f7aeb7026cebbc3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dd57117b0fe0c4110e532565654ebc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2955eabea5fa50e888c3a4edaaae923178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70adcfaa7c12346447bda7b6804b8a6f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69296c3686eab27acbac54d4b696f241180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304b7f4e177d449112a58667e4502644181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c992fc68519f2baa42783234e42253182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d5ade6badbc1e158d624e91df800191.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019cf117cdd1459b4d5fba57a3bb47e72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5f16a1ef6236710d9d66ed4e6796953.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10037a9a8f131867697a3f8e32da3a24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584645da1bca25a0d8e01cda8a6b93b15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db26b915c4897ec15ded253901648a7c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1318c3887191166e3102df1928a765517.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523fecad4daabd7d17712a5d1f9ec45f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1227e0f1d32a69d7dd228f5d387717589.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4a4e3a5de9f1fff41e47a79983960710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e647707680145fa15108bfced0b2abb811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ced146686ce6dc9b7f63a07d31ebe212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255441adcf5c33d17e89a23712cd925913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511acd3c9fa23b8344df22d33cb19a7114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a187b784ba2747e13c045cbb8fa5498b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812db48d362833293dd7321aa8c3975f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22f0da0fec5da9781aede39288d77eb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6385131f413fdb15c867c41726efb9418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe028d93bc16e77d2cdc0d5cd6bdf0ec19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea9ba49fe31227bc6f76544148434b720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975c0ea74d0170c42b7f301782260dbb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459d4cca9b15eff19bba29df590c9d0522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86a28e221bbc018d6faad5e2646455623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d35191bcab338f6700374f51af3c0524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3101f48de2fd7f7b25dcdb3e721b680825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b9b31d09e9894671d1e8407048355f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd61fed3ae4697bc15937fb69acf7e1627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a148a0ff1e0aa7314da5672e69bd3f6528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dfde29e69c80a7a1b1407e6de0a70029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8844112c8610214610a1a6b7ce5f668230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d9d901ccbcdf88d42721cab58fba8231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053b9f2121101e6aa440d3cf8114ac3a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fd2b666ca8d817e56a044d72c6f1bd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c58d5f0cda82a91159ce925e7e226ad34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569a5fa703fd0c2e54d9178ac8dfc18e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66410b01a936eb8ccc90c583456db11136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4e4cf8b8fe04d7cfb458fe570fbb2837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c8d618c5140eb8f84f91875fb86c1b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49915c2409682ea072951f2f498174f339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b944ad47b593364e50a02ed816b97a1d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9033eee2030a7bb73ec3e933c388f7a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab29d90f9edc8ebb092d8301ac4d60342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857790e90052239052fdc52f0d8d85f543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eb7c81f1fd53979721ed4950de816444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb9e6365115755ada68224f6b0081da45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37be04dc6a3c1053ddea23494de25fdc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d93f0ce2e1117863f3c4083c93eb95247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26542b38430311a9de3c06222c4dca248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf2d44b998a4e6bbd669fdf9a63b67449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260c37b47af8ec4ac85d22b05c80ce0550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab5caeb59b966524119a5b67c18fd4b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fee992ba863715289753692bd54b4cc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85550c0358a3cb4b2fbf936cc111a97653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b80ea2b1aaccc347626fa3db9bcad5254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706c6085cc5986402ea3d68315b3c98b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4703ff0671a7e42d303c1b9846f44e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0825b8741365340fa00370234b288d6e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34248b8137e9574e90465e6ef881b19158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd1a3d16de7f0adcdb5b46939765b1859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a89772f41c47f927671b71ed3eee49c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cbd49211933d72ecf23c2ecdae565261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfe02f371b548d638cf9cf4be34f30062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e549d886ab4afc775de1f5ce557bdb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b030236b144de2e1ba5e643fa3c2a9a064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a798c2676949735c12e2c9859c1eff865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c386b426d2e47b9d1eadd9bd1b5b2366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefd4f4dfbc840acded19f13f51d3cc867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5241a541162a97fa8fd5a1b19a454e7c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dc59d779c08e7c8d083ae30c637f9d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7813296c4805cb9e7af07aef6717fc670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7613e64c3e4398b1fdcd58e780dca671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eb9cbbeae2efb18d1a423c13f287ec72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf8f3ed1736c27cb96289c1a7368d7173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c7e3ff2489cff2710242ee67ce233f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a644939bc7d2be1f1a4ddf45dddb2fc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb803ff68b540e588cd6b7b613ce005376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f54cf13364fa2209ad76ca6cce8916377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312adfa3d229cf98a923eba14fc2819d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6238f3fd26ab4b224ce84c62e691d179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10535bbb60950860f48ca9daa1c0998780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a58e08aaec153f929606ec8d30853781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2366eaae5f203a0c0820225c5ec426fc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1886ae77a28faea18f7e893a645451d583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232d1b0eedbfeeede66f4b58d934766384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d735f15036c445bfe1f12504c53d10b085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c7b6b4c15cc83b8d092f9a325dc5cb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7326b1c455e804ca3b8ee23cf690e987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f475c1afb90c0064eebcd3a71646fbee88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8e6ada755ac108b0b47aee4df6754b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0d22a9f36a36fbdd46afe4f52fd2c990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68dc9dcd835b837e07a56f98520123b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe9b7ba6d5b583cda7f9b31f9aab89c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a86b4a9ce5f735a0c5b044e0feb273493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a783735ab1483dd7d26b588cf5506094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5b00d3f36c632f293c55fc3bbe590b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db49fe664799c91110603ce0e7c5afbc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5340e137d9ad62ab0e0f602698c3e5f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e511f1a211043cbc068b84d877316a498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ce52d1e435fd2ae960bd0861ad002c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8e76b94057832420d445e63fce3908100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563bb83e433accc8462163fb854d5858101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bb75dbf2dbc49b355c08adb2a30d70102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67947b9c4b9876e36cdb33f178636af103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00afe89fbcedceeeec2976e1f25684d9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c82af96059b15df1c5381d2592e20a4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0690c1422f0cca841341626024431a1c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62da3676bd95a637651bf30aca679108107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5bd28ee9c2d6f03932aa85283a2384108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27539abd666296447d8bf377e623ecad109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd84911ed9a4aa098b700ee74ce6f87110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56eaa2d71174f997708649be9176f34111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48242c6e932b6da2cb8f5c675d0e9f4c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048a0f2682f340379e5ecbedfab3f56f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179358f35967d70300d37d0b49c63b0c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c10d0358fa55347cecedf24891cb2d1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9041a726104a4e0b9784f3cc30e9d3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de34ef408de8b06185f70d81df81f68e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76c19881aa79539e0d271bf074ae517118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8f6b0679f48bae6eb088aaaf88a8e0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8314e49af18090f2c40769fdde12ea4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca254d06e147e16f4726acf1ad173b93121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286662333ffcb7967c2832960431170c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b584ab69cc63e04929f1640b3d12e2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deec91afaf624d84217d9a1a5f674f8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9b034f2bcd1a40ce3611d49025adec125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aac550d1f5c6b313c4372f3de322824126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c47a4d0e512ae899d8b85661c10eab7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2604ca02fec858b709640c729fa0ed8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b905b52ee1dbbfc78c7f9209b5d37fc8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddeb9c164b091a4cfc606ca6cd5fe6c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108aa9023167566e3f3fb7e57cde7ab2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98542702fd02960cdeaeb10dff3335e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1a599e5b6f6316419e290b4b62ce26133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41c06d00ca30af853b4207d3d6794c0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5090b6f8c5e0aa84422a14ec77dadfaa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57967d35ae3244b174e40abc105e3534136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cd4d4b9d604f90dbc277563768d6e0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2a1dd4b76540d9e10286fea434325e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ef0c29ca3cae97b2c76546a4ef3ffc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a39cce27e255a249ce5baa12b951c37140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaaed357cebe503213aa79e0e3bc7ef141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402b3c1c49656b2ded1b0d3e6f64eb37142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb30bf77ba8681f35d0189cdb757ab8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f86745fe862776d8393dbb40c1015e5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb5b38af49b4f3fea975a9453213436145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de39d1f241d3cce14edce0f5ce94202146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4b0420f37bbf3a57b7569ddf99f016147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703bbad7481f425389b34d862351eb01148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9376042716a055de69df428dcc5be418149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f2e073bf76dfabf48fb956b0d28943150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d782ae35b7d4513ce4139c2bdb12133151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ee0d0bf6858d668e076494f0479a32152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ddc4601982f105353a315b56ea8098153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7c73990871f403f33aa45517d39139154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f52973b34375e1d4ad25b95ec6dc67155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17457005f107f0fb4cf35b253e4c3a25156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b4c46b7266d87031f8d5396c2d9438157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c964429b118f893c40a0f9ee498910158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bfff9af5371f38d0c8d6d394ce76be159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc46368e75b14ab5c3a01aff4140b94160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e7f08bfb2e9c42876de193d2701395161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25afaa25335fe37d8b480037721ba11162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cd3c03e43937778f2806fd331d5793163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92793de42c9a3383e3958e87d14506b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0d4c8d88e5561e8a8883d228287a51165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd4b75dab63053f2fd04faf158abe75166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21fa0890549770cc8ba3f42246dbc62167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4140cba6eca31ec78b49537f483c2ea2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8c1a8e696817c1883d67d633a38188169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7f3346070319d51ec3e9f67392ee6e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71779deff7d20b262dbd4a60022f90b2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cf51d0f02c8421a0e5d95d1c5e7ca1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278b28b48bdacb8906e2ce6f00788181173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a27cce655e92ff4e0259d01759ebe4174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1912,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6032,290 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6582,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J92"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6758,2194 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16641</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.25</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16642</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.44</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16702</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>1.65</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16724</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>0.83</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16737</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>1.66</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16762</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>2.03</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I56" s="0">
+        <v>1.19</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>159</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16799</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.34</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16809</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.19</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16923</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.83</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16932</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.47</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16938</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.97</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16954</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.92</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>16979</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>0.52</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19033</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.27</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19156</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>1.31</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19212</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19230</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>213</v>
       </c>
-      <c r="E79" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F79" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>0.75</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19231</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>1.23</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19246</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>42</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.71</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19271</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I84" s="0">
         <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19344</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>229</v>
+        <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>16.48</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>233</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19351</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.77</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19363</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...73 lines deleted...]
-        <v>250</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>