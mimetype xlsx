--- v0 (2026-08-22)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52208c7ec6da5370c08051488c0ca7041.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117e5c3a506fc724e38a1b6d4e659f712.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3571e0af872cbcee506928ba1d18c8ec3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edfde7d08ce12e105613e96f49d96f94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07832295195bcf9a1e6c4e6a69c642ef5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5668f63afe8c39b927b51da6c9d39f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9756524f187c272bacc8bb4a2821da677.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4bdcc648506c58378500b2b0ee4c808.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e50d9428fceb6b8faca9c48fbd9d1b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1083f2edcd80828e05d5a440045e7a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b97da0f620ffc18e769a8eee97cd17011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a32054c8e2b174a76d5c40b4677a2cf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7f4bb097b062dca23ee8799f7e0d1f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071cdf287774ffddc8437b98914a07ee14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792946b0cc128a1a20bf97855326f37b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6883484ebe0d80dc67b61d83d34aaac016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538ddc78bf0e8e963d0d3e67cbeaedfe17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace730676722ce0e8f06661d7ec5fb6418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fe3aa1827f9435d13b4faab98a2ef319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16547b4c0ee32154f184f0a5aad098c620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aae030c9d5ce81a031e4e3de402785821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c54027b881b69b9e27abc8700d407922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9244a5b33ddc08538d362e98a630c28e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edef5a88235f2960a675eb7cad75d63724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560823f158f1a67f4a1ada3a9fedb5ba25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8735629e558b6cb0300262de61794726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4cfb78d5d953fe61fc0470785ab08827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbb35c16f0b7cf3e7414c818ae12b9f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09a7b821e7f46941e2d5b4d0b519a3929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c05704b0df716be754912992a4ef0f230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620fd6355deadccf651ea3998982147131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcbad231374cf680baa77e89d44168432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e65a6ca6e04c3db013eb11b03d4c0bb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814ed76300453101f6c386897dccf84734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613b81d28a06000ff26e44c922ffe91935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fb087283e9de60bece937273dbf4a036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dffd59e41f14f54aed5748938e745437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a477786769500b263685832c0a38d2f538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806f77af2ee5a799900e6ca5903deea439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3853fc244fb6325b2507f8a7137812fb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb88c77a29d2a80346c188b151e341941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b26083bd2a0bfae279cf7048b1f896342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570b5126254128303a3a3d7de4e6f8e843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338cb4c1f5b4a868b151c27b9bd6324b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bba2aa5bdd9f8b1d6f46f57b7e1f88b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fb8587c0e86ee17a43cf72d8ed361e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d126ac8353408f77665fac1a4252f247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471d70d7d07938dbb4f5030c87151bb448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dea12dbd1e647b8edad1e45a53de4049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b04567398953e5a39f3a4290856013050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772a302b9ff600a6923b09efb9ab578c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0059fbaadadf8b8c685b6ef731097d7252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a11343735d7afee9a867b72b9d240d653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f1b0dd3b6ecd108897fd3a4655d33854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f447958a1402b644c103ab777c2c698455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d5c60b9ac53534afc4f8f0c0d2382356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058f319c6a8c97f50b1ddad66197270057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e515c4b0302138b2ab6c36c59a9bcc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb01ab09619de1428edfebf20bff98659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420d5051ae25e1a857d8917b4c50378160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b355488fca86cbbc0dd9c2bcd28899bf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2728a51cef0c7aacf79b819e170de7b362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85756a61284c6434d3a418d1d974ac9063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb35ab7dcd0444f2d54af854def1a70864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2394eb658109b9b2335f57d9551b41c365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed03c9018e7156d2f9f644f60f57f8d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc524c18b397f4d1a552970f47d1f44567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a364aed116974c306c8387c47d38cea568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cf46509bd562d644d2e735ee97851869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517099d4705139a15d4d4a15b384161570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f59f1dadaaff9ffc5ac929c98145da71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a29f3acec5de3fb7f709dd1add43b8b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ff34b463616e223978eb3f01743b8c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56106f50b3e8d45f974fba62a7f6e3fd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4439d528d8fc37e25c0fa11bec44aa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf59b531c879ccb45b3454de9703d25776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa3555d78d983d060399f451e71daa077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a155764106fc280733c9165b73fe867578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118b0119302d3b100a1e5e8cd6b976c379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b097f17b869f0d24c8cbe9ac9ca8b73680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cd7a14539f5db9e017c8d6071aef7181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fab2b8669f2901d083a4ef35f0cb9482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9f0eee009c9787266471063ea7417f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639cf684a63c336855c4f179e27826ee84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a217cd72afca1f587a6ab0d558f112385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c04c8f0f38d9c18fc1ecd88afdd429586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864107cadea7425c75ac3412a1082d0787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139b77722e0d63097915c1e0fb35cb3e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5ff42f4fbce55d4724e1b25324551889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a09a9fd45633bf9ad1b7d1df5c0b7990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348305a15883843766f6355629e91e5591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec30a655d03ebcac524566fa7b9534392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01829f72a8361ae7d8dca4eac1260c593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50b1d338cb658b129c507aec5cbe06c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed26fc6d1fd926054e5c561ade9ad6d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83f77bf35b32bfbdabc297a7972b9a296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd94906285074a30c7bbfb1a886e8a3997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d941b872188c90f3795380ecd116ace398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797c6eec4313ab6564086afabe4f988b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2ffb0ebe7663e9ed3787daaa63fe75100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf1e7bdcc5278c9632fa84ee60194bf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a490b9f6d6e5242d2b8f1ebaf6c0cba1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a9426b0c983e7f272c9fde4dcbdb3d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca1b84e4114350bf2ba720374c56615104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb885d671b48fb788f5b1f3f2b697565105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa24e0d07147f94d81b41a122bf14f6f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b0ccf0efd4f83895574f8231063615107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bcc0a5fa47cad4910bc580fbae8f6b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ddcc3ea01ba9be6f6a180015a02605109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29cc3bbab4c0124dd23cefd58858ae0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f7d4562ae13de95171badc555ee173111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56903f87456316078962c1da5fd9b39112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6fef6441b919004b662929b52c74aa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19544b6f04144b36c9bc0eaf72aac48114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a44e68a0e91492c27d002a7bd390ed115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519eadbc26b40eb2e46e2790139679de116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ac98249e94f76cf66a02faa6dff748117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81081074ca805e493c6672030bf1515f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f796a620cba32c8d7ce7ca01d2bd5119119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416a6617df0f58d0f8c764254b307539120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d79890a786378214d5a6b0fa066c834121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac04215192ddb0f78b032a0c7f8ed91122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d783213ed8ed12e88b9737c918f661123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa73e00674107f24bc9e57533af40ad124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b7da40a297d82606f8479ae06cc4b0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69b353bb3fcd2dbbd2748d7aef10854126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ebbb51242dfd817a44eeffa259575f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfee64bf86c329dec4e4074510c4ad9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0f22bfef0fbf9d276f2666a793a228129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390d07068a12d115fc3bf0cb0b1169bf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f20758b56ec874ac6cdef44dbc401b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d677880655f6f1ae1da00ce8e6aa2bd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6721a79c5b9f213a5e37ff9f5597be2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7e87b3ca83aaa382ee401be9481119134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa9a412c0864f39c74575ac99950aed135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8dd77ef0aec8e2713cae518569f5b4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfa41d647e0f1c1990fe20bd1070e3c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9837514b03c7ae7eba11aeca124d884138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327cd88dbf9c852192d98cffeb4db39a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d3ce6aaa9c726f0c1c30d92badfdf2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7448c53e424bbdec113c0c1bc317bf01141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c46aadda56c5417526b1d4019891d99142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4032ff2374e805005f7937e34b856a82143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7f00506da4d72f36a89fa5502ded30144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63dbcc5aebbbb91627d3d39a58d21bd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73192c45e4cb415932cce6c59a61ced146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6b48d8971208192966e60a6a7d2b35147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d2d4175790765e24fc0f36ca1168c0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078d57d54235d8966e5f6587bdb634be149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061321600d02b0f9c75aaf9a86d9815f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31de9776ebf0f0d80e244b77a37cdf4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9930b27922fe60d91ef0fe9ffc4323152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6b148237b93b6aaaed6718fa9a0d68153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c21592d75d15d8e2ef38599d64b2f94154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f73c8977de276997e015ce6bb1c7971155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e968a2a247d4679a34a5f54a57353fb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439949c39887d324fd18001fb22347e1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685ae4bfbd6a06856e3805ef207ea719158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e84f69c36afeb90071f31048e35a679159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0782b700aeba8372d8f48a6435e76a5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbc3a317a3c03c2bd04be780c6f1db9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d6c7194451ba617bc5d183c78d41eb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54136a51521ed9365e0c875fe45ffe01163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16695a5be73b4cc835cd43b4734cae9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5545ab9789a840a46cc3c5fd403003e7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5141dcff9b9abdebfd64ccd32975c788166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72c78f5a3e1f1f7c7273837d778f24d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea02f4213e923383ce429401835b5b6f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ebb4c6db7140b2d4b61276374d7d86169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d7842cfc6d2e2cde8f39bdf58b10d3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01224aef725ba378f4a029a20305b8c4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6b3f871314c27fae14fd02db9988b5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f8b09a7d07c4d175a3c7fbc29d21d7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721ba795a4800d7e84b35e0fe0fd4aa3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb52902c7ef0010efc378bef1c43a88175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7065ee9f6d7215408f50bc41f7e0df176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01c49dc942dcdfe4fcfaa8b6027e3f3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55d691804d174c3455dc3ea39848d1d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663472216a5c388b9cb5c5d129f2e5e4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646effda7d7ddd49fd0989375062fb97180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc169fd1175ce8734d6b7d43fdf5a17d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f6ce240b8f98e84d7a38cbddfcea472.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daecb4e981c73aa31562efb8701dee93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a13072be9c644d89e7d018abd708844.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cbb8205c588754202889e914daad5b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8efeab3a7a0f6d293d7f784e044bd16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96f3f1e550f571c6848fd7a918b0d207.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc785f959d4eee37a6a866fa0aa6486b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b86de8c7755a81646479a3e7ad7f6919.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd9f0154cdb5324d7559f55af241b8a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c88696160d61809afa2df07e780b17a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b50163fa19649fa6aea2ca212d7880e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062090c1dd03e9ed91ef44c01bcf2dad13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1ddb3ee1750de8b2bce3d567ef77bc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7df82ba3f018d6cd6594e02d64e16815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98c36e0ac67af66f865c6ba5090500f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bcb1085a21662f5cd5febaaf2d1ab117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21ea410aa9b697b11ddf77385a4f00f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6439d66825ac34e3ce36a173c14011c519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f100e7384caf41086c0261de4eb5a920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16f5953ad96cb482339175e0f27b21221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e2ba1f2befaf472a7a122f43e3c77222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201037cd715068979839320139b4990723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33da6bb8ca98b26a91699278dfd5071024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7dada798018dd36fa3d79f515ce99625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aab2c9232037df02f768dd328dd75926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebad74a9fa7ceb2cb601351baf8f4d6627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b146a189e1a6f6890b7061b86a2a62b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62309e666a5062bf4ca2638aa9dafb4029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3b5566452baf44796384d2e5ecfa7830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e432527247f67df0c3471751593afd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7bb26a345e0fe9adf81bfc511c49f032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff424cdd92a49cc4b078d18af1995c1b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de69295bfdde8b8c6d7fe656a07031534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ac14ae53ed5f55c8a22f732fa871c835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bd16b2c4533103949e3991f2bcc3bb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dced37f3a3ee8fbc1aae7ec2f3c29c5237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d577f92476da4d5e6a6cb818272193238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606e54673d8f012b0ff1015f7a76001f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b6a584d1d4ec2a8aa0787720f0753140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83be723bf2d0d80830452c56179df5241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffea2e8df8a7c260645d4dc439eb93f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c52c8ee93eee499f487e4187dc1d8743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28da08ccca0bd830d9529c938ef1d5244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270290baace84139ae504184458c641f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44f863988d40468e6ce3ebe98bbb38546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57fd84688b5113f2825e04d891c095a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313f1933b6307a5c9fb5c45f55df46e948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71d5e4c2495582af98f795dc1ee502849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ab9de156a86bdb44442f70360ac08150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59fcd2943e386266946b1460deb2b0951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e444cc859bfaace6c513e1eb1fd6d03b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac26c022c7bad89990a887aeb7589ecc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a4ede191b6445bed25f2165b4cc92954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057589e53170863c19017fb35e24814a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aed4c11088181c5441e234b1edf09756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9c4a5af49cb87dfb349d9665036ff157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3505dfdc06f8ee61bfe6a0c558fdfc758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad16687faf4143248489938981ed829959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e086073b92aa10bc770f1fc49ad7a08660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1cb7f5d663db00d9feed64ffb7cbe661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d334450fece9804a4a26c833cd745562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbe5305f84ee24078d744d83c56ed7963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adb4e5ff874ad929c808f738864117964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442aa497e59dc0b3d9805344cdfe6caf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e99b3b8509c46a4bd1b6a5d82549b166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da14c9f2c4219337b743f673db28c7267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa82754ed2d3b6cf1642aaf26c3f265868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e4593f97bfcabb561acf6e7706e15269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad349c6334b83cfa59820aee90b432d170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d57a249c433939f6b76d334139dfe3671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932cf21d284d4e3bc5cde24795b9223172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e5b3e3d7c4b574712e6b025b267b8473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bd21e3b00590256c1048725616b4dc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2705154cd2e9dc1c74424795e0e0086a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccfd247e83b4695e363c70fbeeb5c4e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f728ba901da1d90bf86f5ac99d0bab77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979fcbc5f13bd6373d7e363d79925ef978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63df2b7f08e8db95e9ac324c28d7babf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e97577d109857afd422b54c74041fb880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7431ed513cddab8e09b33c53b5808d3881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0e55bdec2ff6f4fabb60c42f1833dc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c780cbf8f45dc1549af77a0e71633b6083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8626269c8c9259f8d30e231c28975d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8654b28cf93edaf5d6a525effc9108c185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0b14c7cfc4146a82de04de91c32d2e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14747e4ab6bb17f3bffcfd46a1f0e35587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0768370ffdd73bd342983642401eac2488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9e7e39338cdef7d8823371fcd590c189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179db2764ef070a88e3a395d9ce1d6b890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09d79e170d23f4349cf369c83f5671191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8dd8f702be827afd74e955458a14e192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365aa023b0e94f05a85db123ed1cd96793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14430303308ba5328fd55089566ee89f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f78067abee683d883005d472ccf42cc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1953e7b189d670496b7b8af0549651196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6a42c4d8717aa6de6b3b216ddfdc2e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef092bb89578b26d920290ad9de57fb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef23b8248bd9802f93a4fe84d307d60e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5803abac9e6f80a212e498c96bbda75100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad155b7a8045b6755d9232cee180c328101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f8ca76178a49d213e97f4e64c72fec102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080e8d25cdf1c27af63f99a57b161736103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e33a81134b44ef809678b5a1485fd7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e5c32f8e5e97cbb994cf36986b9263105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fdd4eb77186e904257b5a7cc640ee9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77582964c501b8310953330d132e9b97107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e234050ef7e5cd75ad581403773abe44108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4a9aaa9a9dd742e54f59c71e79ec05109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0a1627fa4394e0d422fb0356960448110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa8662e66f1e5c674151ba73cd1656c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca80b0a89cb2d3eb350d58b666dd2e1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63883572e3cea523386c92d5514de5b2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e40f731315d35182e88472a134d043114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4317f5c57a2f928c43fb234a40e1b1b3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ed21dc7a96b7fad58be89fdad6ffc9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507efbcd3d9791f9189b7c72fa3c23d4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40041b4d1cf0b0dae7dd1c66e1b4936118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07310d5b0a7dd62d96ef67aa3cbdd61119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907a0ca3927dad88d359cc5ca4e2a014120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045da63fc8cf68d984f127e6fd8415cf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982d5466414c3f5cd663b4345825ba22122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e750f6195b3db9b0f66fcb82f5f3e8f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ca79d65a713074593182792bf3def0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9687367dc47780bb59bd751e39d8784125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db47c8d74868971b2860c0944f1570b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf3a73d3877ef2ddfa75a04b495ef85127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498706cdb58ca6b0c503bb284f6f3c13128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb2e956a291f954da40c5d99af88853129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1d45bcb8e87fdd22c20efa37d9569a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268df8bba3fc48cb39b79ad5d46644f0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af2f54284463634651d5cf94b77617b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e27e52b63287d6cb7f5aee15f9bbdbd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c48fe2ff43b75b4c1fa5aaa14c0b90134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4bf2e11104ead5b7ff4abe07cfde27135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efb18a7434f7aef8e85d663dd72af94136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d778166413d1c7d03658bf10821546137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95785fb119891f3c49964513a2cb3fe138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b7492b1c939c71fe45a99e5e1a6065139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f657307d0f503d6e18a15c3a356bb5e7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec864bc8b2f672696a2af213381cb263141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680b311891744e42964a3aed948a22ec142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d304637d334b85d127dc2a729f99ec143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2cf7e3a04612a2523d8bfe30ea6c86144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e30de7769f62743eb641ecf598bb8d8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7873a2527ce1392938f3f4fdc1505a9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca85433ad4078cee4ed03951b6fd7882147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbeb88c2b7a978c6e150e9b7ec4d5db148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceedfe893762f65a69b88ca70f16673149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2482f9bbcf01c96226c29a3cdcfb1650150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aaf3fe03f60f63b0212c09eda53a0a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa91e21e2d14461272abd2a07b98ffe1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76c1da8378329cdf6b8173b547b136c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f24d3f3414cc587aef2acc5db1f20e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace8b74fe92c252ebfd8297f7c128e15155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1753e3e122f1dfff2f14c118ea6a70f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b722bbe69b422002b8485f3412f127c8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2707c69c2e32e9fa6fb82a158b508071158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a604ad6efc060248c9b4f81d84fcf13159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c21ba753b92822bbb874f587ea6c0d7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6826275c4ae46900ef2cf8343fe464a8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94747ea2abc41ce21a19a4788e036fb6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4c2dcd6225847b83030993dd62c6e6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de0164d096ee3dde2db00e934067a92164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522379f7a53d314aad618f294a859485165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497a0783ef40acb4d59a9826221a9c2b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10348f24a85d4172623691c9b2c99fd7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049e2727eb6b1403b5d8cf9c9e5106ab168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92b693e8c2a6926fffa4ef539bac37b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb1a219cc95c6feeb376c21a981d016170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d9211a53ecaf231d1ad0fa34b7a6a5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5258aca81c974d0b0ce95d7654077339172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bfa62d43f9d283fc73e394e9080247173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e880bd89f0414f0e3ca8cadcf40263174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>