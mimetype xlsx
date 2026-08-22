--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -811,51 +811,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0482fb7256de3f119f6b1f869586ca671.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daab9e892579a448b7624e8d96c1f26e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277fdb5daf281dba065db36c7a00c7f83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3973ed351e60e2664407aac661f719514.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fb712dde7cf6fb551edeebc99ae67f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594674f427b4f6a18f697e5cc03c10d46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d70ec8907b03a01b8075dfe1475c1e77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536054acebb5aef03815293ca895ab758.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413856d1318e98c4db9dd38864df98369.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc7f8e149b9f1e85a0f8d3c10b52be310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0165d2d85f2e8f53db28ec9d0c19397911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88db3d751761c91711dc01ae8c97a7112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e108df15aebf858d7fcf56c6fe09ea713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad167380000093bd727d597766ed82214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd373759f4a8ded67f03051f502250c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95cdd310f9cab4e416f160dd64941ae16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa38fef8a9ef3126ea45a76f5ee1b61217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a982c50cf921b2f55bc8eba6903a52718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5852490dc4e4c383054abe1985c42f219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9bc3de7343c06afb6231dea33caa9620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1ec29fe4b1d39f69b8a8b459cd608721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892aeac110a7c640986f3d806615578022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba1788438e78da780d4ed9c625def4123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb8a86a77107600e30461496d6fdc1524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6726ccde4561b9e00dfaf2040e803525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2499454a5d9fb21c046c016d75d0775c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd03966111639483ce2c1a703c8f803527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4c294331514c1c0283d6615844d70f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1baf102488a25505a508bbfe7af969429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c53aec969d6cd5a88b0381a168b17030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c887c3c3893aed8398386f8ddbcea031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cf84cff3c3fd6ef691d5cb52a39f6432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7322b42cfea2d7bf075f0a93cbd28b9533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6803cde7e009b0dbdb5fb29b53e8aa8834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dc52f62de93c4fb84f2cce773625fd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd5427bb536e1a4b325d2da209a480136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea7dc8be3e15698cb02ca566d41054b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20547ac2718ccb54471d2693ba2b53ee38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef473ad1d9ee3445086839a98cb3709439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca40497290ae78b186963a10ec27bc1b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23465b0a38f7fc9e2b002d9645deb97441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915de1ae44e63821498a2ec326b0eaf642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee12403d2ea56c71a1cc52bfd73303a443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd06c4070e363862c64a1c336f32696444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78080c69f6b76fdc794122741bf3a86c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdfef551d9def8711ae772f35fbe8d746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8603fbedeae25cd2efe9c903352e335a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8a8563909a76281218566c10f309be48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50b146c3a341560c1f4fbde185019a049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d17fb52de777649d085f876881768d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e536200f55473501704bfc4fbb40ae951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e186a0048624fa3f55c92a51856e57352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f890abe29d2cad9a782a23cd72ee6a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0b18e799f288839f1be4bff4549d6254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6333d572df96edd11f1d928b3ae7fe55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5e9595e1e882c74a2d7403983afa3d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb61449ebe76735c5a696fbbac3c260a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13d071d1db5323173c136ea0ae11a7a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d833efb5c5314a8807aa44ce0a3f7da59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4386ba214d1c3b2b5c8c2bd2b623d4af60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b327dcf42abb093a466481bfa97c5d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc804de772a002677ef9a702220501d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d7d1b6890dc234c5214935454af94763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daa3e7ca3d539d2ec0ba90c16641e7c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44f28e46d09d0e99bd85f6a60180b0c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d96c53e0eab16d311d6be9866f8c8666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f7187dc69f02412306b0c5bb8b060f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbab5eba2abdbeab38c5bfe343ab29d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19289f244015815a56386fce55ef4ca69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fbebbb4d2eeebe6a53ca5152271c9670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b06ea5c32aa7b00b663fd15afeddff771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b35935b39e9a9c9fcb8da8ee097638172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa6dcac49a3e57584e680be2ad3f42a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691195b399579ec0894172960b2bfe8c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5e8ffbe2e4cc37a035bd42f46f60f475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeecd31624907349daf9550af6430b276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb710b54e51dcc3b96cc40ed659d97377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f5a521d7e9c402f52ea68219b56e8a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cf89ffe27214cb7e942f7c12148f9c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182af1b864906beca1b8b3d2a7067a6b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4a3fb454bc92cf505330adcfed5cf781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a283031de49d74c594dc5d59f2bb389582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45effe673dbee32055adfc719890b1d583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5c405056789e85748b5c5202313b7584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ece70ee7a0bc6de0a5d926656c4149585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b681bcdee71e838dacd9f4a64005f2e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dbc7002f2ba967b3151dfe1eb189ee87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6ccff663809a482560752464b018c688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaea4bf88b70882f3ce98134543867e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50b63b3a516c3a600dff57dfccf690890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38658337bd1100d74e91e363d3f1d8b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26500c5304de75c1cfe5d8d73374e7f892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6acb39a753eba12bdfce1579a66d8e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4bcabca84c1b54f9e1e8c7026067bd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613c1b0f6f339d89bac5d90775505bd695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd3b64dd98b3c6f05ebc7235ebc2b7396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005b484a814bc6c26869227fdb7b4d2e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d1b7db49121c6a38c4032d3e069ec298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e269e00484d939c94255080614c171c699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05d4aa843a0648448d1947c75a63c23100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0451e8029e0dbae0471696b3379ba5da101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c8c2963c4426e144880980dfa45ac6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00b23418c9f3250389a3a75e901b5d7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a64103ded55ac1f2425d135c51798f6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666cf0361a653abf3b79969d297555aa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32afc3193c207f7f2100a5516fcd69d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fca557b2a5ee6bfc9699b9574f9f0b2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c321e6fbf5c1fe397747f376d436c43c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6879345e2ac44803ebf76f747ec4f3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a3be322d4b8840f663e7bcc45f5b0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264720ac1be84970c35fe282ccf18c05111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbd7429e5e79174b53ddc70b9ffe9be112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10458cbc11032757734d04313ba4c827113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b38c7fda1d7f1507d37fb37d94036f3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6208a75af95262c6a559ceaefd85b35c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb530cdfed7fc383959c147322a61571116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e4830cf75a0735c3c7e0b8d3dffbab117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33769b366fb27e8b09494fdc0eda1c9f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69299f4b8e91fdf72e9a61d8942deeae119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d55f65a6e6db6101fbc2fb7f84ac485120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898f2d0d985ae29af7f0b65189285bd8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea04b2ffd70b7c41896bb3e4c08350e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aa12116abf4f85306e4c0f8c30ce5a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5669c300976f9ff0047ac9521ea5e9d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478cc963aa3a212c874dbe414353e5ae125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045945cf4c60dd104bcd00c5c32168c1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9eb679624bf591d1b60dff5a740187127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd47aa993e71644d3540d178086bdd1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915baf10c5784275e42065245c33eef8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73fc726405cb74328baa5b13dd867ba130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd615b6bc18756ad2dd411c6ff6ac4c4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736f6a482a5637189bf881392dbfe53d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56cb1f52123a3ef5366a132e80bfb88133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5b06c89ccda1a477ec4a8ea7bb3cfa134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f619fbc3cc92ec70d10072c82018a63a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd4e01c66a84b0ae361dffa647e4752136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4defced89776c2d8dae7e82cb8061eda137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d063426f767db002b25012b2c6f9726138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4c4ed91f4a77de617c6fef13deb5e9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52adb970057c0864aaf1afa3d83f959b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b45247173b0724a7df37255f677a52b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b8c236a97ffc72fa4740ed9a3adf2a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656c954aa9a5f8773bd96b0272c47ab9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8145efbbc82b2eda879e56302acb0e6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c47e9c510637f00f411f3375753c4de145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5b892b4f6f46e14b87c207b7281e8b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccb5614b3b86758a1dab0ab3f2cbdac147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492f7742c65c53a223758205aef9f3d2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eb457a49873aca5059409a8622c124149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62236d8b35db809ea94da251622dbe61150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14b4a09d12f53c3c8fb75cfc3553057151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a22cb9a5aacb399fe33bc301d0d4573152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f43034d8c70b76cdf62a65dc380bdc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef45ddcf5564af27c427cf9ab83a346154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2ebab06c9d60cc4869e9d3c9bd3a46155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f6f70f8b06b76baed2762e6cf1543f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c63f6ec7b83bd5468cc9103e465aa3f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439d7613238053b620c45e73a76ef421158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69966566e247755e757df0d8f00701de159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f8fde753575120c42b7915628e8155160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475852f438a8d40c615ac4086c299660161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992b68e0198f4a338b1d07b950995bee162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbc32a2325c407dc36f87630c062ebe163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b15d2188ee05906132a5bee7b317592164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aa50e8ebefe565204bd3ba31433f8d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ce20f0b4b88bba939d5bad6a42414f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098f42eeb9d82ef1d139066de8ab0dbe167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cbb139b9ea7ea4a27e40f49f998017168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177ba0caae35d42bd1501692f028f4b8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fc2ec675442fda69a7a0b5a0de0b63170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7724854cc728912766e7c20e27c16f32171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c154b22940c8774997fdb034829f70172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedfd88e1893032c8079f7a38985272b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09383aade092c0fc75c690f3dddcf43174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5abafd5d77bc89e2fc538befac2c6a1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca7b1674cf7b27a83fea572abae0ad9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9407cfc358e031cafc63cc56cab5545177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacac28a36626b9603c4a875e5e29c1b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6106b67f2f72373d92e15c1d7316b66179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c094a4ef2f24cbfaee1f55a8504a489180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434fce4aeb8e9da1b9140ee1da292d191.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2327de65c27418ac0559f73c6dab19a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d4c62a913789e565a8732d69e96f3e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee6217c7f47aa5057d7af3946ab3a04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d55d0fe3fa2cd769911280ffa9c7a035.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe960dea1bf0a366063419ef208d3bf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112ad0c980d5aa86059a096db7633d897.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcae33c7bfdba3c12d7d539d6f9fc308.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676af7c4de6dbc90f0f33b94807245f99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1e7d68341e16faf9158ab0713d92ad10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b60f361ad11b069d851a693abf2be11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b13ef1bba34123063a751332ab25c212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7b0c10d83181d6c13471075c67833a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a08bccd0f3d56f86b534b18b17d31e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcee6e2729ab0e2ef320dd9778dd18115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf9df91decf1b25ae0cd08fd9e72b6016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70779aa4c60c537f493c505107f0119417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790bdd440bac8845d107967fab56b02a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20570d109b7a0f05703ae9caf25188419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdeb1e025aaaabbf8fda0f8e55ad77a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f037f88b957b9c2ba9bf93b11f01df6621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01464d90d02b466857429e869a8f53b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70cab0459ed6c73dd3686238a4020b723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2627680198536ec4f84b81e4063f192c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b1dcca9ead12a2b629c2c606f56ad925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9d8ee242b31039b44717a7f8485c0726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a5314e36dd4531cd8f72b2c32af87527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6894d049c10f1afef0e85a1189abf2528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9608eef3d1a5ca3126979380fcc996f729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92affa7cbd8662b52b010041ff5d4f6830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9a9de05b1175c0a414f3b9dc25882a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69728cac865ab13b60e6b2d5386d811032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387450760c2dbfe1bf939945a6da339f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdfea488ba5ac041b2ed66161e4bf2834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66d40015e6e3c9abbc7c970509ea83e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c213709d50d342ba2b4ae68851b89536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf337bb2ae1a4d076d91f9db6ef7248b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b46f11bc3e8e93ceff9d884e5df6f9938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd27294b4eeebcfc2bf686c40ca0e4439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d36ce0860418dd99728b5d836f87a540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328b19e20fc233996d8b4b5a622ecdef41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e996228acca7ff96f1814d4dba5d8f942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a225750072baa691084a97169ed9ad143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b6d307906c7008d7a67ae90f45a2fd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9766c79b9172d2f723e40cf380fed71445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef3383da292a786858db932fc86df5846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb22191699891438acd72c1acc760bad47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9056202e48ad5e05b760b1c9b988728548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aceadd14f6eb9fc178186b93dcd6e849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9bca132b88444926b422e5d3803fbc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90c95371dbdd33d93c64d3f7e9c94bd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6305ff0a71dfb8f47674764885fd903c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee75b2f1c448c13e2219a2ee877bdbf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc0f9d979bf637dbe3cfe67d7988f0054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64937c847d60bfb9a3c891d88812641c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75d413749605c7aed4d93018486471a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61858563051f8a86da1a10dc099730ec57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff9bc0bdf6d5cd9c229ecdf502de84958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d870363a8da3d87945ba9396f5b647559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a85f9d766468d653a6d06034b8dc6660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6fdf05b82f656a9d50a4bfee60adb661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50913b1b36dade6a813312bf5ca864c062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8cfc33ad2c62d2919fd383e1bbc9b863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae88384f066d4ace52b5275ae0429b064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dc13396bc60d33355bc71ea4eed8ec65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9f76459b99f3140a1d541b4c54ba1966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826ed63ef8fe5d8fa5a2385a7b21750b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2c78e16d961359f3fa37ef510ae78a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c61fd4f84ef7c2b6b6d1f0bbacbc369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bce00ef61706727e53247ca4dea10fd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efe7bf0dc68c5222b935cea8c97184b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d43f856c42aaf13631cfbca7560382272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218fb218618c72c3a99901f7585fc07473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d47bec70e28adc43e3356f067656b8174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a73d4e7ab6e880e83aecd70e17e6dc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58191d42cf6226a78bc10c4b775ac3c376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5d1fa0a9bfe8392cd700808d5b042f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a312f191cc2b7c6cc3faf3f8a180bf778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d297f5b479dc191cf19cd2f4fd508379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998b44102771442e7266896a81f5b07680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fb7b4d7f37dd3b4bf6c2bbd33503c081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b4b8fc1eba2629129c7311bd39c66d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b83aff0a0e2709367154ce075db88483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294feec4bcf8773dc45eeb4b21ea5f3784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32396810bb7f97225be9333ec757cdc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea5d6d52d76e3f8c4c8f68529d9671486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a569ed95ff947538e58707b313e2aa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefabf057acb9e45547d958681d533b588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3490eeab54e2036ef4b5c9927abd75089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36e4e5f8364471283787c379c2685bc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af771cee12b5e36f9ac8556dea3d833891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f545e53bc84480df323bdc8480a8b71392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96203c1c3bb791e339a3de8a94e14ff793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b24e72eb4b6331e42481dbabc76a3f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e8d9689c4d414c9b87f86d57a4a5ed95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62867c5288000b2c603a574af2d5b3a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341c743909ad44e19ca5da60bccfbdb197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9722773434bd6938bc8d87a3f3689fd698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0771a94d8b6cb23eb9042e7646b686299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6019112680769a9ae424d7f6b0ed69100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd94fb837bfc1ab7de2dfaf2a8054c4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27acc526afd17f04e938cfefb9cf8a37102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e93a492710804d5944e43c5b133109103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747c66cba01e7eff5e64a72eaebc52d3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9487213094616f11768437147abadc1f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbe02d6acb09b7fd0eec54883da4933106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697ccabeec8101e303f51285df004736107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebdb3ceb31ed531a52be15fcb78fca8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dbe2295a647a4d7841a302eff04362109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ebcedd3ae533be0e9bdaaf7884a5f6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39aa1ac1077e3dd74dba87b9bf39cff111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977298280bc409ce5ff802d656745ddb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b29fbe5b3679ef2907e4643363fd45113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ef163bcb6da25c48f6f3cac09af51b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ce3443143df6aab7eb07fee14f69d0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749378993a69ef09c03c74f17500c31c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ca528adce1e0c1a511281588f4706f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9ef11e70b75c2eaf666fb7f09d5e8d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2065c17553dbf59f12dd487db07d6d7b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3976962588e85c53d4b9766c929d1fda120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc28f61cea980d97134282e2c0e85f39121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18020f7a212535405e96a418d9d90941122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633f5783114d709c2920fecdd8f563c1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e612bddd68b1066db2da7e6d6e6324124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6174b31680ba6d3dfe40c51aad78d25f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52daf64d47bfacd25ea6ea510350c6e1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4dd68dabbda504aa5893190a2ac2af127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e54fe345fc92ded6118ede78ac492bd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe6e9abf3756874c3a9cd16c0dc8e30129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaf647e90f82141e309451864be0cfa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90b9864bd4fd414b31e7a7c830506c3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670cd03c5dc33cda8418632c853b29f1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af97e2fe64b01820cf6ee86c6ac08fbd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6407ca95c2ab15641ca1144d1d908db1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913125b6b81aa78bd9bab268e1b00fe3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c23bddacac709d625951eb32c76210136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107581375baeec052b55aa5e914e47bf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4860ab2e38a20678b1b8b617c2a24e1f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd4212bd717454951765efcdeb0a5d3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb3be067694bd1ba21048e46631abfc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddff525b4acd2ee535e4f48f347fd30141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e590cbab76ceafd45d0fc29eba5899e0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6814d4cc821958064abc6b8f49605c03143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fa9c47382caf8021691c87c0d9641b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479fa4ddd5d5369af44453714df94749145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d908c16bb55a7b5740ec72034a7efdba146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbc8bea844e93ec7f34e08878e99a74147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edde09299340877d253f7035fb32269148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbf102e1db4b364563da1f01d8eedd5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e9a6e60f2d3eb652462090c156ba1d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362733e30cb2759f261f386f93f52b7d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcd9ea7903f7d8cbcb6d65b4d9df374152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8718ccfcbf5904c24306dbc358a58ca153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d801f835fcf22651a29a98b80b2e48f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad8d5300ac0b1a71738415d84b9bdcb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8945764eee38b6bd49c4bc8eb6c8d8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f260f54ae6006e1205af8517180fc1b1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7668f8112ff59aa394deec97f46adcc3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69d7effe316a11b0c38365b2a82db16159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437bf776789cb1dcc2ed008870a70205160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0e3a294f558a09c4be54b86018254e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2763b74389aef6acdb0fb5b5afb2fd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9d06937c2c9dca4d74368058b1fe56163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a02835d25771a031eff1c36a8573501164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5cad1e678c541bf409502df6a79e06165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488cb60996e5c52a38c05d1b8d38343b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99abf29d276a95ca346189d032a6c1c9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03790af943afbbf9ce2f9d4b3c03f1d1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798faf10941fc8e48527e5276eb9a497169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eb68ff1e699cb6c1dfc27aa0c6cb57170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e7e51f6e7edbe270dabd7f3823053e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6480f49c700c54da8de6e19e9ab8eb66172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb51dc1302f6cf2f51b91544166c45a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5248798b9d1d65447a5f4c792233d7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16f97313bb1807f75ac9e8f1cb1df30175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deede03e468a80e392a3a4a270854145176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6892a7293a59e2a435fa01f5fb4622fc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115489c25bc6c2cbd55a36f004d87af5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b812822f744cc3463f0ca34d2348fb71179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a945135aaf38a91c4c4cdd1daa474d7180.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>