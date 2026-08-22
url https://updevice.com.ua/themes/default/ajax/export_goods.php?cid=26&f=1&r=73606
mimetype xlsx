--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -811,51 +811,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bb76945dbff792991089f6761e89cf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fea5227d5da8955c4527d29fc829902.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1154d9fe1c289084e1073818331feec3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e03b9205d9cf9d815d1d5e97bd3d0294.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bafcc0390a0d131d4a9f08aca6b2c8a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10af3773261d2c675f8172cc950268e66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a0d287d97e8851ce8d4682eb4ecc6c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cde1e726d159813e139fb8c24ff9378.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945bf83e36bed33f3145eea71a4f67bb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448c5da312075771bb71727cf06ac19e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf503aa9f94187eb17d2dc08b6ebaa211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc47ff3b6eb5e85656402cb831db824012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c63ef357179c27ab759df2c09b8c2413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51affa74160bf30a0452262f01edac414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9a43b7253cb9c32e80acdd53d3293c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7d9df63c8e0c3bd4b065d82644ba7216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7346d9a74a6b0b6da252e6d4bfaf1517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6c06f25ac81fa5470ac0b712e8ad0618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aafd83546bf14a0f71a295654538d6019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ff29a0630bd1f733b12aaec507c08320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de7e47e734d7cbb902ad192620a6b9521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcca7fc3dea3a8b0e5d7e0eabea1ac8622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f02316070ef832b29b020e1679ac1a123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916a9ec661e0731346c0b8cf1062238324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a64b4ae45eceda98e15530fe0072d625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fcbbed55e8cd0c9085c67b89b42f5426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab118e6d8e33ac273a05b10de5d4bac427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2e4a02ae49933ed4d7ed6c565d9d0428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f244c8959fdfd85041c847d884b4d1b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff65b5200d0de296abb8c0136ada6d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de71e5e1118c31234e0475c0219ef2331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3f7e48fcd03fbd0a868f803e92920b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d30de6d45082fdece92d0b12959a0a433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4b010618b5216008fe1c49b648cc8a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ee7c5fadf018f9fc3437e156f0d80735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43738025649c454c9779689d3d131f3136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f37b5d9c8d39d2d763a6ab3123f7cc337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ec69cad44c623c2c9f69f2f8e510d538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c04acc7ba3b3a49a7cc5dafe3a8346439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b082fa7eb45cd0a2e27c4e30c15954b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0087ae3a003c39c6bab6e5a9e8a8dddd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcbab7c7140d65d2450f8092d2141dd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d155287d42a2c4693c507e83cf2e7f4443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad2569f1201a5b8ddb39c99ad3996aa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2713351645c18ea87fe3b8f6f4b55e9045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204573ffb406bbe8b3c039161a3afda846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea3686ef57e0bc6cbe6525913a48ae747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862501a41204d6a24adfe8d53b3780d548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fc8628ff1330363aad2617f094854d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316b0e55e0b6a11f5dfe0dafed9d8a3b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be850a702d630f04c65e2b94f5bfa04051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b5d5ac992d96a32c6d647a1fbeafa252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eebf67104aec5fea83ee9275e2051153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f943aff2b23ec6095e595b64ef206154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c8953b5daf8776f2af8ce83ea7c5b955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2828e8972947ff15b87ddaa7041562c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d636608f1d9b8270db7f9d945610df4757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bf24694131402dada03199490f511458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091346f72c1b900d9acee41114abaace59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41690d157e8c776ded38fdf26b3029a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c85ca6ca1e357ba55f556f4951807161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c3b3dba9e44a72151c2b809a36156d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e50fe02783e75c4ade6206993ebc2363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0abf0d355a92e7a853640b8756604b564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f688939427f3cdac30f9d233dc05459b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08be0fe33f6089f9a68222f9e949eb8a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d31f24508a27ef97e179418fd38aec67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64d82947d504d303354622585c7a10268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deba02c6784b2817253f830e73ce3b269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af2e38eda59b3a0894a894f5e06fd5b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce7a49bc01d7077335c51ae8e2d80e271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f74c0c61d17c582135a45908ba5ba172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729bf80294f3b23b0e351cbdcdad33f373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da357f24c3426d7fd37f9b94b9755c474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a006110bd20eaaadd05fc6259211ef3c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de241003b64c744e1b04077a05c7836d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b96d96e4f0fe79a7b9f90b402986a677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1263e895d720544c6bc73e45d033e278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba527529d61d77e8f659b3b81ae429079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cadbafc86646caf110e9dfaa08baab980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1215b01892b032bb4718c068b0f1837a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a7a88a3c3545b297590bfb4d71c1dd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011ecc66f043f3db70c512562e33480c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9361100f1586795c5a1873975345acd584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10840ffb10f444566b10c92fcbab452785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d81a4b2f8e31d851ee0849aeb716a0686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee01f4234327beb058230247bcfe50e287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25712aeef3a77ae9f1d34af7141049688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679f06f899733def6191191e2407d5b589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d42bd0c05de8111c5d907dc7e91dc9490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b341e2f95699e005f63b600b47c246891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859616cc37ea709a527e2a342f12b79c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ee015e9e77105004765ffe464a86d993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a0e4d36c483f00663bd5dfee5f86cd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54df86b93471c091955bbbaf715277b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1a2f788a8f29a81ac368acc18e2dd996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c68eb8bb45de6fb09d80d38fa6467c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0f4a2f673785b745b469df1bc1be9f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a3937b9c1ebaf69c8f1879c551bce999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3d66ae85d3f56db9f9baf0684bbb7f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4483191a212a0eb154a10da9ed502ef0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d035ac33dbec6e3ccef8acc2be92d6e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b87963f701c299674091db05cb36c6a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93661b5beff48a4f71703834308f9a28104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da49854028ab92cf785f6cc313904531105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb0edbf97977e2a40dec9aab1dcf35106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5b44ce857e4ecb053c776033b3967f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f025784faea1d4b285438757179b8c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a149905079c02ddc3a9aefaff49548109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcebfc8ade543de385ebf6934a0c2a3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149b750a3283c94e7fdbbdaa10e70dd5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f38d362faf0637784c3a8b846dae5f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c82b3bfd251e235a137271a89309ed9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219d22cc97b0420c2bae83caadddd739114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0cac0875a9760f06f89a94a9d74b8d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb5efb7ec2ff2775b4bff7411bc859e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c55950e0f719c29db91557b447eb0bf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307ea85cc086d3a0688fbe0ad20acbfc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032e6815dca4ec42584128aa0fe59262119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e01911e026c30782f4a974bec25ba21120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e8b5848883dd1c6434fe9c31cd2321121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d57b70e19824a34643a99139b818241122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feceac1bfa6fd16b9b702be77f52101123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9270f7045385c30602cb0245efa73015124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190773838913e87053baad413c561e44125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f081ffebf4884396076fbc11730c74c0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a946ecd94c3cf8d6c39523c09e4356c9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b711d672979bbcb2e334b9be7ef155c8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137f84caead56073838103320cfe1a29129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67354da846a588c0adfd3f8d63635de130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bd22f236ab271544e9b419d150aebe131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379dd3a42c46b08cce6a421704342724132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b544736bdb84465954035eed6d755ee5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae45919172894f53a64d13d3ec5496a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef52896f959cf90aff9169c7ca4711ae135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d755a2fefedc3c89fd1fc3e9ce3b1c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cf78e85a2a7855fa02d9728c413a21137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4512f8a0bf924ffb6d72c997bdae2a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030f1db26eb70a90e31fc66bb6d5f55c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c32410d42a01bb2b03f3dcad12d8407140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76819752585c1bf16e0f4857545f3808141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e36f7254b0feae65542b3f562c59aa0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046624fc2d3297909386bf58e18c0659143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0245688fab9251605d9199c27d236587144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a74ba1e959e22950ce0b3792a1fc8d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0186ef673b2ee5f492095a7ad4f35c1d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e6d278db6f790609425e676a8070fb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f6ad94b822f00590c6033165e310f8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6dd4785176cac0b9aab00a9a128499149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aa6a8ac1a6eddf0cdef9343e69e128150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15dff995d04bc8c7db1eed06920e64c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101b3193bfd376d8278c886acbdda2df152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e6a31607ea8c1cb75d81520bb35f02153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3a402861083ee0ec30ffa1e854bb4a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87d5191afd289cd2349f5ae7aba4dee155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a76758f6fe137b69e5981566bac49a7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d864d79b5266f1be46f8da8948cba062157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642b41870ee0f86b716f017f8aa276f5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ce8d9885e441b8160bfdddad17970e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d968751a68a7957b3463ecba5daac9c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c9bc52218687c0eac9a1379af740ca161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f141f205c53c629be8ee0e064857379162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513a2d4b5fee89d83b9262c24dfcee26163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1798733102ee1a50371166c241d24c5f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc61227b8436616fdd7d86026577c6a3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6299e8eb77f880791ed23f4c9a7d3b17166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f1f5448bc9c2aefe0ad0d7d47ee540167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795e3a65f80f389039e2105ef08fc6e5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be12e7f4b7f6a486f7f7cb2b66d7c6a1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b4a40512facd409b8b31f34aee2cb1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a693abc7d18c365edb6d59f80f1eebf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4de1410cbae7b1c179de9bea9a464c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4d2e87eaaf4306ab8a77fc54538ba2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a73021ff98fa89425a641eef38449d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b27ee10972b935b17f22ad4657846f9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6756408ad59edbddd4359329b808969176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d05a68cd5cf29a4191d0a2d9683e35177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4367400e960ebc5051e9ae0131e8f33178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a44b450dc8b1c2ef68e78af966b8da4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086e036bc5bed156cc165abe54e26150180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765314a22c31a7dc7ad6d4d961df02861.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63343f6fc7bf1cb689e240366a7c20462.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e272d4b62e026149754dd256a8ba951e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84590b160878759db6a11d83ec1354d44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77550b77acc1a02c1eb96c0471adadc25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e364f06d437032ddb110ac11466d79fb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfc8a9a854d2b405dc8ff7ad46bb3f07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e13d9b3286880d0a502c92be5304db8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05963f8e9317e7f9fdefcb66179626cc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a5b0ecd46b506b1f64303e7439aa7010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e357170eba1220282f54de270689e31711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df89cd3aa0e3e183cbc13a98950c87c112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7343f5e5c0fbdcedff2daad181887d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8aa48a311a74690f2605a5e350808b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39f0aaf0a89983b932a29a8d23f153215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e4fd909363cbb64a70ef001574211d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217f02207b92444f0950f463fbf8dcac17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304ff5f963c3e4c7e69c87c0cabe8fa018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb68a1e2dea630362936464bfd748a919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bf9dec73126d8c68d2b3224d07b9bc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df42016b8cd42f7ec5cb9a714a0140fd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790758ec5deef5a571f37f6c74041a9d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3d372304270efaad835fb4a89f46c223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d61f791c89a30b529d9c054aeb557dd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217f1da775ee55db56352a89d755511f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1a23392e1501750090ddb4d077799126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f3156539f467650187c22a0dba80d827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a38901fb04f56b879588dfe3c092c1e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d566f0ce15b9168845e40275d4e8e7b629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948d297df164874c9607c3359a71736f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a51afbc50e76769f7908ae44de58d431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5d61f5b3d5cb6d3e5294f2bc9ec58632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76b9b523b03c9252d681fdcfe8053a233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a1595619c8f57e4293dc5dcc59b1bf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209ac3a127d2a30f6b60a1443497ce4935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe8add39df9180442687d440b05aa6d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248f2e2125bcea05beeefc0ae2aa4d8037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b9544de4f0f038db41284dd992012738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5632a700eb8d4f3b51d21d02f044227539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d36a1519de9fc5d87dba3fa7a628c7140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03685138196f81c60230608bb93808441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d0d5b40be863f1564adc004cec2ae042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9fd3aa95ccf5e157dc50070a1a61e743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0ff8c690f32868ef78838f8a44bd8144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a6084bb4bdd445ce4076ae84659ec345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1f6d85fbc539f7070fec14e467160246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb4eaa2fac34662e57fe04c523203c347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b910f9761730b792cfcfbc0700679d048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ef56e9bc5742ff726f1f6840c1de9949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0ac71642aa9c7b03c1c5a98660d84d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4aa97e04cd55d6892a5b512ff3d98b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fe4346241e8a203d0272ee1271be8d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1b1296310f1b748c6d65ec359e5ae853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f517271130f1e247f084f78bdc72c86954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9886aabc0442c674fc981970fbe84b7755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fd281168aeaf2f32455c837c929b1356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256bedc33fccd2575d7a27572bfb58d057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5741baa83a049024ec39b8f2ae3718dd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cce096920204b9aab7f9f3d72c111759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c1f29a1303d114760f0474b1fe469060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e368a65bea819bead56ef0d4ca8a0bb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0794d527ca40a0c2f9ae5daad1b4acc062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d514a3c12dd589405dfe1102e690b7463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf4fc395d55123607c322e9ecd19af064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75e288a38557396ecf85270b36a9f0665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed46a1b86d3d98e6ff60446e03b4f4f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cfe504d7c3db14fd6512c0094e49e967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7524324d4564f078c8b884f22a943b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575f6f7c85efdf1bcaea912febf7573369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25c220a513fdb66e2487454c552cd6d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8187300f17a51fe57ca6135e2ff35e171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6634d7c3b28c45e28a473a100435f3772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff468d0d2c9544b2cd49fda6cfedc0cb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963b97282aa96fdf1a091d388740dafd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c6ff63ef12a8f93cf24bd9af9b8e8e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eaacf8c35ecdd93e38f2144a97c77976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06781a59773036a97163cb1c000f937177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39bd051902afb484cacae01b86ea85978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9126efa5c3e49ce1fc1bfe14478302cb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3210b2346ca069346dcd5ce6be94c1b780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56985fd7cffd764726bdbea84d8c2b9481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13f2814890239f98c7f01ecc2c57ccf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b42417832a8b9454901dece3e4a49d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91f7dda7b501c822e7ed00d1b28d3b484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2f9f059480927d296164ce4b6b6ecc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f918c4988659c2d7a131251b0f07773e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10223d86eab75045e58eb770609ec4c687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5163cf61ef6a66d68cd43007019ede88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aa231719ae135ee1af77130de4ae9389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0ac703a6154f083da4e40426ab73e490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c1beee1cf7fbf304233b915021831491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e01fe7e394be5aac09fa9a832b831cd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca84794a4995955a1d237452e7248d693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b189e62cbd2ae0a5c175b491eaa921f094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc73f3ad29208a79ed67867973264d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47a38c75d74779bf59aaaee7887804396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a45e0f74bca724eb9e9626992d210097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28d03a898c7892c0522872c2590582f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57667235efc1d9419bc2c63eb467328799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b177380b1d818ef0ef42bd7e7cd1d8cd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f81c4a3b7a78d605b648843ec7ec6a5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1407e7c85e1085a2965301336151bfc4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7115b39e588ac673924e3df022323b2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9e8ab96070e0bc2b3cf7e4373777f6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd33b3d7d0c673714ae1f2f41728044105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaf4a6443f351f9732145f15f8b5f0b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b73298559ccb2d0ed8b29b854dc6d5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c832c491990b5c051bcbddcc0a16ca21108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8018b2c4ebc86c32b7c7418722eb05fc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f980adca357e4c537e226413fe29d0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14dc32730d8b5fa6372e196c53b1126111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d8a45b60c404f1abcc66c67fd85c0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679f337ae49ee43fafa1693182dc7211113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392f092782ffd9f171a4d496f60c1a9c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424fc36fc80c0cfdb611d8c7d41541dc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e9fa45ff6439ffb68646cd5032aa36116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4439b8d0713d7bff586d0f8a616d2c7c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c2695a0731e3042695eedad54faa79118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b19da70cfbffdba816f9808ebb91af119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbafdb4125d00b23f31632efdd6ea251120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b53aace571854b99c51abac336e9bcf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e5d809cc9526b9dee33268ca1a6f75122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c003d2e752bb6f5dca15c76a7e9f102c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c311e9826f6bd25c7d49ee1092d4de124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38a6cae825609465fea1a6d267a3547125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ba42f1a0110a12fba7bc883db08e48126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fde43d951017ddd0a909d156783d0d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929bea1e722a1f76b201f4cf8d4ac570128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b12fc0c155d5bd5fec44bb98198d6f9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5069fefcddb1d8bfd6699f9341e1b1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7cde7b6eb4d3c7bc2aa63687c8c3c8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10014c552ee040ddf7e035db61b5aae7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac341318561757d0ea0021044ea3ada133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe6fced7303e7dcdac16e765545bb3d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494eb11cc4a8909cdc901d7032ebe78b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c2c4a250c5763c6a82aa6cde135b91136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c9debb1216efd1952be67a35eae592137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6bc76332561bd2c4c32eba8a9f2ad4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b97f750b8b013c3b8b0d144876da586139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3273aed1af49f39f7b463a25626ab1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de265366306ad8b30135699a39ba7345141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13fd3ce57b21a349a0c544c41dfc7d3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f739a3ce17f3905361dc6ead75d91c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b435a6d5c1b03b566e234dd631fb4ed144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fdd3793f3e38d398c23815295b342a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25315a75b4f90cab56a7b6920dc289fb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7762514dfc3bcec8fe5c8f6fbb0ecc79147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c088eeeaa698b29c8e5b5b770bc4860148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165e1fb002d875a6c76e7644ccb5628a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7f621e1127900c90e33f8176572599150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc389fb6e30e313469adf51ccc1b84fd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eface49ac1f8da392a814ef913c329152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e10091c8387c7dfa1c4980d15c4db9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8191c6c1d911d269aac4ea97ca58b03154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344c23cdb960e353ea71d7a3ecd3118c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892b9ad5c7c3f99da6e206ca22d9b306156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a726203283cb047e0101d1f0c65061157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc5af557fc86eb269ece9b43b0d029a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590ab8e054390bc1a1470f8d93458de3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751735e46b1745f8e68e7bcc43f34afe160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31df4b627bea778e9309e254499159d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad121a1854f706b4041129f63e4a7b9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc16cb28e7dd2f61621e01085904269163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68a6f884be6974f93cee0c3fbeb63fd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcba2a597c094d30afaad9ca9d62270165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8be6fc20246469eaf987410ba8e1f3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43547aeb27607e3d39fe9cd60f6db9cc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f7ec1835cd1ec925c4cc42cecf135d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48774e6be0b337a79b43f2b0b794b34169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c403d39aaa4ae9e38723be7639124d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b15b72668babe5bc0dd91a12f35ee5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e151bf5445c14f2c7a0c1ab473ca54172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a94896c6a81c9ff477f9a5c26706b39173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb23231ab5435c56f9f760fc739398c8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2480780523bd820491fa3b36ea9a37b8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddc4422da629a5cc0bbb48048693b91176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d10fb5f1c47befa96e04fe6cb3ba3b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b16dd75b3657fba7f64d27319a7fb1f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25be4a5ab39ae5ff9747936336e4d3a2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94099c5bcf6a5c7c22c09c0f29c458d3180.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>