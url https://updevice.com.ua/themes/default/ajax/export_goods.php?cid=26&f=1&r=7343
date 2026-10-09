--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ef0bb09563e6dceac261a306173d711.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec497a26d098a52a2f0566bc600fc282.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173b71757f9d497b09f2789e4673869e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e10d38a658a72817aa7fd02045533e74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549a1acdb2062b7939aa95a8e89f3ade5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7816352e4b3f531b3539996b55f8deef6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3fe9a3003c8c1de22fff579cbc8b877.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa272e48290c220373f0d3b75342ab38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd42bd6f6f433f221c1cad6dd55ee4c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd78dfc25d3a0aaada2deceac50c5e0410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a311fa26857138b66406325bd347f5011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0614ecd954e7dbb34d779c8d0470c3b212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea53d46afbc719bdc5c440f2f7558cb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335c2c235b388e2429ff8a4e5ee1e00d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe20d8e41256942a585ffd6c51283af15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64885aa32cf2f9005dcf8d167664d49f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316dd7697450868c5a7601e97fc5154a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c053ca0ff2554c3a27241e9eee7755b218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f124d1b0c36fed47a1a79b09cb786f6819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5669eac82183f9c1343224c19fef30a820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f924152c0cc93866769afc1e3fef4f421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce1c078f0208b338fc7887ce41b311422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf014e04773b108d57964268570a64e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba06b8ceca4eb16d734916fd58aa4324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d853ee044b3e0cb369ce2c7b7cb5d7b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159910d54320c24f709d88eefdf6948126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9c111839980f9aae16c314c03ba1e327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1a782cbc6c89389145ae1d2afd074128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11629c704023e215e0a804001f7ce36329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d16cc74afa48a730443b98a8dde94230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea0667ddce43e5a685d74ab82fc46e331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2acdc24762a3370b7b62ab2efbfb04132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2fc7cdde32f9903fe3d5b2adde359533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d03386f257d105d8cd7445e0a0e82034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015cf924d81f7c1002edf8f16f2008f235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc83a78dbbb60d777f289522e293c5f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd9dc5a6011aa92fb8328776662c14937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ecb40e7a0743932168a88fa94024eb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4ac1c4ffd6054ae77fcd7df295889a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56db4f4cd255bb924dbe1601fb99063840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559a00c954feb304f75b6c9c79252d8c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0755525cc76498245fd0a5180eb7a52f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce81e416eb48d9ce5dcb6cd34c9626f843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa313942d112fbda045f9780eb4a79e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc9081c378bb36121775e7efe87a9a145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac80cf1a1a7ab1ee19c61f8ee58db2eb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cebf667a6fc2543ed62b7295952bef47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae775751deb9524614db3dcb22c27d3a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb400da8fac7766cedaaeba720aaafd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f296b93d138f53fe4ca13fc2408129c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716970a11ca4d4698b476f1ef6782ee651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1071ad0d76bba0c9654a2d220912ef452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d928f7c25100490d9cbd33722909a553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46af5d9fbc939c542ce19bc1abec9cd554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221629c95f861ab14870341a37ff29e255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da6ddeb080a4f59f3429f9fa34ad1d456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ce784958a604da2444d08b3d6c1cb157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25639d8d40a1dbf5f09bb2b1ee205e6458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34120a7da9bffbe4fb654a0a8138ee1159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca170a33810576dbfa1143c03a5da7f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8897f0a64b5f8a174635c55881ce25761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087db9cd6172cb86fad8715bcbd3e19c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10b667eb88edce1f369df6ca28bbcad63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba78e8110bb50e6474324d5e2d6a79564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c34da14037456dfb9de9a478727e99165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3e9b7c1be91fb9aecb7e249ca58fbd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fcfb11273711c7bc7d558bdb5d789b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fce3b71836fe0d6435dbe0efe825cf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48cafa81cce462e3364538f8160ffa269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9186652fc3d3102aef0eaa2459cc621670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a3231635c27f8e2fbb80d02b1645ec71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120c6c3f140e0ba4a88779a2c8282b5572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65aa2e537b615e07a34ae33e83845e273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeec10cf80e35bd44b6bf794de26bbe74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f17d49fe07c2aee98963d95c11e496475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449c3046135d156c4b9a78f7b9bc96f076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f76ece2c6ab25221237b71abd0a826d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7423b18a1007ecbb68ff30e10ba714e178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38687baa45e6e095c7176a65c729a30c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8098b0f815c9f4ee069b3f5217bb2e7580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880202248669da680f0b7dc785937c5b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ef4eeb8ee2d114ec57ddab639e18aa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f7adda7e22c549065ab1f5224006ef83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e343168a9ea484288be350684a61c384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b672f3794220f60099a1d8b7f2e2ee5885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b98eec275ada21417d550d2b9ed97386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1932afccedb09433c17c650263f6e05887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fadfe14c80213857edb18c39f220d588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944763308e274f8015ca9e37c326675889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdea5135a7bb69cd28413a87a2e5ea3490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50798034cdd97484472df0de722420191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e56b0129c45d3d9e9c6fd534cea941b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6d360dd08a2b507bd8a51bca42934193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717b6b1b243167e5e8f2444ac8795dfa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134cd36841feb38dbde374918b20c5b395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e30a8ac6c2fe9b4917c822c5000800b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8c48de0a52363a9d461640e08f3f9597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81891df1a806b873782b1ab502585e798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9072696178cf6b7e794a38c137f48d9399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f80a8f07a5bd866ec9c060c21e7c4b0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd415af5b8c0e36bca8b85060985e233101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ede20131b941cbb8b54e50ea254fe9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7d0bc8935f6665238001062c6068a0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc08fe5a7e81e12400cec09245b9763104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3170ef2060b430b2a1face7db8cbb012105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6426b284852855cf0ab1b3e3bf6666a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca2b4ff81b79035ab319805e228b643107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f31599a41af88df3573bc22b57b6dd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feeb89eba20a1d2588c2c75c02e4440109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acf0ca8a4df4991b6adce6479bb6c9f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66991b78d9d5a9a785a4dc02c47aa6c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f565f00d0fea139ab27811ae154ebe112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d7419cd3aa9f46e82646838a7b7a3d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7d28972e2c45dc4c92040201fb7cb3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedae63a4d608b971480341500ba01a8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e07e7f2aebcd6fd25e5bc6fc06c638b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076db75d4cb61e038491c6086a9c1ee3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c61c2f8b3e85360807098fea8a47961118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4183e461ce5e8a940e093a354b5c0026119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8791e09e6b65493485e2805394d9de7f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b6d38b824cb2f51b8da3dae33003fc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b79bd47ebc2be0a14f9c9602ea095e3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3dd1b790edc0533b308920cd9508f5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c86a91fcb3be2244da33f7baaa51a9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d3255e3e284eee113f226bd31f69e6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882e863f9ea1d3d6d0598c11988bc448126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d975af12d109f94bf7d1eea9b7e19e2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39510e431b2f0eaf904fc03886f062d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9d3b5379938832f6158815d8d0b779129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c176e06cc542586a45d2a6b61da22df7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1287f4fb94492ae3111a07e05b04315131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591db48a6dc2fa652ba16402a81cafe1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b6f7cfa5e924ac8106449fba46b7ee133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eedbb693e3df3d097a21cec649c30c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d477d1840ca5e9b4c257bb33ac8605135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf8e51e1099511af964bfb53ccdec2d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03369120e06be269b296388ff0e59d10137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633b8ed5b5807fa40fc92bb24cb982fe138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2215639f41abd22a007f010b38b7ee139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bd9ff7898db8552d9cab8972335273140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986fb02c36a4c11fe891b3496bb714fa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5b8dddb762d636f35bcaaefdd829a3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336df10f861f70bb612a52e0c689989b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb44df9fd67e886772948e992248ccd3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6defe88a98032f407eda33ad8aad52145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7c9650c1dca3a49f024a409e6d9b0f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1146a8531f90487afd8778698cb5ad4e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa57e12378b09f979ddb5639215b051148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c533704411d6b47ac128e261ab1a8d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcff13a52299f9cf50d7d9cebe068af150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbbe450200a71d97e1b619df79bd446151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c798725bfd9b80f5ea39e11e7b7b88152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a0e433455f64eab8d594df185df20e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b02caca0db7989e5e035fa32a1ff66c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81395e413f9b96e6a2e09ab8b3b8909d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c5e9d001b23b7f458ab2ecb70dc6cc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ab31b6add16965c796f4ec98460842157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6639498f337cd112c4d6ddd3276550158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b82d2b9a4534d5dfab25603dde80da159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b44acde624c48926d493bd922060f5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225f0b18cbd20804fb86741f06bc755c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70c7327a7cdf3de4c305e03cca8532c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e575254d35b7ac601def079cb182bdb2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2caea5e2597a02cafb28390a2d4784164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db8f33af1c01e1981445009f6920caf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2896d73d64f8a6f087dbbcfdc3291175166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a642a45744df6e46b4f324ed849eb5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e004ea6e0e73674d50fde31aecf18021168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e14afe51aaa7d2ce1a13ee4aba6c63169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bbc39a1600519898595a07ed074594170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c36ec4ef3756394362540a59a6fe54171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6172b734e97784032c7c50320ad7d1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7a687bcb58344b500d3ed3757ef630173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e90f713a522ad354d65e193c1ec6c1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7890e250f442569466dc2990d69a0550175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90582856da1777518e3d1a89220671c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd07e6540983e22a7af793ba1c43d95f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99ffadee6b07aa2c37527f0527a21a8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0919f5791135185235debf5c7f7b52179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682404fd92e5a28d552cad94a51c54ae180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceb141eb0811dd5fbc79760c075a8d81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc54f5784c3bbbf72f430ca0463713d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7674314ede1ab5f18f58447cfe40058d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8172b30e80b4ef5b437d0a109f299664.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ded28795208b42ed27a19230e2f04d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd4801683f8f9b403c88e5ae96095196.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdcc4370c8f95cc8007ed504c0bcf667.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9590d0c8959104ebb32705472219eef98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eccaae225941cb974a6783c9c5703d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9a6a8c55c2d608b12e9295e1d4c89610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ed25daf36d4b16b8d9d929ee232c0911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b94d5ffc3650f00c8e12fae1990b312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6add7f8c3df92900729fff825a8a2ad13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8383e3d0ddf5cd8cf64fe8ba9d6d0e4814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062977220144700a798e128450ef777715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b91e6d3290f4ab64fa26ec122e982416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3187113b9b16fd19f5744d9c305788a017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c89f604a2c281129a74883f4f66fd318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124ec8b6efcbfacc9764604072beb83c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29d49c580398053ce8566c6fed9bc7f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9673d00ff6a5ecd0373c51770cd0641121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba39d9ab61d06cf4144cd65e4b867b1122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce7b9a10f7b782d206db086204aef7123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e29640135f987796a93dd6c7b5f57324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ee648d4af737a72731b958d425e2bb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e108503046580e2bc4e942e92edc2a1726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb0a497ace03241a371f5b611f4b31527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee8d42774b9e369a1612fc42887cd6528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eb3f6022e61eaaa00fe594cb67be8729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739de52755865b31b59df5084309f08930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b29154c57e479a71e90573bc00604931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a62b8b3d4229a2c88e6d0473dd1534f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b71de4046324332ddeea1217a1530033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844f8a0e5e4350adfbd36b80fd14f73e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8659547bca5a44ce208b52e813d7fa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04056038368601de6c6ad11def0e0dd736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034bdbe6a6870482f4833914e636e98c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94697e61642b64ad07e43a82155c591038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b073d6ea3d99d1168c41f84f8dd49d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76322c8970fe7f544492c0d66b34a63240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57472b3fabc30967818d78fb6b0718d341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830fed012dc1a7380fe8471149d8a6f342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784086d377b80a2a13cda445f474130e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dea1f54271504a4aaaa5a61cc84cf744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632645d5d2f8ff63d9c0429a05df124745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28a171a2316cfa51276cc8782f8306e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ee427f2a2102d266dfe91c0aad859147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6079629668f4a0612cf4c3e8dfc083b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9511b5c51d26fa51f89f6550f348d77349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5518ff57a71ac57342df5643a09a427c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596c27389a27f57faf3ce2f9d9f4fba251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98076258dce74d04993f3fe0449ead252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fcd93e6d95c970fc48e14770f59e3353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5114f142fe239fd76dd329250e9f00d654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd4ff44ec2a313c0df63e3a7a7645e055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb57baa4eed18ed0c529d2ab3f5ad49156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935fca886200a5380c858d11e0bfa5b757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e0d1e286f8597e736ec60c3189ec7658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4e9f4dc32ca67a103a423fdb57941659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a573b1e7e11a3bf650a63d8c6d5db2660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb8c6e892aac674dceb9bcaa7d49efe61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59792611d496835f649e887e71b7e9df62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcd47b0d8f29697e0903d056f9d82ab63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e94a8eb67c3141d910dba42995715464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689b4746e078e2e3a3db00ff10f259ca65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c16ec567b708356aa695fd46d52b2a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dc49bccd641369eceeed4e89d099d067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff46c5347e0b8ab8bf3655cb97548a068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506df042f325955c711fdacb8e4d19b969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7341f9e5fdb6af09f4ff28f433d269db70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5a4460f1a642cd90de08e68997e1ee71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f24a7799e93d640dada87187fbb66e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccf7e0d321a546c3aeb98f7749cd6af73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadda7f935df5b807225514dade6040f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768b25c9835fb91ca91a25e19fed994a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f17719684fb910b0baae5a256a829af76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed2b34d754ee1b2bd32e41cfe7cffe877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cafca9fd9726c9fb7e78a1acb00d7278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744d4ace8665ea7986c8c317a47040c079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3690061757f218cec6278eb9f5910280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a07b71e0508e9f42ed967d7a88454d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ade251def1e3c29912a9ac0176f84282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dd4bf8ddb2a3d22d5a1f25653ce48083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8902e70cf2d81b067bd232e0e3259f6e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53b2d9fe9d1717b6fc957546673ea9785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1dc76bce068c371cf0e1f7f154187c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1249d75021b749af544ad47ee166c8a087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2e82117147d5e41e20fe7f9cd7227388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355ed6df1773117bad1bec52c72b5cf489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2758fe7d082b7a7a7a44c29ce63d2ede90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d1cd40546daabf715c591abc61acf891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ecde909554eea7a425f6df01139dd792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1f83a654de3ee09758caed2a2d63e793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35222577f8474031ab6020cb60842e0a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d06737db57483638f7b3e04bfd0a4395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2663d46212cd9dd5eeeaf2af90a0d0f696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766a81b9ea1b81a1020766f47b60a3ee97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db111fac344371b42b5f003f7f7eed0d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3393077a31d3007f4996c276ac886e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34110ae2220d6a7cfac606a9b0e9b412100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8090753d0c150750333b925c29b8f3e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ed077dbeba2c6e770fca417f92bfe8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfba48c0eb9aaef25ce505bbbe05f453103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff057314e8f768f231b89b6ade0f94c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62008544c6ffa6fb9345df899cf3537b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a9f03836c9d47ff26697fc2dbcf722106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2aeea70fb755ebf658a0aac3d9c4c3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d13fe81affa3c6d48b1d4d20ba4a7f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc514bb11106c98ce095fe1edaa3657109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f02d44a7bc4d02b792df47b8011fac6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c762711f3ded3398d208ff534405c6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7acffa2984a490595872edf4e86872112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb80d68c4cd18dff047c6b7d5fd4c793113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abdb1051994b4b9f75d0fcdc42096c8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e7c06ab11f961332a1ff98b0b13bb1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78655cac31f5f058feec1e8b3255374b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2c0037737a2596b7952dd011e483c3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774e3b891c2b95e8078638b124c0c3b4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1903d45a747a8e63e1cea07b9ac2ec2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4942caa6ad7a494d2049928bf30dc43b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7ba4a783c83eaf421c54acc7c44341121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b70a10ac7aa90aba39c5e845be61870122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f524f04d892dca6b2c0665a7d6a9e8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac10d4073a2525571017bed1a191b2f0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4deb028eaca4b768484d114b733982f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293f66aff87c250bf3b96d5b9951cb7a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52151cf8435a36ccff48a31878322ae127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6fd033af00bf67a34ca67fe284c244128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdd5d3271c27bd53ab29dc69673a12f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bf8b742503ff87b8fc4b9cc367857b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f21b8bdf794f5011e6a7d6c1095f893131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96121186766f4b09d794a2f012693b8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87075b5261c94a44d4ce8fc7b7e34e96133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e1736410a296d172f7fda61a35b62b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587932de69d287f011908bd74a4e4691135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040e20669b6f54d7c27d5721b8413a40136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3671a9975d23f8f8df171b9a6e2f466137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a5f5c8936975e137091210c2ae23ec138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e371d7bb57e7f8971109a8410537e0ec139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2fe4b437ab57d21e599f61bd44b9f0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234306ffe65f4e3de364848ea0f5bfce141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2ceca2f81b4da1a452c5cd6a844daf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810eb9385a11f2399d8a5ae4be6f4acd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fc93068ad6f6582d1a07af0a2b3b32144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798df84089c576278f97dcca93a85ba7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64299c1a6b09a59a6fa61fa97a36e72146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dbb69bdbc4d8a39d0a1a1994b2c24e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936a199d4510dd4f044d375878380370148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3717056417763862456ee54185e261db149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c88fb16ea69a58a71803d0b1cc6f4b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6524141356162751a72d424a1dc722151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8523e065450b27bea8475f361817c8d0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a11f1b049c80e3041d15a3a8ad3d4b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1567150c7b8a63a23e269c94e7c712f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fb36b4fb4094b81709b08247df97bf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ae297478ca279a47ccb66921cbe5d7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3e1cc9895b376a51ddf296c10694dd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e5837c5e101503dc1657c31630d488158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f188d0efb55be19d223902150620d53159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1994f04708e3e065d8e603f88ff640160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34031f2b5b95f8329e5a8c08cc98ff36161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb5a842d0541c4a77b4da6c821e067e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe21adf10b5529b0039db61c9f260f46163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a659ad375db72e98783c842109b1e30e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6a1ba63479aa1a204fe43fd551b347165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86de413d493e7691576497687457ce6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7054e0965a7fc2c833e0bc9d6ee7a8fb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea2e71396921a72961c81aef70be8bf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4422d54fea9791cebdfc9dad671a29e5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb4df6c9d861e249eb70a66d91c9550170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582974960f190fe26fbd0df769dd2b9e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81c2b399c6ea77ca77ae7d9232f4d1e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149ae250bd982477f6a73c5f5dc6d732173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bfc72f58841885f3e9e397ccfa3ea0174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>