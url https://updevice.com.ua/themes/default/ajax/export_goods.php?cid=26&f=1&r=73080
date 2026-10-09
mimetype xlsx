--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bcfc76ad96e9ecc0cff7a0b436d9fa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5566b212812ab488de3ee3be780a00242.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca211b2a9408180681bfe9c9f5742f603.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606b433a0cd3719f5c08c87b1d23de6c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47098c0b0806a106b38a91b57d2782bc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9715995a70d54fa3a1338823b2b988fa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b3708f5f5ff554aaa7b2247b5133807.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd84c3fa01b83125ea7d804bd6e949f78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406a2e0ef608734e3f430cc74e7d3dd29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995d5361aa005325a8b1dee0b81e748910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343a8104904cc5b7dcbf592c0aab7f0a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6291dc325c946eb08dee4c76426a9e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80bea2457c3b50d16cf71975d18b3a413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22c362b3fccee6be53a0b86d1ca07fd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c181276c43c36481a8d170a245eebd5215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa9ffb8c45eb40608d0fbee422faf7816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6afa4fd23b692dfae413872c1c7e23417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d64779cb2ce2ae10082898e0cd805218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfffe9861960e26f4db774508f1a15119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfcf0ef78ea861835f5323419b2a27920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6af0f99098c0e252341123d4990193821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144ad2dda65d28f9ad7918b3b9e20bb522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025880a0ab2998e6068721c73d896e9323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628402e99ec097d3a10383e22242ce7124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01bdd0057a68a4cc11c945be2901de825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967cb9c555cf878ba5a2005ba69ef8d926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4563363215afdb2b36a14ae1d04bec1c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d899f044a510228e994838e6b3046c028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27753e4ede343477d3c8c4ff5da9761929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018a8e0315c4ade46b35c74946d5e74c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3682f8c6d3811d2dacb9d2afff80cceb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19184401d9d03d10fe11bf0c6358448b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74587657d3278141d521ee885062fbd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72715bc2d42ff6e86e58b91c03846fbb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71431358705c9891ad7bbb396e14dafd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d104e6ba76f33996cebcf87d501d984636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145bd6bacebfdb536e8ba6384442248137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bcb273e00fa6033fba922860b9e73638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fb22f7d54abd2c6cdec473171ee72b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc31cb8f5bf0c72306898f6737a194db40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054d5cc4f4ab08287695daa4ff7908f741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a3d5d69929a4dc0637d5fcaa1055a042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b143f22fd769bf86d91925244b833b443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b15cec143ffc8d6bb8194bfda8efd744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fd005789950282ac488b97a79c971b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24b2659eb6bc4103ddb43db30d4416a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cf1677551d29bfde94e1475a85ff8047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4928b4a40e324c9a0933765b37f1a31548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d6bd85a22ac3edf3f9c18b2a3babeb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226f3b901e13c7207b5e3d12b40969f250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5a9f9e0e1577f53ad91cd4b27620a451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c71bcdc6c76e362b5b973f15fdb45052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22abc010fc0e87cd1bd9280af00ad9553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1360323b9e7d053f69f5706b4b645d154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2256bb976f267d1a4f06ab16fa2816c055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a7841200ef6c8de61edd6ae3d99fac56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a39b00b1535171c609f3b7e0f5709557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a8b1bdf0c4b2d393edb15dd13669a258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799c681b2fc5d6a602584917eb99b86a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16efb4aa2d51fb769f6c697504f436860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8dee1c1db6df572336be9d61ef6d3761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaa78af3e6d05de721920c64c87c25462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065e12b4cd9bce614720b19c250d642d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab02a51b11fc7547206609d78d179e8864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5998644d733058136fd9d70c01974465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31bd7120f315ef33d5fe97d567c4e4f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2955b13b902009bc12d23ca82f79ffc467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b3ddd688b9266ad1cfa67f0ebaf36568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bb488ca52e5687578ef59cef8d20ac69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055b354a65d44438c7c5a316de0a0a5b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a578c3667fc5d7b67fddb889c378185b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61478a83f787c6901130097864b5828c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bc6306cf611ecf4608d6528a356e9073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8900171976b78d5dd94f34e9d02bfaf174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542eb432a1d0c02e8454fd2c5df43e5175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b38f5d3eb374b2ea54c174e0bb86e7d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2eb9107d11ba0b9039752126dc9b9877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa91013de7249ecb904348601d0905d978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f4216e3974a4d9bb3b71e45eefa99a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c5f896951a4fc24552ae9e7efd053f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c08ac7c68f352ba7e3fe7fee591bd381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5955b222fe5e5a210bfdeac109f54e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29a17ad31a74a59ed0416b03f4a0d2683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f3f5195bdd10291172cd2960a77a0384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb42010db86e2725952406336def16685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabafbb400b5d71a74d5c3676eb44a8186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9787169de6c3c0978b13cbb530397b187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2de2096284bb6ddb92d4786a38c20d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bd279b54503f57489967f8c285f83589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2228369ec9eae02c32df6138f6d3d8990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136bdaae3bb04a822035958ddf7b0cd691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe33f2b7f2628533a3ef88d5536da69892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a969d56c2f54cd77fd50e4b669cd16f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f48537f04e231f3a121a94510420f194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8de79ecf17f2b69d265622e8a52c9895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257e89096068eaa584149752bfaeff2f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befa8beb5cd12addda4e85a82c1379e397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1286cf8677fe279fbde1649283685d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5030f490dbd7a19059b056e2e689bc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2c3532b9381fd4ddbb01280cf88a09100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a48d087f72ea97a77519d3feb6ca3f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffedae273c9263e49b0a7318cfb81862102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e91484354f4961f998e38a1ef04791103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fad51d342c6029d09cd9c671b85d6d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5c7672c88df15157adb85fb7b884d6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad0cc39d46032c3e4dbfa73c5b6fd4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65179c4adff22eff57484233f2ffe5e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c20eef191135393dafa4def414bb4ad108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ce027938c4acfa76016c9a0f04bef8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3289d7e50d4ee011bff19fe03211c2d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372a36736cdb0791d102e0f4a1eb65ea111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51251e24d262f166eb320c5315407f79112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e6d13f3296a08098f95cbf29e5a66113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0d71d5d89a3bed791b129dadaadce4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4735da81af916b47a76e70da4c9a36c1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532341837619e6617094384a2a10c1a8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5d113e4045dd9ecfedbc0a88360ac9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce08f65aecbdc642349d0dec6f51990118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955f31906ba281c89d5f510a1f58ede3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd207bf5f5b775059bdef9daff4dc90120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943830e06acb79653767fa2e14187c0c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd25ad216d628fe71556e3942ddaf9aa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c394a61254a895a4f01680d30a6ff8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58066ebd9f75aeb7495008a03571d543124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f24fffdf3f2aca4d386df6e752ddb57125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89c337ba0674b2aac56a643d71a3943126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afbc36427560775ab69d8b254f87a07127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0153c9802a2c8cbf21393e6b77f5fb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3039c3e3bd0b900540d74975998630f8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d371a552b0097bf91035f3e79f3ae9d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9ba38a762a7b31f6779faa0f67eeee131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d4fb3c92f92c45129c80676f85698c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a636919511ccd8c6b0e430ca71e923133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924871bfae528004267769e522e3b8c2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788e7b7136404d63becd5fa123e0cbfa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dce2985e31d7105aa2015243f8e079136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee35f1db4641721694eb24fbe3707153137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78455950462b6ba9d3e073339f78bd91138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a6e2adee7ebac3b2c97433006f0b39139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6228b2356bbde77a122a2b05d5127e4b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3363f72d37374b30468f2daff9da6158141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9883cb9b305343175c9aca31e87484142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c09c4ed8b17394b82289af82563a81143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f40671c9e7d1f19d8209999314f388144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195f2e03a4a870d2c6e257e29a870093145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d18697b3d87463919c1f7fa94ccbad8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b95398f1a1aee96753736b7437bcaba147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0953b2f67f5f5e2f657bff723f924bfe148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d43efbc13b0752efb1af339875f628149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b241ea8199a50887ed52842192919f7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d2e6b1ba73e738aa4d5aeab396cce1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef796442c3a418fee7895cbc6c233923152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebf5fae98a2428ca34999082f1a6c36153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fcc3925974486a283e7f605bfe4b8b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583e25fb5ceafc0ab344efa516755818155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7167fefdae311ccff5fbdfa04593a21156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cef57da73b09e097b90518276787589157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a375c06b2f84d259cb2aa97066ec21df158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec8caf116e4bef4062670e5215416ac159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2ecaf73ac05adfa0b1bb5e23a837bb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7d4973a48c7ed06d4a0b84c24c607d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abe7c7b42c0cd5bb6eb54c91557f252162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dda4212a36278d6a150dcf8d0b51de163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b41231c05ae245dc7021400ef032d4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbb6bbd2cd45765d0fc980c76d1eb80165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb12956a979a1add4a2c4a5cad680fc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546fd440a4426ed2ebe934ba18da1479167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f718813bbb2f66f06019289669bb1dd5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12295b16ac9f949da9cb5695078f2ab5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e64aabc3cc13b9b8c9d7820e978d8e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e17ef650491812ff22a4c7ce5e1d84171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab5dde5434610ad5b3d0421a98598f4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07c68d5ef0b442b246e6e607cfc7fd1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c56ea923196ea43463e203e9611b7de174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8039dc9e546363c76e4490874cc845175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90bb33575c2a02a4503d7f6ee02fa1c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad652d2d5a1964dcacf407211e5f26b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9367053a2de572056c9a0db01f63a73d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e76f016d663fa32f8ca88f70a703919179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea4b737520732536f74496b6934449b180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c425bff3305cfb8f6fe550a4a30e5d21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11bf41633f0e080eca94c5e0dc0770f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f0e41c24f21ad380ddd4be69195d8e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dcc60d167496fcdab9d57b408060624.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907d289e322719c4a8ed53d78cb9cd205.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4976c1dc89777f6fbea24d037804d84d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf8e3ace4562e58102ec1f2ee77312e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7936949d60a43c3d03525e4289d258fc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5dd48b25db47c4c0c34c6809a0cd749.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07fbd06d227cff0a0040960c518c9b910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee9eee587b0fe764875a659d1685b0111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59509ecb10efdd1f31a02a7b8882429812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058eb63dca5214b69c12a84c8527b93913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa468f7bc23036f7dafda5e39435e1314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcebc2d7ed4bb458f8e3aad1af53451315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6d4c6d088a6d8d235750d71600fd9116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9a4c5f5c4ee76bd1e19021d2e53d3417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d324295d880b8a0e6067fcd3a26da25818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad78fcd69cfa4252e120f3466e148a519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afea6eaebafb4546027fda3505425d7220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61156aad5d0b4fe1b19974787e7b72b021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aaa908a0b241b995dcadc95aa922d122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa93467682d07cfac703184f790d354623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f749e82dc86857469090311e77cebf924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddb6823cf0249d24bc6db9b64d01f8825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5cd5cb402e0b6fa2e8b97e10c3ab5626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da02ea398c9646f46337bb64b3e448527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabbf2183e8fa997bd293d5e731cdd3928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5490d65dfde617043508b4da26fb056629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9df7f08e7f49883d725dccc7aa7f5730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29609144a2273f2ef43010a42f27a3d731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b66423ced9869cad9775d72451fac6532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41490c4d64816df635228c6cedd598e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3f92ce1079bb174d56239c5a9d52be34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410929fdf0e0d7510faceefa2ad32bd735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91a98bd2fa20cb71b0a088a3479b4236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430e2a3b495ac128784af7581ad6ee1237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf6309fe3db5620ab6253fe5801c60138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2885abd5fa89a766793cb26c5da1899e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98857eab4f8d0b4feeae13667959787b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893569e69aba88c4f7e8244142ac3daa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a41edcf2134cc8159e8400e9f3e337742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94fc27d8534b7c7c437afb463d2003043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ca99c1489a8a351632604f1f8c45b344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcf879c559e2a5d9895255ebae00eac45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25db9e428759fc6a57a0d1c049a69ad246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d31f6e335a6ffd669995774ff005db47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13876f30b84c7a602affb810cad08f7148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38ade1a882268362b0629d654f30bb449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6119c8ae8633b0a23c593808639b4c950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef61905e4ea7c481d8bfcf69d552b7851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d4dc1df172d398a805d0189d8443a952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692496a983708ed1c1e048d84ac77c2b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3a841177f5f52e46067697aaf048ad54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d19763d1960b64238f33f932490e1355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abafde472f2d89a0bd6eaaac7dbc3f256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24f57e0f3587c43306026811e4cbb9557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84c8c6d8af29cb6d0a8461fdbf68c2558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece535476c33716ebfae8438faa3ab8859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2cdd371f0521bab5aa4faa4a6f168560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88660cee0977c622f96a16ea297214ce61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faf04034080ab0a12fbaf5ee19b2be562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a79d9d32a40d17a7156a7fcb55682d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d29a921bf5c24015e2631f02a193da64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebde97b0cd0aea82c9202b4dc0689e9c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb67466a42d782797905a6cefdf25ee66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1adbe56d0934365e992b6e14c4738ac67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c631ccd86a1883992422957aa8fb0a668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90d490e3eb320c241de6a72138d43fd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d989d3f34913374446d04dca9f1cbbe870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fc9bfe9768b87b820c500c1e4cd5c071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8be7630a5446ac83d8ad86d33cd986272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4412bc6fa5eea975925c94fa4da2f8b373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a1afee1f51d19893e9d4f8d9057ed474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f46868954b2d7088cb6607960d8578175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2681260152f0cfbb8747d6e6cff0c34576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250841941184fac09db332cc0aeffc3f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa027c6e3f76edecb298ccf4d5178f178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35b25b8f042c79bbb6c92d52258a2a579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13bfefb9bd8213c3f8585b60649d30280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d74fcdf2be009294025562613ec33881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc8a852cb30057611c63da8b63aca6c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382c16365f997d9f32ca57be895c0b1d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dc82685e9c3d64f90fe62ce3663bef84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff5dc78fc5fca744612418d82b3924a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e268ddeed370f8db42c9565aa154b7c586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f069b4ffed5b69569b8dfbaaa389a2a087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc15caaa02230553715117ffa6c17f788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0a38762267263e7ac617fa6d460cf589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8206f2fc74e1379eea634cd23d0f6a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f745b2ae9501eb14c41d0233f1c67991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7b3589474ef8db58cac53fbdde587e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990babce0ee6eb8d8b7dbe2d78d05b1d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc4c6566783ba37528e7dd8a43a89ac94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2df7abb8d587466c3a11449066b2cba95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e9004235789c6bd09dd37979565c2d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddded7febada6fbaa6d6266b0659490e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264866e324d9864825a477583d68966d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f959fb61d2ee03efe45c30c1109a4bf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f817c9199fb8e52aa0243ec8df612f06100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c837ac25145720b03d3cb1fdc469f6a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdd8d1d7a2e2848be5ffc974e5cc980102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78463cb5ce29d817b21ea5366c23d8dc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84f70e59d118c587dd2592972d52d4f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be6f6fb5c7ea34041423f86f174d5d5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f345998e0c4ebee6f4499fcfcf6b6dd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d6df51c832d4a125290206a00ad080107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e9e25a6454e801bd149313c877556f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199f8ed478e4b814738d9e4587de536f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e874cafbd013a87e0246faeb5d969394110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaad7595e6a73e50ba5cc786cdb2344f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eefe6104d700f48f171ae258e59a67112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2847f43efefe13f90acbc31c452143113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fed66af0b4615d4f2d6b634574d84d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b13d2b7ef35eb758c542b3ece336fa115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50d9b40bfb5d79dd10a213df1c2489d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342203875435c4d2e66529f8995a4c42117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c75c3dfbe4e3fe363ec208dfa59060b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd388d25643d85b3c028cc0b4f49e02119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b0adf4ccbf2b91f349705e80a6e206120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc363a9cdd6a9b9bc3bcdb655c9e5ed9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c16f5795b118ce06afbbb12de8a5af9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9cc37c2cc9c33bede28b4cea1ff076123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cb4eaac7748c8bbce7f63fdf3dc222124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a813fa90892d66848bf65e43d8713d9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b599bda2886b628587204428d3ecda126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e603da0adee25be2721b9a9bd3140bd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1962ab9f5a1bd28958f124dbbe0691ca128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67642912edf8c6e5ed01f17e66c1d7b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b33c74ee83d388fd1d0a9d579cc67e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318e18b14aa28d37c90f6050de246e97131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d566a728c6945eec7b70976ca035e76b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfa95b7a4fc38f6ee8dfb1a2fe20f2c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c4f1e92b671f9f60e46566f301f8dc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fb6bfff282592a686ec8351947c539135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1d23f718261a226be359896e61544e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5ede35e17b8bb9f607376592190e6a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a510523eaf2123404e3c83861f2318e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8486f97d1bf6a4f795a06a4904b2c876139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346947a65bb8d1b77395b30a2f2e358b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477977c90aad7b4484cd58e4c4eb5ad5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7ff5c4a90918bc1837abd2de4b4b7c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678adf2819f7d0c58da0b45fa91b9a0e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e59464c95b2cfec8a872065af3c19f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bca736e3cd75a14f81f8bbc313fdd5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5364c4b16898633e6b1aa2199802e3be146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da776374b9a55df851a749f1664b4c2a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc90b40b0a1df07e029cda28f71635f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5289c9fe40a2146901cfe99ec7b0e392149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54864b671ef7f0630f73f8d88970b92150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85cb28c3b3320e6f01db6ca4eaab5a2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38456a667ba2c28a08fb4f180578d5b5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69cfaa757e9a890e9f96198f73c1733153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a26660538be6e70975702d2166219d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9a67a775fa09bf47aa77965313745e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854c8aa265d137e341f7208de0ab58f4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d619df8fa6927ed0804c56eb0dccf7e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ccd06de4a636ad5dd0303e96c6891158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1623db91ab61b155cef3fddcc8d1c6d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9790b0ad5b42fd150ea164957248b7f7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7f1f7fdee7fe8c29b1bda82d2a80a0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30355aa8f6bda62d7c104b92ca78e3f8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55294c6090d5885110145d79b7c7b5a2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f151650a9e7b4097ea6b377e07faf0b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8511a8152beb4e59d3017fed979309f0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a8853ae5a67f7829d4dc2d52fd12cc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7819375dd9228d3a577846d3241ff2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7439d0654573d75ddff685b35751d34168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c38254d73104308a4985ccdc3aa919169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adce9640b62af5aaf4376f4fcce2d523170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080a13c76c630456dff89b0a9f0a78e2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b763f50ddeadef658899ea40d7c0e5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd64cdce01c4dc56d75a22c2f1fc923173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1320fc43c17485190f7bd62103916ff174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>