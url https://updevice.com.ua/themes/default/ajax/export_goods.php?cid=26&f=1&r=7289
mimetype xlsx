--- v0 (2026-08-24)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,480 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...412 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -820,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f5e7bc66ecb0d79d67a15701820dbc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b7b3760a3527bae5bfc9fdcc80d6dd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69f61c9dea92274d54dec4909335f3c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28427d7bae0bf70340d05f23833e34d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab382ef112cb6c86e9f3ad1ce24d3515.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a91d0560576be98af5e102434b01c4a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc06cff79f63ee35d9ed4003b814b0f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309ce79f084c5e6a9a3bcf770e77ed938.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edf3e0b2549651d80d875a65ff5043b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26a5ab919184694a971703d38f443e610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4413b0cec8318212dc0b8fbf0fd4cb5411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfccf61a409bef3194b9ad7fed9f55f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09287a308836169a5812033183b637e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8ed3419221115bdfb1bcd9d701afa714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34677a9f14fac81cbdfb6336f44b64615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d74c183dc2083fcfdf502ddad04001816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e204e131c3aee2e61342a62b95fde27417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1698606c1c13946ca6f424687479cf9718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd8dd405cdf4ffaf0e78f628811148d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089b6d580d0ac7aad78bd5bfc53aae5920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa63c9ace72ec202f3cc6b295b8269921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db5dc3d9c35b0d46a1295ea731cd5b822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2128bf7726e5176bff2787ffb997110923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3957d826aa7fb7d313113b1f832bc7e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a42e9f4276d4c23ffc88f5ec00352f525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae189b11b75cb0a4289a27fdefb46b226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2c907f4757d63dc6be2d86366b29c727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ee1f957584381e6d11a59c0a70eef528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e02b6848c42605909135769f635aa029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dab8fe0fa4f23770ebd26a59aeb0cf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1651077e2aebd17c83f49075b34a2ef331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f75c633822400a071aa69d7533c0aa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0dcb824953583098e23d41b6e27a6e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3b049be07191dbc454d134327ac27b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b16acdeb1e33749a16172d2dcc892c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942d66b4ceb94531a852b05b1c9b3b9e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c2a5bae191f6dc95d382cc20aca18237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92702bb0ea2ac2606cdd571c00f2790138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fc73b43b61f8cca3062839bdb23b1d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a138421bc7997c9fc816ef0f8048be40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17e0053ae1cffb608b1a2e08cca8d4741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d4a006c7cb6a35ea9b47b3a1325f2942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9df8d4a09ec34fbe5d7529d959712a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19dbcad8756e3de8d578f7e8408634a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a4457f50227aca11643aef9c3cb40545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e189e082bc9709ced90b5288fc2123346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3ee5ae007f437b2dfab08b34f5589547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a61c4abe2ebaf678f483f457fd10bf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c162ef7de5bba9a4fb6d7460a3324f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a801cfc8fb76973a7dcd64d0789a46ff50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee81b042631a69abf5a6cfe85f311a0e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccaec27840d6b48c4656a2474bcdf7352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a74b688ae521454dcc94e16226dec6553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e1e9d674b4d63ff6866915adab57dc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1f3d6dbb61e9f0f6477145ca7d139f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b978b5f512a2924f3128d479dfab603a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84fc87eff1da6afb885679cdccc344657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd625bee34e86276ae8f5b33815f02a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084ef8961da219f3fc0a67fa2c97f76459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa3a5e5a686ee012db0c6767ea7a08f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7492aa23ddbfda8cece7f1aa8eef69b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a7262b46b3cd24ef4e159b6e3d671e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22999db0c76d26439fb0f5db2b3292063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc06e76858ea276c6e2f174ef2b634964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5293695a47a8c2e072939246f103a62a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bcf00bd7f03110f5834861481108b766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1975832e47e6b621520438887b017b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa3e547ffdd91db562cbf05f65b1fe268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acede0946ea5665225efbc12653ef1269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee57866cdfd14734f018a680425b62b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47409662e775a6a89168289d3b44010371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b708d4a4520aaca0df7bbc9937f904572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b61efb88c68021f2c13d7098787d43c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d7fed75a4ce8ea1e5992a3133a2b5c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7da703dfa918d1fb0b05c0b92325d075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceaf13988c8a22532a2d357b5153a4d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff0467dbbe5b1937c456a8af19ed67577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521b5a0018ca3a25537da1a9651f746978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ec44be77b3a3bc117362833dfbe64879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253cb1ba206023525d963ded09f4ccde80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497d7df23b4df1505b9bb1e563c5257481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527474224dc85bae054deb09e08d104982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ccbdf1be12e3bac90b6874e3364de183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3d4c0f0fd7e7f846999ae97c91e4a184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc9a61af73260ce9487ea4d7a285f0c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960c615b14ea207295f066995243f12d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71347232de3977b5a7d2ed666e047d1c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2db54cb8edb28d0b2253a3f89d909f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8540d82c74c9c8e4c5cb15e7cfc44b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1c412c3c11f138933d559991f152dd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f436b4b4b8cfa00fe557fa3618e4f291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b577c457f4468a64a97cfc658ff25b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff4b1e413d120f345ab06c92b11db5393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e321b369f69f1c616e06f6390728d3694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f999e7e4db78e9b6197b976c5f45b2e495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509c8deee9cb16faaa1f5e2bfc64603796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41a78c10cdda69132ada440ddad56ff97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2f7c5d5adfc3b63f1e19ca4d2e93e298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0178beb6e8a10eafcb08d280fdfad099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64775a8ae90b740566c50d7eaa6baae100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4498904964d7d442ce5c10135fed06101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a3dc1c3a3c85d9911bd052307a8d83102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038023f973a48160419ee07e3c18b544103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c609dcc0913bb8f750828670d3c33506104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28870c137cbe780e083c4274107337d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e54b1008b81e6ae9d0d6100eb8e9d4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9da00f3c6ddd96cebaccfcc5c3908da107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d5ab4a1d9c456858132cd1a45f38bd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0fba712d3dd4611d44cfa8a1d3190c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f6eba24ea5ee2e117e8a037afb2812110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f054f45b6b58c2aead08000c25ca9c21111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9e631333141973357425edb81bca0a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fac701895cdd5de3170e596ffb69e3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6efad4d0c4224bad166a14a8e1b834114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d26db300e45ea04da3eab1788ee765115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff4da05d55fd8332df997fa723955c7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b99ed67337af0f9f157fcc653326bf9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e52ea1fc15b2566fadcf84341efbbe118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000902ca094e1d2ace5922eb2a3414f6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf409eeab22db229c3cd2255500e4f8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd128877cbc83f1bcd95d99066d98e24121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf054a5b536fd4c0530cd313fd659630122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc0ba644937db3953487cd63c1bdd59123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915cc23629528e710376090068fa33df124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809fe28eaa0df1e2593936183bf55fde125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9e15aca0536872f5bc544246cdaa23126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7de57897f818a5372e1c6ce4e16540127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d2daa9512426ba1779f1d6f8e0d733128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f91bb1fcf6f710bf954d2bf6d7b5c6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcfd0f76c666480f7a37c851344c532130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1c7d2a6f420c02233ba3a751570c36131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0906c9080cf5f6502eeb3484030309f2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1c057636fb1bc84ffeba731f2cb0dc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aa22d9f4189afb0a669281d3358220134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3d983c5c64b6b5a767a46d6e231023135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187cd5e7fadcbaca7e6e5c8f093ca065136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daa2febc524a354e09fefa54650dc9a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c443efca71f404d36ccaa6fc2f518d1e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9931042efb1cdaf7cfa1bca70bf977139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7568be2ff24ac2c6050db468017a6764140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512b88a8e53c3b92f76e35087eb86a39141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6525d53a796ef1546d2303ec5c4b3c0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb9fea052bbf36b0ed8b49388c9262f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6573d7db013a2f2c77a9929106f1e61b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f268332384e26d06d44e6dc385d7f9ac145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc239e35cf2285529070324136dc8ae6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50adabcc10e5a285b787a1b71d158263147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aa25384bcf793baf1676c90d74f6dd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158eeea2857f00a94e2b7071a015a455149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423a3e93f01d9e0f338b9fe4b0ab918a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9e9397a083822a6b1d42f9639ee008151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ebaaad5bd9381c95ff78bb7708e3c9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c3d26f8238d9eb34f45f1cb6aeff53153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8cf297d11557484cae16d273da56c8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b2cf1bcffe1d4c9efd6f6240f47420155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f40d65452687337988698f0ceee9c56156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af4485b3b2cf3a979eaaec08b32fbb1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a57acceaab577b9531ae896593cc0f8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6524af297733c9226246b2c4cb9789e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be082bddd7709ea17136527b13bcf8d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b6f45cdaaeb3a0fb0e03d880d83d17161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2527e48cc0e7ac238b4a6934c9e02264162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264247388b8b7b0b7ec81800d03bb594163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334b2c4b36350fde5b1cb10390ce9451164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158163445e86f10e4a5fe16ee3ee2a07165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26979b7edf15772a4e17f3a0994f31e2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a3b6889fababfe6cbfda45a12f6e36167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d528e98d641aa32b545fe4347b241e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020702cfae3bc6c9dd2abdbf6aedfd87169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786fff6e46fdb260b3fca5f36e1ccff3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc6c40976894376bc365cb53fc444fc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4c14eff4cac1aacaba0d615f08f600172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc37f0ee77d02dc12d4c376bb258eacc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31d41b97dd4f0449df17c727b139be8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fe648fdda0b970510ed8d36563f230175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad44834095758ebd38a232ca2b92bc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffab88f1a0338b77a6a568623ae5a67177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc37dee7b92f3fc148c8065836fda62178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1419169dd287693a3c471424e26db2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8459c617c19536de803b3f8bcff7ddfe180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ba9a3fde62cc10e63c671936624a8f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed92a73c468bb48c4f1511d9731985d182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fc613abfeade6facfc6e87d94c010f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705a39340f86b26b6c46c384d7040cfe2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2dce273a683d96bcea6517300399b73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa1d4f2bd2486aa22a37ee43ef50bfe4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3e19200e6ef20d9ad39be2bde55c3e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3f6ecc0a7339c78b025a5dbd3a5bec6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f93d094cb48ecc2184d4c213c33ef17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9419776c5f5222a1859c79c8a49b2e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe260b1d47ad40367c94a138e2c5cb7f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b9c16b1932681cbd74a163bfada7af10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1531876bd83146bcbac7f3e05ef3c811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85e7a5138dab3633511a493c812b11612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e10f04e3083dbe4fe36195673166cba13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7667586c4cac433ccd167949d4a44ab314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5553549b61f098b15d44e3c881131d5615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ea2caa414134cbeb991a26e71125d816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b27ead1bdda64c153fa7ae11b4643617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5ad8d336ca2dd4630c760ab9f62c2718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaece5d2ad1ccd3c4b1a59c0f9680fc119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14c0a06cc2526c2c849aef8eac700f120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd0a41f0781464c84be173c54c4051521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e716b8247bb0d1b15c2be02b7cad3f4622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a69f81940bf64b6516c4a6ab7e723f623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001e6a675c54a598724b80a9a331152f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68256dbdfbfb6edefc66045ec5d52fac25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b2faab76c2abb3df96637ac7fc637326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9576b0f1cf908a55b911302a04a0ed5a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa27077e295d5aa7163e8bc56af5ffbf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83c785a26bfb891ba7006161b03f12029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f47d316d544ae09d29103ef9b1095d830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00df82775d388142e51f163a2b2eb9831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9289e9ab0b2e2f68888dc414e2fcde0c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1af72090403ea5f2f22facdb0524cc333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9248ff19fff5af94f28bb71079cf6634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b9d9316a6cac75810e88396152d02d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a2be25557a97fcacc1da94608744ec36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3427a6b4630459b898c3d1512e5da5df37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c779c949039bb29df1ca67614d9afbe138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e4738327d4c1e0af68db94fd4bb66239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fc02a51eecbf8f4e282c62ca60366340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021eeeb849533a766fcff8e48c7f8a6b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ae84216f06e5a811956c87c5295ea142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d176778b971aadc5ffd8c0b6f1972043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61e49b98e3bc43b5b24a988efd414d444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fffce283cdd1ff12251612d19bde4f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8376efe2ab6e5f92d147fa7f6f8ac1746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070a39111ee96d2eee2743286569b68947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b6c9355faf6b8ceb14455e8af2be0e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e5a98b8cd2756ff486550c301b47fb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70775c0d69fb7e59fcf45480071982950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c235c3c1bb6a4c7ed3f9a21514c8bee51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6710a76723b3b2fb10eabccb5e9181ca52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2691398177c2d4125844c3e4f28910053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca520852e65f35f102017ce33ecf07754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dac19a082aede21e00fa1ff99331ec855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0dc9476e0e35834715e79a588f420956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cefb06c1e6575cf1eb798bca13e0cac57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc063fe28648c596b1958390724095eb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2caa7da6f4e502a254f3606ed1c5b7c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b743dc3c54ae9d6088d008e4df1d399c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b86d3009434c20742811f3381cd91361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee707723d70814b3c60872676498bb562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0799cf54cc12ceff28408a152e2b91f463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb4088381768b449209922b623da3e864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9565a619b0b0a013273f5109a4f1023465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518a2e30d2b77f1eba7792f8a55402d166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188789fca7045425547b7bb9db46339667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcb13c542d4b902fa542070c429a3c568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aef61e92dd2dd74ffb6eeffc6f184e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e253f10f5ac78d0b6bea991150a3a1ee70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bc9295240f5eca76b8bd4b2a955a2d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1753fd8175cdc5ee42a18fa00f44965172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b2eb207a503441c727cf6ee6c616d173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb6e614ce183ca1c2eb44b6810c7f9574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3f66745d2dad1ac80cc19cdb285e6a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647710c0558349ea53d0b8f691ab43cb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb0bdef59c3ece4415c2c04ae7c04c877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d59982b28c9e8aab2bcbe67674044f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1972ca3c65a23551bc39a6214a063979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f623683fc7c680d59aec6a4f801c1580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c20000e6c546c0f4d520c2dc4b6a09181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c4c7d991eba7826a0d0a2d38f439982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a46248f35b4b6770a0de0fd1ae2517783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed3fd2fdc3f36925eecc3332d4e5a8f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088961c9c72cac327ad337078b67954885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d156105a9c339bcfed71c8d7efc29a286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a921ae14fd565d53474e138e5ee3ef2287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4f41d0032369b4ce7c0fad00e74f4888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84481f3cc771a4d817354095ea421adf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c3a1fe3cc69ff50b6e85a6e585aa3290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ec2a9a1bd961eae12e5603accf79b891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebe997e106537d81320dff0eae4479a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecaeaf84f78de85546c8e52185abbad93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c3a2d840f1b08117b793577b9cf01c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d68e399b0102d5fc77956efd3342c695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c7e3e0784eb512171b954ddf9fee7796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3136b58c5e83d3c35c75ba1b1f0656ec97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3595fc0aa6e0146a647b29219b41860098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ade993e00d15d6e161c567a4d93ddee99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25e05eefaffc5e7776a5debcdcac2d9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f99b710fc0d06deb085b83f2cd021b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eeeba4ce409f9fa8e909b6e7ba48b0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97c81ee73fb129fb296eef1b1f67262103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d8bd0add65afbe38c8985ef5095033104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08cd4fd75b694e96e1082f9a5fffde8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428e3cb486b92c166268fd40615d45d4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e9959da2498696317f1a59c835553a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99994d53efe984a855cc52666549ac4d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a35eb722979ad048dec04d0e8db80ed109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0302d563cca6f893ddb1fd9b9350f1d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db209878ef0aa1e15e4ebeefad13a541111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5f9306840cbf56bb28fb550b9af65c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7e8db43b83384f64f96f60e4015c46113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948a1c8fe295c819260315116d5bf4d7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbd81d4db858196d046154b38f608be115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85215e58cecca0b9d8483fead2c3522b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f1d5d204a3fd2a426e4245f7e6f82d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c7faf2bfd9603ab4561fa4673aa3e0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ec1140546717e428d0da2f70d08dd2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470256bf2c85432a3816ebe9d9be36aa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96fb8cf71171e217f4fe19105fe5ea3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4b6b0fdd0d9c0373df5cc977c20c19122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de9f412af06d7e0dd8f8771cdb8d392123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500a7491d28227ef24c6cffaf3ef8874124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b3c2566ccbf5f30ed9284c02c35a50125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ed8e177ec264c999fd2649a8872eb3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd754526d83c2680d7e3ea43933d2eb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10d81e04ea58a90bda05cf7cb27d000128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5affb37dcf9e51b5cd0cac439e0abc41129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeecbdbe4f0b473fc52736312aea6430130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9e7dffc56ebda568f45a968c16cf98131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8f49cba0e17c73c3e6a196f61fe845132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be96a328bb5152db6051f0ae594bdd4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96b062e32cc525339aff51755fc5f14134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6febbadfa204f069bfd7651c5b37c8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f9b522804c14ff585580ffc80f6144136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca388898ab764ea182755e609c2ba8d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfcc3c7224867d1fc827023b54c81bd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ca45ed6f83ab426ee75de68efdca2a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c68993a8457135262c8fc7fb7b66e5c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfa435db47a09a0a0720e7ea060e386141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9359a74e114f3f140f4a9bf23fcf45142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ab698bd94abc49086b8f942246c607143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526bf79aa874fc0bfbd108b20194675f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730c1bd4285f8f33ca07c2077d3025dc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e489a902a48da3f74b54c0b079df438b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0912e8cc373861e48aec7ed2ac0d96ee147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4171fa63cf8f8eb4eed0cb618b504a96148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa34f2f89627d7d4a60cd15f0a7d1d9b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b8657d7a6a37b23a4bc0c2425eabd8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c936342a7b2a2cd8cf56566417956699151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce5cf7fd38101fd6a6b0bff929c290d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b457cec14554d2518b8b4bab9bd619153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ba50f8756ab68a130db67ae17e161c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5027e347ee628fff8090bdc443adbffa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc5df81e1991581dec3eae60c046ae7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59865f625bdcb7edec57ea31d5cf1eed157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca010bc60546934cdc3e478c995752e5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3dc517c05d205aee5c78de6766d0b4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86045e72e83fe4bb7ba4ea9aa72a9c09160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70799db24c56dc562e337d09cb3c9bda161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99232409dcf235a26f19b68febcee3cd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2ce1c5f4b4d58b88a17eda28e4120d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d25ef960388470cc637a9f0eb0761d0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3a9e72069fd2b9ccb0d5c61c3ee256165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b88931e731489f3e8098cff511f0f5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aafd2a155dda4f78263ddfbd6320437167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06034c755304b2407311b3e2fe2d2ce6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918a7f95579bf66d183a87d10d799cf3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f119c6a849b35310b8908e196bf46d2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c212531fec2d9dcdd0ef35fa7feea0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214c1baa5027338b8b68d018347231c9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f391dbee4441d9eb89ee247c9bea451173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ba222b1490ac5e357793fbf770dbb4174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1912,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6032,290 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6582,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J92"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6758,2194 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16641</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.25</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16642</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.44</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16702</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>1.65</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16724</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>0.83</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16737</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>1.66</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16762</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>2.03</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I56" s="0">
+        <v>1.19</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>159</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16799</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.34</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16809</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.19</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16923</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.83</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16932</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.47</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16938</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.97</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16954</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.92</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>16979</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>0.52</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19033</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.27</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19156</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>1.31</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19212</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19230</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>213</v>
       </c>
-      <c r="E79" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F79" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>0.75</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19231</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>1.23</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19246</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>42</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.71</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19271</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I84" s="0">
         <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19344</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>229</v>
+        <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>16.48</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>233</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19351</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.77</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19363</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...73 lines deleted...]
-        <v>250</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>