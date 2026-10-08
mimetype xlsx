--- v0 (2026-08-20)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a81b723f85933936784958bb92fbf3b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615ba0d3993f00d6b88c1bb8c03511dc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608acbc36fbbf8ef5eff8bb5a57177c93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a694cac2482228ce3f4bb55c1183aec4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a46e6c7a44b719b891eaa62a94140335.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3bb141e7dc8cad39b64f3164cd70096.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d114c5864708f12605ef4fd4f59e89c07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77d2dea326fc5ce73b74a93b705bd7e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4567a53ec919bd8569006d4e918a54f79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05de99d9fe394240cade21d58a23903810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501b2323939cac10872ac81ff8b7c02311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cbb7afb9021158d0f08c623a7d793e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b402a347ba4c37fba97e2fad2db9f313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a728228e4d7c02d923592037dc25f7214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369c18608a02a38f6e7e87542e19b30415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5b3e2bec356b0572c8f50f8f3cfdcf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2b62db867e0d85efd39076bd4dc53e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9706b8ae71dbe3c083b5d6dfada7eec18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbedf36da3f0095b547e868aa5e1c1a919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e97580db5ba17018e0f1342a83ca8c820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19afd2505ad758875e859b1a9c90e5121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7739d0a676c6130b6a5f23dd669f203e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0fe0b00efe8e6b2e10e55de226a53423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3247514c502e2c77e2680704f2a5e69c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa64b6dd1d712088b63316fc73c3b71b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54be782129c9f33fdad06b3a8eae90a326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e5159bfb113595074c29ad24d57bc327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534d76af0374f09e309381e354726cd928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf252301fc33f0389519b2bbca28a2429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4fb370e8f9dda2d23ce6c945edf0ba30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be404f75f7bd5f341fbf43ef60226d531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abae47ed3cfe24fd765cd0208c93af5e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfeb8dd7ed155cb3ffea3918e218cc033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab46e2f663507be0733a9060d2bc10834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c57568464a65a1c5de92ff454fa18a835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ac2056f1e7017816dac316ad54489036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588ce898e926f0acaf6f79b7e85ea70e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43db5b8b48b7b52265efaffd82b8b2338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a835574b0afb609336afa1629e655a9c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f443e195966f23e4d7677bdf24113c7b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b007b5f3b6a96484e6e8fc43f5066e9341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6005b7e038d25daa563bc715803ca27942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cceade78900368054ef04abf446345b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c96c285f745986047f6efe494a609f644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a27b2cc1f42b7912700a6faeb00bb545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb09bf03d942f899275ff21d5e3c6fb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e381eb596c79a6282f56d4c087607a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23afc5e70bc45e1b8d765f59df5d5fe748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1409fc5e2b9cbf513eaa248fd1cb41f549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf74b89488e1907c7b2f156ad54bb3c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b057803f5dfb808a5f748125d66cec51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2801aa895cce6f58cf2d07b1ddf54f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe0b3d11fa5dc58330f2bad48fb2fd453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2847dc2696cf9ab6dd64bd244bd708f054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ceacecf7096794ac845802cae78e8655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9bcaf1d84aa07b732d26ff776bacec56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab14761063dda168510669231de4362257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906b8a6e973083e06fd513d5bc2841ae58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e373da37425930b4f865bfa0699b3e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e17bbfe46c2e058416186eb1e87946b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed6a3535ab722a0220274b4d7645af61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a28f3a7fc46f73fad3f38d251bb4b262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c512cccc274494beeec4dfc283ec7e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81336eadce0dbb000ac262b7ea04e7f464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464f9b28d1ad25582f5d0f12ac409c7b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528a8d4359dd7e6a7a3153a7645373ae66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816c4ea47e62db314e824e4101666a3767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72cd94756d63ab72412279e791c93a768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53204acde590aa76f15c63f213fc7b8169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d11c4ff6c08e51ac6615e119f86248470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1b2b6575028ea8d9b2b12326c588b871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a1d3dccaa9165b7501e870284e595d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15378b1a638be3a18d40784d57747f573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ea31346f430b93ecb8b62e6d02585174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc48c82b0ffe0ad65dc25231b8d7e6575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8377a83eed4d716714763609fee3c01b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c7e382bf10d1557ac05ccfdd21b15477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a132d42c817b98cb1ed8eef6f0cd935c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc44cf1411fa6ef6b23bea354c3f7ef79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4937bb175edd655266540d1cc3f0c2f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237faa745670663c08c21940214d852781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b3074f9b8c42f5c5f462f6568d52d082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37607106aa79f04c6446cfa8d270703f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5987250062e926536a19b3431eb43b284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141c4696a764370197747e755586597285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a48d0ec3b8a8ed11e833b29785dc7686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c52b42263fb7a7e9b3be8c91fcd5af87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421cf0feb850868851cadce7dd38a1bd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e585e9ec9afb2faa7a64a4e1cd8902e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75ca696f8c2bc1d069ddb524ae649d290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2029855847ac0e38fc4ec8f3ce4335b791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856a4fad37187401ee00b48c3a0a63be92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a28fb555b13f032454507874da7939693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ffcb18dab2702d308445dbbc6518a894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f2cac9f81dccd8960f542eab8e6c9895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c2cc21c19774230ee9f4a425a0c84796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2683e031374c56feb207ba35c13bc6f997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a80ea4af7f449b5a4d08eb3a39f00698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011293076c2fc079b1b07eb0062b0cfd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c475fb46587000fb2165f74e88e6d404100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03e217442729a114290409e9ad49fb0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a34ed3c21b1898086b6b0bf9141f901102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd1cc107dc40bb31b35fc6e9efa890e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71a406ad289f3fb966bb66f663c0e53104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cda5ac2b948a96fd8ac7ebd604892fa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8312871e3e30770b1fd1394f33618c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d75c9a21b649e125c332e90a1ea3fb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b376366cb8ab7b57b2359c685c645ec9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef499b8d61563755260644130c208c2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f653b3a96bc1ec4c8b40e37fb8360fee110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add01be1b90bf768ab55d0357d8f67ca111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acaa867a873d37010bc981b4369dc32112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abc0fd963de0a8cf43f6d7df1427288113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755b1954e79c72856d72fdf4e8363d11114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a776601243f35441a4f28b1838db398115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e0de97155748b3bf6b09b9d06b95d7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6879277b2e48fa10371bdca0dcbecc0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c88a70aa688af5d2cee42232528f769118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f721715e6147e45d6ed79dcb2a6fa2e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c1545b1b5fda4d22b0f4503e047f4f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03edcf7f195c549c76b98a0ac94768d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce063dd0be38d899b50dfede137ca3a6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae8b8cf788e2e4c7c2d7eb08f00de02123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982e4c92f1504b682c4ed9dd2a0e2088124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8782b1cecd3074323d9b51b32aa0e5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f5f4963118640ce42855b2baf57148126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102b701f4a7ef7c3d476bf5e1b817ddc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af49391c1df005f5f91bdda7fcaf568128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bad3883b99eba31a0419e2a66488457129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa058e83bf5c55500b6125060c93dacb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0bf3888c29b96b3c0e1fa24b69db9a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592a310814a2f72b7a5632661132e5bd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb7818e9066f76abe3f073128d85ff5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ddde6a9294509dca5df281c155c27c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0775cc777a91877b4b8b936af3a49a5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e3e828f0bd595ecfb624a0553f80db136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cfea8ad612a618efa9e3a535fc1ede137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d06511af5b9e18b42a453bbc6f734d8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbc6400607db653fe25d40d47abcdf2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f94786bac9cb96ac77688985fd9dd1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573167da861647dd19714ac0e668bfa9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6a8de6ddac7d5ee4f8ca248cf7f48e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43753c505c9dd396b8b11e0d2ae6643143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767153f95e8a94abf352d38251e6f88f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921c66a6d2006320a423dabdf871d3ff145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb59a1e4bf690880bf019a29740612ca146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03fb88e606e07179f2da3a7b8a641e2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af3360b1c6c1fbc7f1be0b56e5c3bd1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2201d6a55dfa44a2e29d9616bc0248bb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2920a83c2c7e1716513d022e0679e745150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863e7da03b0fa5dd088d7c6d124e0836151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c53bef1424dc8a4f872211260a1a91152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14820f6bb76cb4ab8773e20bbcedaac153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3947e314d296480c7d9a74d9f38a8d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93304a94f81fa44f10d53d9d839f399c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb8d67e3118014a1587cb48a3862638156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79c4a2b6edc6c4934ead20c9bd1e143157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a77f8cad8692825253b57d3a677220a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2ccb502d0c8ac7bfa10e0295f429ef159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7c468d5777ccbb685d9d32fe4f8fc1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd6d785a414556be671ca3d237fc5f6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e40491d6df633822fdd688fe09de2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317d3f897b02d7fe5ca35bc8b90d712d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c1a598a3fb752f12dd6116ff5d6eaa164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f462923919f930e5856001a0e3488c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63f29ee1215e2fd309258dd835e4320166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245bd364789d68ea666d89ea6780c77a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c86f0e66b0e0d054e11126c9cccbad168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f9753ebd51a4ac8f774c9143ad3ed7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a8dce5f0f1d896d43f67554ed1577c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748b1824539a16dbda59f33a9dbe23a6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2f1ebb134ed9d7b18769e288a13ff4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe62204af894c505400b435d83df082173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c41f6c2d1915f77aa748a6fda0e68b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c796ac32861f3ac8ef9393d1119823175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028f2d4ffb56778649024f17d0881f6c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2fc97f30ed66d29085fc48ffb294bf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840aa093601805d299bcaa782bb665e0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae601ea04fd7dbd2406ee58785b1ecf9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78f42436cd2d3fda14891c6df4c1857180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3947cbbce6e6bfa1fd5cb645a6ab3e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66fb79da98db5fd0e43623a4baf1d822.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f45b656970775237486a7ece3ca137c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3145cfa848e12bc4bf79755d673add294.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c09345a3573d3386eae8a8f861d9135.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3532400e03e0dbe4918a0984d2c37e936.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70fad735b1c5d593c8204cd8795dc347.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57848d124836a43a626e70070c1d2e18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42dbf152309f28e13d638371e9a63559.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e10070c6b3f3a6466c29abc6bb67e1910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9479dd766ce59b97a4bee0522c25aa5811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0075f52adf3ad9f60822bc9d0ad709912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20236d6ffea1728c2f4cebc070c65bd313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a3aee0f4b054041dc7b151d9cfa54714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe585845154b547e42a5eba9cc979e315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ec735ced9b13fff450ba5159acfe0216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36b6614ecb0266ef1e9ee5d9c3f715d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d27c1b05dd9e71dae7dd2a912257b118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbced799ebc0c4b7e7e1ee02ee264bf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9007dbb5929296e278447b79f1856a820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db9befcf1e62fd53681f6b894b8aaeb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3c5f46803ee30f61920a44d46f92c622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c411ac464c1f8e132e74cfe7b02d9923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8281bcaa94e009c5efcf170692cc3fad24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d3aaf637cd1a678aa168d686a1184e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d45e92c93242d10afa0e1a301b50c126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba2a66adf93e3d7d03dc4957312ac5d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194e0c26cbe8cad5772e4a23c0f0915c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcce35209a2ea0da4c94250fcc94724829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63597179766af31e40d9ed40d73e3e8f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deedaf9a983c699e701d20a2d3b8bc4931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacc8b8f58c950438ce6b3e7efb5990832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391a466dd424a86db664bfd9f71c87e733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b62f134d783c91f46c596745beb0c4734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee4361a0c8065065272e334d7b5402735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1da6d84cc41f1869c84d54380a7ad3f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227072223da2f1127c74e33b8880159b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a1fadb02d46a3d1b6ebfd826c2672a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b3d1a212c2f46cb7750096e7590cd939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3607a602fc1c5e72821398dd915ced440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7422c2c5fe22627873cfc58062469af41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e67e4d42cae18956b51d8a5aa67f62142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be810518a304351545bdadceac16d83143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b446b018b6fd7351d5b39a714939583444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8498080af9338a2bf30280c150f6d9d345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beaa9015d9837b671c476353e63903546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15797b347940de6edad76943fc9211ea47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa15e3ec7e105bfc4cd46c5b9888d0e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eded8692292815dc88f404ea60d9c2149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067aec4bad96f7c6c3c3e0569b175f1150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdeaa0ae39b49ee5b1df8db82b7c57b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7072e5ec72e9747edf67f025bd36905a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9515ff887ff4098aaa86c146befb476c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488b7cf1ef0acb44d2d96d6fefadfeec54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccc2406bcda9f9b7d0648ff233363b055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f8b83f5ca6fe8a79ec19eaba56393856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab520235f1e3aae8a2638d2cff9b9ade57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1df5f8cc7af7ee143936366b530435d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cc06f37e5ecae7fc024fa6c928320d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668e2e1c107afc60707ea0fe0967623c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcff71950eaff1ad02ae0cfe4940538e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d592d734607e465117648163bcd9d9ee62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc845bb061f2e901934f0bde53e7291063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07326db7630ddb9b628b049b7fbc43a964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6bd9ee1f8438ec17ba584a75b39ea865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b2f423260b2102e9a599624cb0608066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcd2f5a91d08d49d3ac9d1b43dca54767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd2f0955bbb2b669433d17f71f2b5cd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097e92988254801ac8242003925c1ee969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d1f1a9518ad34aa558cbea1ac44b0b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e753aa68ad50a4b8e49e3fc7c2dd67371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44b25495d97510e9f7394687db0a48172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6521a5eee75594c97c5044d693a741eb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a7d1605a4fb6a851e15a949bc9ec0f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195ba8bc8dfbe46d4ca492520c66392c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d319d12ae3e40404d32803089f062fa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45528618454cd390d774904c8a24e5777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b551e1281b36e5240f59b8d7935d7c1f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db5c1390f598f2f4d2d35910ff2123579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce544a7ff69782b9af25356088c37c0d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b965601872b4fede585a321fcaee192781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507c6799564acd5af72774d61405448a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccf12b1ce7e3cd9c8c3f6d479dfbf0b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417e8b87e56815a759d6a1489f6dd60484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deadcaee82804648aeb3fecdb6017e5185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3047836e0008aa0a6992a8b0a27bb986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9ea0ea82f0046cf31894f48368000287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd426ab0cf1b553a07fa6fe8bc071c188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f317b7496b21f8769aa04ac9a7818889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7851ec3c42dc4ccabc4041368799106590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de73210426690e42117e667ee6b91c491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0e8e01f67e73bbaec13a034272b8db92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc0f9b66ee19fe9a6ff54f5b6dda06b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab4d20ae24f71103a387a06b683f34094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009613ba15fe6a05baaf548a2a537be995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb5726a32816397d81cc584a8c82a4796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb4296d56411d22e969578678e7dbcf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031678402f9013e3c1bddb8cd31ed02c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed20f68f33db908fcb208e6b17bcf7a299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0091cb4e13ee06f03c344a8ce4d93e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c360fa319327a049c214054a5b848f4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0b57b7449156d7e45b71e5f6e91d93102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f939871e6d6dc6aa4a988264284bb0d1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d289a806629c624b9fe9de8eb7bbbbe7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c9417f8a48a731e650cf9b23d781c0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32edc213bc1f39ab1c72be5dc78282ed106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe24797bfe033bb34008b2c2f488de17107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602aaafc5152e69a8423e2e6cdb4bf21108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94760759d6b83df4673da5039802cc37109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcf24b35b65b3545040b548d7732041110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138cbbeb5d9fdcca3413e92445725ed9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b917c695600b8aec1d15389818fa4155112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde672b8ee32202ddf36b164fe5983b9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f3090432aae252231dff474a3ec999114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7556bce61195a0d982ec965f646beaab115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa558874844722e1e00b73fc62efdf4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fb036f464ad4d11a0810771915a80c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6313467e93bf5ba982d15ad5bde823118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610ed6da5bd28dcbb0d0e5ad463f7037119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad305782858bb8a414c7a60259af0d27120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7167b45ba679159db2c817a7aae8db69121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0204a0c92c13e1755689286daba347122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ba0c77b124737b8a8c16313be688cd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a81cb76d8e33fa217e92035d0ab2a9b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd7f795daaaa13b1665d0994682e1fe125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c668ab04d02b71206966a04e0b2154fb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b091fd4db3c6b15d178c732d50479e65127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c86fd77618ed58a7e19e0ac08f48e55128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfb9db3e2c24507593802f462b1013a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b4c3f49b7d9b880b8d3b400a5975c0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c07f2e43c22d692a3772135d88bdd7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feef2cec5e7f563477d1022a65e9b890132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a6f5f8af82a03e825f71760f2fd9b2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2589604bc5b92b31b2a81c51e4cf92134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b318a42c014381a9006d9860d94b5a8c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878e94df84f5f0c80b3de70af67a494e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b669f489c2eab604d84cd11845695a8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0866f50d8a5c6b3b93f610132d8ae2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1492212b933215525f3090796282a88f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b1408595ff78b1bfb68768a82f23c2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fa44d3586fc969cf6c65916d136e68141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cf2f5962b58c0be912bae80900e329142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083c726240f226e00d350acb6f972ad2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e360a2fe090ccd83a98f126ecfee31b9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa14a883106696fbec6f8231c5a97cb9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3e8f24596797f1f76488da9cfb3b98146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8424d7f87ae0dd004fcab28776d70575147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fed3bedaca954d79f2a4b3d06ba1c2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e7ac96cb7aca30f11b64c3cd6b5eea149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4942c84945dbecde8137f36ca7b5f9cc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7cf5e8568b7e8af7c539c4ae242cf9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64bcd7ac36e374dd59084deb66d59c4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1443b96e35f7c1468662018132dc16de153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda996342b1f3449caed6bc528e54292154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79882fd96d3db15bc162560d1e773c6b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1963a5d5a4a3af7f0b571be89949d43f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d75320c8d59f39edb8a2e413e86bc0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5623878c0aebe1ddbeaf0505885030158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d71b483f141085c88cec4ef431f421e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384ef5a342e19909f37bee10308aa5f1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2892a5351490b0013f0919187d98622b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311623ab713ebc7ae3f14117f0a0768d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001e9eb7f235fa6036e050256f226222163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae569b0fa1d761b9f00ce654a94e711164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9897487bbdadb2102d897be2a189eaef165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c8544cfe438c24d44c662b1b07dc2d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59deabec98ba6892a04d544fc075b65167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3323ff32f0fb59e40f76c95a87401388168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb8f58b5a145cf237cdf02feb6fa785169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af9314837e2f1df189f840428b626cf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d8ead431c040fc9c3a01faa954f1ba171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b796623a3d0ea52b36fa52c7b21a74172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284853ce685b8a974e52ac548455fb2c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626bd1e9e44e85196e960845432f4811174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>