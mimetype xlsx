--- v0 (2026-08-20)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737c7634861cce1d0389077b425376c21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04703bc50e15079ae171bf2bd16d14722.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35254b3fc2791d337b8c531cd1930853.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b779112704f387b3b254ee62ac7e3e004.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efd6b6ff96617363a1a34bb7f66658e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210a4bb06e7779d14bb90033569f9a696.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d41239b383b35093d5f6c3a7bbd66b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a351b7ba9297596c2c8a5983cff28c418.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a05e14138dcc713db99a80fbaf47559.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de77733e565129a1442d62ba12b883310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9e30c9749f1fa0d5dc6cb345d67b0a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edd16c8f5eed66ed7ebf66a6bd78f2e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea57eecad8c85d3c46f06707cc841e913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f984296f3437a3a7ecd93faa6bafb62214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd396feadf992e52101f0bb7f84462c515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940b81309a7855bbf8d0b3a01e2b90a916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4272dae9f614149b0f0137ffdc549b2617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f06d2bffe8d63f1d13cdbc9d7f535918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2608ef8a5fca0b8d24f13935dd2fcd9719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6321b0d942c32a20751481de73735d4a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba25ceff01de26621caa514edf7895b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d8c22e40ff2e37e2359db7e87f8a9d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cb2c22c8a1a79d57e97ca89953d8f623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33ae895363aaa983025aae736ac562d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4138a372cd9962aa784b8fcaa484d125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d84ed128d0be2a57f7a47a5b8894cf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a27512a49dd6d203ebffdddbf2235127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8da3f996a8327b078680a0c676b344928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d109de5044f30f5e4b2e1949b5b7f1129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa040e6d57055991d2443409584d730130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd113792b5d7c1572a7ace39becb45f531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd320f8fd655f6ddc62700482be912b232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4135aa7b0bdff1df2f54ff294ef845ca33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ece3da5986848f40c82938e7293d4e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699b57bc644a7bc41ea0a0c3796aa78835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb68b0bec48c795605615c268308bc5a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608e921f53fe037563b8871807228a6637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6156b67cf7d4c7ed9a376ddd919f7e9438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfb82eea1bdf7d77a8089db2ee2bdd639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47ac37621d43b4e57d97654f86b85e440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427d862695603563f6a0e46353b2c0bd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f01a582aef8333cb5fe4fd15d8626b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4486122db35ae91520a59749637a6743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce75d47a8ae493c1662670cd66c5f1544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749f36f8d183379ff2fc5bf075accb4145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3847d8faf9c0065deba133b59ff802046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc019c4e13fae538eb5c37eb424e36fd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65187687e1440327a7419417d73502d248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3924eada8cba3554268a61bfdb0ed36449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e529ae8d1c5cb0ef083d95997e60f550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2647dbac98abcfde7f5967ab2780bcc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ec933088f134b4acbd805c2b2a3bf152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025475023063d115295110345414d6ed53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0574f0dee3a4701df242022fa80dd754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa72c392b65bbd482bf293b2e4a6e8d055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e28865b4f6f20598e5f814cacd0bcb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7c0418d9d3b2af081debec21761a4057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286832e862f8f30ffc225801f0af314658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13611dc085ada598130a2dca0431960159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560a78be3d9a03e8f1efd64ece128cfd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddc3a3e510eb1952f1d8550257173ce61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1863f2ed620181d0f9023000d950629262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b10cb6d739bc8f9b7a21c39f599e24d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7d717c67556062fd69e091f22dd30164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daa03591711de0951a06d5ef783908d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa135f5ff7722cd04a0a087601ed44866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3497c71e853f7feb6d10c2dd0efc57567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710eacb0783fdbc5cb1bae8b07d1a9fa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2896149dc4c9b719a324a3c0c6b28f6d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84256e777a983c48fdfa315a79e4fa670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d678eec358dfb05e72afc8fc1ad5ca0971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c3dbdbe10be8b1763b143594ef8c5072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8e0bbc347046fba0675fe96cbdbb3373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e439f180e4d260c89b9d24374aee31074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdb7e4ee4164bbb026c7345520f466575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cfbb4d763ae26f7522d08c1b9524e576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746bfb620fa9659b5918a1e9b12a9b8d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202470aa343e12f6b0b94c772aacd72e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe75417c644f1b39f1f1c995ea9d977979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f655c75ccbcac65bebba534c9fdf9d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb0135a8d3bd819abd9b511a6020da181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0dba15dd64be3eb9bd2806960fdfd682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1485239a30ec09f76b92ebd57123dd483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7f11d33e233bf89f360ca24eb17b5384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad4b4fd85d9a5bcd43ea496fcd8251f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612ae4920faae7befe9ec39d04d0a20986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cae98b35c627ee740b7f650d59cd0887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9688523f977e2dfde8e38a55632d525b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a2208ccce0c2dadf8ecb5663fc13e589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39400610d8f421f4a0232faa809ce63290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051f969773db169ce60ecec8c63032b491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6656062439be3edd6a813f386fa55a0892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6548e8dcaccb43ae48381e1233de187793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd04269e16de855311aafbd68f87932094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf2b5bfee7f4f6876f40a3397e6d40595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138ebcda170273d792ced5b0245b135b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98724d0ee5db68139ae0981452f9d35c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b212d1773b791ddcb3587262be41020a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc8835972e59230e5bdcd9803ed486499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824db100cf5a1481f685615bfe79ce75100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb8c1006e86485a5451ae3c5325b04f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7737a12b285b3f307159c1c38ef5dd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a3726cfb9ba32a3089838110458466103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207b8e8b309fc86c6e01373d6c950986104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5f3b6a0518c812a885fd56e862ef93105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fb7988fbb3f718c5865ffb72279d7d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7534aaf876e4f54b650047bafb9ec7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31df2273dff280b50e84b2da3f29c8c8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54c0b3e9a76367b8f0a6e781a3aa623109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926ccc417cc066a749060dc10f23ac49110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad80ad3f8703bfc8d0d8fc8cece8249111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a48c008e746b9dfb8ad82ab6009ae4d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326c76541ce0b6a9eb07e0b3cbacce72113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139443bdbe3c515977f8cc0c48895de7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aa54bb131d69f0e6591730eeafee08115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79585fc4dbbbd52d2cfb456a911c749116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bc23bfa5c8b45eb79e025fc901c054117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01261ac9b4dd86343a04afd4103c2f2f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4340873593bcf3b22394145274533b71119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023342ea499a4e609266a460cd9ad3b7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d5c7989a99e74481589f9e0062e63c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46edd05d6d8152212713632c4a99993f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f910a5cc2cf0206cfbca6f0c467326ef123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0b61c448169ceb9bd0ad17ee2293d3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8e41aebbf1ecb0e57d8b2dfc3d5d82125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a6fe196cca1b7a456540b825d0d959126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7f4a06eceabdf7ada6cfdfdeacb7a6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f3c1e6a3480041a1a5c230d163cd90128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df9c8a6137e920f2a8e16568de4fc7b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f778ab7008579f63abd340b4d1583491130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802fa74c0e9fb03cf5289b2d7332f4e3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda4c2f2e9b96b8883b915f34a2f6eb2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1399fc721dc6aae46c8532555a4ae4cc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a4bb5114fb41b59c524535c16717a1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d216a10dc63ed758a47b0babcff757ff135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7265cf3f2a0fbb8a0f838407ae588c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ba59ddf038d1eeefbed0df44a3afc8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dd71746c583508756d9675d29c0552138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7a9b684019866a9c2a7e6dfb22130a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654f8d787c45f3882f4dbb51e94bb656140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece1dd70b163eefc4f8a49463a581d85141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae2c69682f461c1ee83d8f441e6d28e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a236fccd14140c7ad218d38977be146d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef69299ed0391c7317a87d9f6221aa25144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca277255a267c8a3d82af5181fff196145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc23376011bbfff64d9f9216cd365666146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4da0bc0b052b9c73d65fede8ac791d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac7ee742a7ebee340d4dd1e28972df2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78846a68cc57f9dfed3faa77a6d0e88b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32c6d567890e4608ad27cd98f3911e0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4109d2e43489d86760d1b13454042d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5751d149ed2b0ad1e16efa6f0b2b4562152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f4196f13e12577897c11b082409e97153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a85d67398ab5eb2e0be9a644e7bcec154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6d53cdce3044cc2ea69ecbf4683aff155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d024ce131ec069e1fd94d1ed90d7c7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dafe7e634571d43f21130f0f06e386157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3429aec8e5b705490e6c7067db034130158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e800eeb492f0b0e46be9b4ee45b65591159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915226f96c4e62be08587a510af97be4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45ae988dfb01570eabc4dabd5703240161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0446aaa329cb6080285b04df9c057094162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ae98994afa42b1d93d6d137ad43277163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aa6f8be3d323d73924e3f6749c743f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e262e0bc7adfcdcb3e2843686e8819165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc534df06181ff8b575c773723b38efc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f347a50890340632a33b4cbfc536d3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af2001593b1066afc5f79165fdd5f93168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b69f9c6775e5aa0f1bc0290b0195895169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2462372f49498a320d202741ce015c46170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fb5d3546e2a59901df20e3e35bbff0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee7865caf61227413d73f5611c437f1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1a9a671a1b9b57d8b6a872ca72efb5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c49cadeb1ef720c0ecb8b1f3d5fae20174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a0d95c20a3c2a7a3196990b9d539b9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4eb68259c0d8115f1002aa27e587b8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea0e7bd7651f9ca9d8d8e8c22da0957177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f82990b9c4e232b7e405cf08b40929178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1ea24cadd20f38a50f7d3b74bfb013179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db96e68394efe7326a38ad7e2b5bddc2180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef107a0d6c41872deeaf921acbafd09c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6935f0ee253a0bdd58b78747434a67012.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59077f8741084fb634f6eb9776539783.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14f74e424095a9f49e4f79bf4bd16464.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c7e7c8c62b7dd209f90efc246c62f25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84dd71867c1cdbd53ae723db5ad40206.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce036acf6769bb115c94acc83ef9f0a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72b08b788f700e4f90661b314c4d2c78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb88963bdbda9158ce4f6ce25e2340b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daa8e6dbdad0b71d58304614464d7c310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc0459c010eaa00287ebfc33771321111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99844d9a02708e1fcb305218512a316312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec669359eb031d9385432523b7e79db813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74feb46c57b7eba86f6ca0494875f9714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd68135d49b4962607617e8c3d1b7fc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961b9c14da8ff523e77c18163cc0e63d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f99707a2ba5f2a5c0e17bdfaee49c817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04685009934ed58383ddab371fe2e5418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cac2ddc7754ad204acac6ea3deea18b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c9943116cc7bee6edc72e16f2f896220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f1d3458100ac7764158c3c0fd69a5621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571dbfbc0052efadab2da234b120d4dc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d4a9cabcc840801ca631272870780523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169ada3b36b6ea961d60270821f8909f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a30feed39b599fda32094e9b9c4e9f525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400f56fce42c49449e0d0c285af514f026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bed80d37d79acd1dc797deffcdc009727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553e754987dc233b6bf674c626f1282328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae0753b2a06ca8250daf41eb8cc9f6229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c045f69f8fbaa8e6b15fda72bca5d0630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e492a1809e8774182aa2b1c32ec32b3431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87ce439be915574e0aa7827076250ef32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c11f1c0d46c2128a4e62ae8ec6ae0033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae0ea528e4cf1206dd652695e369e2934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7e7c0486dcad9c32e14edb3855c29135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ea87d75574701bc7cc6c69cc57b0f536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555c004f03c66c43fbc8360b467d1cc137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ef54e08c3ef14f0ac7c4f1c4916f9d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff99a579837c18eeb145c30ad54426239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745d09bd0dc53cc4f4d3b4bc1f4b0ad740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90e5c766ef230839042cdd095810f4641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3317a40d5711d71bedffd0e7f4dd9a5342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207524431065e1ace0c991c2b646280d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fcecf41f249329817ebc10fe4cf0cf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb8542343caa82d461563d6c8f4293a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72033e3ce37a12d52f976240dfab790446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6c3108e232ccba3c200a5198b2b30f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3055988678cfe63654eb90ba8db4bfeb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ee79c9948afddc0c6917c0601ccb3349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939ae5f8aa45bef36c8bb664243a41eb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd96c27f58ad5aa20649f11b403b30f451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585997a2bf68a016aad04253527d186a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6852d5997716aa47ae8b097f86a8058d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d3cfb2b51d7f2898990da592b87ecb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b4800ca1802ddcc1c982e7577e2c3f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fa332f65748f5b60829dd2bc53fe4256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7dcbb137be715fcab4d67db299376557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddb5e5cc569bbf96f87e326deec822558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366437e40d1111cad15ac5051dd9ffaf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82492aba6a51610d4d178a495575d91160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb4e11a044e0466a133b2fbef5e7b6b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1e051eef7477264981fa12549cbfa662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9e2a63932ecb1b0a2703f3b311e17b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a582df9ee4ebb82cd10a284cec539364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73102c9797dd3124e08199693630a3a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f829e23241a805ec40825aca60f34466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83587b3b882f8608e407b01dc168418767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e941ca21d99e71b135a4d101dc97ff68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9aa7a1c647df7305bad8aef3e88f1869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31994f1ed0b750a78b0e361d8f24f85370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66891cc7db34fa068410348e4134081a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fba4838f1b92ee83ecd34dc49b2a0572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f419adc857654a0aa8525aa0c0c130a573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c676b9191acab78e2753c8f232724274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0daf9e350748878b663f673315d526975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651593bf46d43f57229eb7ed815c044976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3387e35e2792263536d55f585562b3de77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d402d2a2d0de59052e4276f478dcbcf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3089c3962c25ab8bf0ce28debf4b70fb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9189c310474fbbaab71cf33a06e151d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787563a76a9e343b73253802c597680e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721e21e309162ead8e6041e1af07333682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599c750d6a3af475205860cc002bc95e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62efc49d92ea9066d7505e462d92926984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb31105749a4ddee14435de79826b2585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d4eabb68a3682848daa593da5e6b6586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7ef1d43b247e19fca906003f20d35a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f4b1a5122c5236c4efcaff5661634d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a81dd0db5dafb3a72bbd07ac1d4cacc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cca598769af6fed409cbd1ab7a8e3890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601bd8498fbc7770ef32b6e3531aaa4691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7f77027f8bd9ac0f3e79d7eaa6c09892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5407c2f3cbd19aace3f159148c7ad1b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8225db3297b144ced2d4a8c19dfed394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e7bf0b4d3a0679550c552c2e0925fe95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225fef96741326bc8128ffc20e4caed896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c5926a6662efe8da70710c24eb483697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63732749c32bb772a2ba474a1dc087098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d937791dfbb416f6fff01ca2e2dc325199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec98df5992140c50f240a6cd7711db5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e229d959aedfad9afb89f024eaeec4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8fc398d485f4f98ac49d0422bf5bce102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0b7fa2c09b7c6e0a0f8e9403834877103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6402f714d8936122a0ae6fd0e04e4e63104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b572e0034477f9e8de8174fbb20f03d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aec59c86542e9c3cb8cd9ccba13a51e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed0ef06a2a85d20f9efde7e3ff53583107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dad7168ce1e63f579e34c014b647de0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018e0e3ad5f1123d0bd061c0b176b5c6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b341486befd17698c336c1831949293110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c56353d41d3a07274b60b28cfde630111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb242ad7901055dd7d1d83d1d812a69b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465396143c5e7fb21dc6e4bbdec7c080113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec8114c0951fb0b331e626359c65739114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff342633b8a207b2a276370bb9355f84115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f995a31fe56551d3fec861f63053978a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86748a2e6ee49800826e74bde911dd78117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384bc889c2089aaefe89caa59d57cfd9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea50857928cf6ed0cdf6cb30b844a822119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805df7fa6b76e38f299823289da8d380120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec03e3d75c080bb8042152120d337b1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47513dcbe024735b2b682b57e99b99d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1431326a0048467c178955f85704fec0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bbb0bc464a06d4d2e74cbdc399e3f0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c05cc3ce147d5df64e5d6f78fa9f93125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c528f6849e7569b543b051f718cc4c15126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41624f3520802abfbed2f4ef74d8f60a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481febbad69ca1a9c58922a45a32b8d4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0396b4abe3872730f3f1b69b1a5803db129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1905477f74c92746b9d4cff05bd10b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaece0e8303b10336bc46362e1cbb8b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d6d743f3f4b6f29454c6c168a3c20f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d425909c31f119eb874202716f919e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9adba7282da9393f588975807e9e01134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a825ce3d2e8eee2bf1f0328c1f1c65c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2406b3c8227c21df1bcfeff493ed1ad7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e936ced089126e7d6ac42a0ff418990137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8eedcfba7c9b7f1d04807263aeab37138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a42169428360fa001c580b4d2a5772139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be691bbcf9e978a2b7e83d66eda8138140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0740f0f82be87cce71f6173d8d00f37141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935884f3e5c991bcbf92c05c6bcd685a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5427a31ded966e9314e7e1dff25823143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ab089a7b99183a5d3941ce8311531a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c6f15617196d7b0921f33efd0828a8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7fe176b66468f52ef9401221fee4a9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dcec82240ba1f2236cd8be6a7a5df6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60320cbe9559b4fd6af41ec29033aba6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367136806ae1a386c6ae59a17f12c01c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246f9466df32da6dd667006b5981d5d7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cdc3fc5d634989f6e042380df356af151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39d428e7ddea270a3f5d5032f9f6490152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5431005bb736bcc93dc9b170a77eff153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e85c43822cccb2d6384c0d6297e8abd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1156a23906e63620f0169a1e6e2a7608155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8e6a5c49d3219aa38d46737feb2ad6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaead6d747de1d76e65bd5747fd07af157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d524ad1c6bd9375d12c1b1b84cdd86158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78700fd0ac348132a6b006b0ef98d752159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e532905ac42e7e6417bd5e286aae6b3c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f408ac2884ef5a3a2cc6b812df300e8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4504199f20e366fdbbfe5363454cb076162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7c5682fd413a9bf2c41a9dbf26106e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec165e9434af5429887cef556672a8e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8694c181a27d9954b57d080ec4db2c3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6d3c070dcb5e82014d62a3a463adf6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9e8c47d579507949139b6ec7efcfed167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f74f1dddd66cb6bb8a54c74aae0037f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d037bbc91bbaca381d15def8e09c3c4c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaaf3cf0d4660caf3bcba494da2aa8f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb231d9dae7ca01329b6309d6db5fda171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db6bf831a9f9f32d0e7e1fcd552fa4b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7139eddbf892f9bd7ddce075ecc0a8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a048279c706c6ec65ab30449c9378ab6174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>