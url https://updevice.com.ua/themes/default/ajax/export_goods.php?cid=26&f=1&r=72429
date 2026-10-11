--- v0 (2026-08-20)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723339ad65006c4cb0eb61b839f2456b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0ac60c0a3714d8173f296c866727562.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38ea6024933cb681eb6d4c9406627f63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827ebb9b62234d81bdc7efbf82a703214.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fbcb542da0c0c4d289e00d3657e8e55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9766f77fe26f66d56120dcecf98b24b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e865d189a3ebbdb2c3224b0cfeb6607.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1473ae3d5ccc13c403c20c414cb9838.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed3a9a479a7fcb3ceba20e777ad1aed9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaad00ad783f68158db38faee158284c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6cec640c2034595b4b5e65ee6367e211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf517919881c03de6ea0785c120688b312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17824be6affdb73a6c3207972800dd4713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7897507d6d5920e51c683c48ec319e2114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e11cf10ef5b5e8abff5387072804b815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b6609f6e6fb35ff0d43ff06849302216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4740f53c94fbb21011826c6b410a2fe17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169dff28e7e2773603ac028aec77b7db18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b8bb24e6e7c52fa7f579ddbf5d5a0919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee596daa3a9c9a45042e0d552b3728520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480341b0e883dea34ee7207e8841a4d521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac192b6d5a1e9b654c0a8757e7b6380622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7aa8273f833d4431aeee9fbae9213123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f228b94f701e068bcc456da5300b1d6624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a806601b26b57c52566763299689b26325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f57a50eb33f465b3ba7f76dc2a22d526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a735531337f41307b200d286683f2827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cbf4754dae764f8cb20e5cf3df59e128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c522acb02dfb47e6201d70738f64b7d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c3fa878bc98ad66cd540ba91b7812130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe8950bfc44f65582db66b9f8031a5c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc51665e0c6b79e58cede749bde5facb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b242beed96486451e75f0b59f05d228233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0315ed8d68d29a91515ebf18c48e5734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9b80a1ab4a6d36c071d9d20ee468b935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54a919537fca075535e82926dc5d8e636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c624b6824c7ccaa8322d17dbf5913b237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d6f96bd1ce1e9558355e46fff3e36d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efbbd82ecb0fb089355669bba365ce439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4baa0624a5a76eed2ba12a207654ee840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab95de84c36705979ad9f7de1aa28fb441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6793f4e488fda1d2737ba8f4b136a98542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c21d78f213d5c0527ddd108903f8c043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beb97067d9119f3eab3a20877a1f94844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e5082f8c26f5cf8e0775fbf0891b2845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f301f23bff682c3d0cb77826e12c248046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5df74a30b1e54804eb136b61edd31447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25ddc6393c30fa94529b8cf0274297848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86aa1eadea30ed9f5d98fdd83673f8149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b7fbfcbbdc2f4cf6b7535def37e62250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f9161c02b4963f5d5cb616cb7d263151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbfb776ad38b471a9761741d6ef589552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9f92e11a68915473c64b9c24a8ccf453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e04c73d1c6793ad3d6523f6fed5a1f754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9fac17965cd2174d5514bce52bdc1455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d789fdf3a9b76692db6e1239c549361c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1162eef2c9262cfd85264c616e72b6ad57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6117d3cda0948158ca1130e06815f90258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b339010f4c498133fbbb7bf3bc33ba5759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12933ec164b10fd7b7c86a50aa6752860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8f5ffd829f8a28a22441b8b83f518661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a521fbb284a67f62abe6a32063bf8d1362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796ed4178d0bca0ac01787dc5340362f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9df173049b2b0d083841442e32778764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7c7b32704bd4ef52551e4171ef5db265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74c293ef2439c6db3d59bc850d04d0d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2896d8ec5d1636129c1204cdacb69a8267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d970f9ae5cfe17b7b11b0b82baa83968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7750d80e2a4f3766795ce3e6bf412b169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f1edfe883bc115c27a2132de5661a070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1dd395ac59086bb76b68d2d3bbab3771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690fd1868e04493808b9d8b686d34c0f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37c97ba7ad5c87230b4c08cb1dca4a673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc2041416ad17191f00a7c5c836b1a374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e1d511a5ef927ab32c7bdb150efcb675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721474e144c43df38ab7b0169d49272e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cfd52a9b98db5773518c219701abc277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3016ba04d19e4a5e3f54da54ee772ccc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67f49273b6a325871a28a345169a1a179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bffca1b6a1f96165417d2732271c3080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65957710c63387a9140cd89d6f25046481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174dcefa028991a3948c3cb5e83e661e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa557e9a94a47a58d99ff7a3584f4a3e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e0030803d5f8008978325c6ec1f0b784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f6538807132b0b739ddeeb3543dcda85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49588f965c5d49f187507b4a920f17a686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e123eef07fffc79a56dffe4275f414a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be02aea03313c42d3be0e4f097036b888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6931e276af7849483cf27f8df422be4689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8e03c190294fc8b055b04351fbbaa290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb8c68eaeb16da9409a829a47f2e61f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ac4bb0980b565b4672fc444277f1c992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9e148528f0076b5ac47b098d79c78393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eabc2450869036e73b47217e61840c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e7f654dc088d2be86d354f735393595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35096b6d2f437475382775b100a156996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc2d19316d4ca1744ab177fcb5d328997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eafe3244fd911c0e058787de52acda98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b052cee1558596c2141c31ec2ddaef3899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a124a43c7c6df3254fb2e049bcfb7b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad79592c642cfed68cba039f3fda0f9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9921275ec0746d1d7a78caa93c9bc1e7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3b5bd7255b3df85a29b3d642847338103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fdc7eed1b256258f275463a5bd65ed104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b676117623cce69ab50c797379e0d0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c505ff9080db51e96d82e5b5dcb393106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929fe5d5c866082edc69b310e2ca6d4d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4b6ce1c1306de9a4460d74f6a8eb81108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e5216ade1014cabcb6d828327a6818109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275927a7ca88e635c822656d1137b643110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b533123566dcb16b684f41cb0e4adc06111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2feca7f789a805854190f71413e27e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f645a21c1bd3be215999b95decb2a644113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7facd53b0d13dc3ca837eb4755b5185114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86cc336ccb8df001980dacc5ae77420115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d45efbcead7ef153c2015f2905331c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d6711abdb0327a0e92305dd34b72db117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1ceeea0c711b29318bc58bbd0683ea118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d04485c5d250ac5a06201cbaed6898b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72cd69bcc426e6e2648bb8aae70ef41120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990d33ef57043c31651c6c957c910097121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab2755a065ce7d712f62528dd56deac122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89944b18f316fadcff8ae91c0d221d2b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2382b08bd8bd58606fcbc5c2fc0b1b84124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8aea88b3163c0ee15750fe339420e7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068665650c8d1c14681bb0e3ed64894e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ab09f437e739fded0dac189655cf7b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6789187de09fbc9720b3fa153e928f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b584be8dc3cacdc30680016c5d2b2b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74570f0bfdcb03cd397712255f99eaeb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f84aa39c18677ef74d48eef4aefb914131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c0916ff943c0bcd6f58ab725150010132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cb2753c0f3e34219371526606c2cec133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7656b81f87cd3f681ca82c39a93e131d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fff02fff2856e34bce3df121ca647c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13b988bded376062bedbd2c03430a3c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70002aeae309875d990a2a6d8b0a97eb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052e1ef0fc515faa9e755ad120bd317e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8a758c82abe3d5db4df21c32ae3a97139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15661af9acbc9e7e9022414e508a436140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae1f73c8c2fa57116a03e58e0db02bf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c84d1f80627992d43180d0b355eaa1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e9099c3935b7db4eeb5cf718f97634143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e86abe4223bf1279e0950abdcd0a23144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb4aa6acfcace80921e6246c2f65f1b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fbe41571a6422f92d607583e7878aa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2546904bf6f0d75594cb8b8adcd7432e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467a05211d2fe1bfe8cb4b01703e371d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d39f39ed14cbd808c9f08c2b0ded20149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e59d4cb7d2dfe0153901f28df2674d7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4872caecd265a3aa5a6cd38f0cc6751151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca999c9430288d99141440449f8e0175152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ce531e12abb83a52a6f445fea6641c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435c24e9c32c5777828c87a2177b6780154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b0e4cfc452cde6bf53550665a0ed0f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78804c874261683e91634adcb9850400156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773fa23eaba5e1aa84ce6e280cc9c085157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da9afd3fc307a7adba585c0f246017f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8066d1851b71cbbcc46d9fddeb736c96159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e2e82d330c6e8954c47a184acf64af160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6176e8a663e76a50fa0fc3c5189984c2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9bc38d26a2793e444637ed75e4bef2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d7d5159cf73bfeec9bfb6c4ad40c06163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c5f145a879d6ea89b1fdcf7a783018164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af53d2f7e63332e07082b4030d4a0e5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8b3c728ddfff7bfd4eec00b21531a7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bc7096ada7d34a73ffdc44a639ce9a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afe9be5ebf8aa8294d18845bc3755ed168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc2bdf6030e944eeac31bd9ca56a0dc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65088d8c97b826d6b1e03a99f4f412dc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2a3853baff059377b3bef9fd490707171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c43188081fdeb2a7469773b5b10daf0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce5c7b84b3616aebd2030de5810a203173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e1d7b19242f8932d01f120c8459e2b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aeb13b710568226502d371911a42e9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280cb0c39d4d2656370fda690fc8bd28176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed275eef56b8601dd3f398584958b2a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d720511a3a4c9d37a8d85f35dd1af58178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e49fa19de0265694ebe2af66a9eb5db179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3be7df00fbe9d50e4b7e668c3e2e22b180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22de5a322e6903bbbe14e5aaaa01aa51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cba39ac34a50fe77f804517a7ed67d62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f02e99720df206df996cadd5950a4d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30f1b21c1e9666a165b0f8af748ac974.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb776cdc7eeaf1f0e52aff17728c1d25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0f2973bea76b1dc78bccce2a8b95036.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11765d1f346083e9f708d54277af1b157.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df23a9f3348ec63c5b937dd6b6abaac28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6024728c3328756a1d7cd71438b7b5d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4e8ccdb7db7e6b853040ff0b61752410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253d3b0a60e26f204d10d26937aa315f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3228746cc55582c1fcf8499c04fe8c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0071ec82858a9e0999c60b1a94290c1d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b04562a9bd402088e380d6fc4751ef14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e86e6c906b625f3c9f5c16686edb3f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0384f19f7a2c4460acf334826f06fa0316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989c5abe79be7b2b5369542e574c8fdb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00477ca24367e7df66836a2fbc72ae518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727e39a64c21fa74e9afbe1a22d6da6c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0313b59c4ab862f4608e022a682b7c1120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbc1d4dfb4cdc8949848de3a77e6d4521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b754a0c05307c0d4ef172f3a87ae169322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdcffebfdba35438c2519bafa8d5ac223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4d0c0dba5bbd817f8e94fb755135f624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a185f5af7e0d0bbc44555a5cbd4edc6925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf736f38cf74dcd6545eaba92957e3a226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29db1f372fc5bce49cc7bad04a5a474727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254a792b818d0eba712c50abc9cfeac528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8675c81b05e7cfa52aeb168205f0522329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0910fcc1cddb9389419be67bd2f369b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a80860378780e4e4271792da79ce68931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d8ae74bee6782ad84dcec5733faa5c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9fe09314dc017821598185dada41cf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef591ed44fed5dc904ecffc4500429834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5f8112248856962f4cd380fa191bda35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac43be8db05bb00fbdacecf6faaa5ce36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f7a916ca3959efe123c948fee2f16837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46443c7d6b3c835c2f5796499ddd96d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49a6e6a98bf1945a4b8e20cc187771639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557c0b5b95a09dc8063b778906feb1ed40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da665dc14bf2fecd5ee70d4598679c441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3492ee1822decde0bf779f0bf1d1ef5242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a110c8cdc298e42cc8fc4ddb1ca3ae8e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa9211e2e6e668faeeb88a94fdb0ae44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473bef12b7b62008edcd8741a5df9d0845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2767204554734bf2e9fb98b46b22f2246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff7dd5081c0ebad3137e269c182af1b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf923899396367a38886ffe3899e59948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90256ce8f3695915f0b3c2d6a25459949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf959d664db6eacee8a3e98a7777b1450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5937ec7a7ea80a5e27b46684bdda6de051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29b1787b4d1ba4cc8ed98914a57f1f552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54bea2a7b6b5c8f5dbdc974e339539653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca55470cc464606f0d6ef35b6e4354954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b85c859b2ec56b4b0d5f96b5a539d055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b21a198726f93422ef379209405395b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6a1db8e65022e80c814ecc72496cc957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040ad61d10a48fe3951b967b6bee8f1458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f310338b3151293969717e1e6c23b7659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee6f748232c41a0ca777e4f802fdc7760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3631a71ec450d62b7e134307cda1631161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663436f85d03fa16624e179566cf407862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cb8ae088570dd4811d9a1e4a44b56e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef679705445a4a9416c4da0b4adabdce64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977e75c75d1927fc03d35e03ba09b9bc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d0fcf447c70e5896fc1b85a80123d366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290002736c2d4e914f7aeddf07d929ed67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697e18aca6010b183423524f906d5ac868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a293af6eefbdcff19e1f5ff6d6044a369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8be5caeda1119b13bd2ca3c0f2e35570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8457716a435cb3d621314650b798caff71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf0458523c0a141eda2f08c6875491272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27523dd44f98eeb64e2317a558fb9f673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c637f8b9ec95612bb1f8ec45e446a2274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33e30a45a0122dba3f4a597cc0da24175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a76ae133dd5f813aecd394d940fb37f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f835b3200798b2eccede355d1666d377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28138193a022f968631259e99dcaf8e778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1e83b9710e67041e9c5518024cd41979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99740bed4b3df7a50be604d4e60bf7dd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b198171627cbcf49b1b36c96c2ff435e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4d498627389614496afd08680fe14682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa07d4818236ec0b9d12a560eda7e0883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25eccbf6dfcb15ce412426ed243be3d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd84f9ed71737138775c9adbe0952d0b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d269baaf511edbb8bb19f632a4039eb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902984b09319b04e04a0dab055d2b98a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc892f95c124dee41c5f38bef44ca84d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bea09ffcde164e7ed4989d843a8f2ea89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed14837ed91301fa3c107d20fd0225d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e6b5b7dacdbf2f3675778e963b25e991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949130451f5b6ac7811b0a7a5acfbbcb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a038ae454ac15bc0186bced4a57dbcfc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c0bd6f7e33971347d86602da27512e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4295dee4900a1278e80745facb96dde395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0377e0a7a97d6732a4d778baf56f370996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf659565e8d8f3a5747483ae9f72fa297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe07465952c119d307eaca9d0b575f298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2973339c32459e265c8182d07fa2fcca99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8664528a6773b5d88d1fd6b74eefec100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c580b381a640907ec5958f0e8f7e196b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964ee4a6a1f51287f7be8d7dd2329fcb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f111b1bba679003a81544bb1051fd2c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe58d33d172a2c988fd52b5963ab15104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e232ff81f9b5e49dc9b054d211d114105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04a4727dabcb4018fbec1a47cf1cc85106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a24e5f37a15aad57e283ceb30d0bb83107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bca6af9fdb5880a33d13b24bbf4df8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e75f4d379bae1625de533928e5bdc1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd0c5bb74b98b0f375a357b6512acd0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228f4d3c288d52dd00047e98a08d5be6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f930b1c8cc08f4ad850d6432d2cb9cac112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bf7de1f0554248050d22b74136f33d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dedf3a50c56e2fbdcac6e986a23093114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5943089c262da24e5c351f0c107d231c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8a53579a0c97530624500b785b8454116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0e4d3e81e525df32103f6cdf148bdb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8b7fe115ed322aa1293ed6f9661fd9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be87deeff010c1db280feeb2b67f4a13119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6053acadc3b495451cd6a03a6d125164120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354a68d72edd8cda05329a54308fe66b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abbb14a05238dcd9e6974acfc1aec95122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1842b4a1f5ec8480ce10b9bd7954620a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09425a135f691da8f2790e1c907d472124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ff1ec8ce767983bf71b3523021e3a7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c25653435445648a9a3ff9ed46d79f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45136353df4b6473f0fe627c5753e2d1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d3bc44cb33170b4ab80dd674165bb1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a983e7feffa399929a628184d50a716129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d37d705d0fd3d1c20b10f9392e82d63130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd331e54106aa31958a4c6baedc64097131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e215c0370a87dad0f847d55a5a6d2b0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa291462e86ea8a0ba04d55543ab937133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab34cae17d07856c7527d9e920213df134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2de6c62f7e0f36626c8a1dd1a4fe25135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c94262af7050461dea517f793e04a42136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193db2cf2328ee62c243b2703f1ea006137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f8fef35924baed2ddaea14f91c5f0f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96020d4c2e61bceb800f8c2fab05f351139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29577eb0fa9113e50382273219e10596140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558156b4d9e7fec3c6c119683fac1306141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a8dd98cb4b905ce7ba01991156a9a5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a094d219b54a36ed5611d55a80212a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f14f421af14066781e633b80d29d935144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcacc976e56050a97e4dcac7d0e8b04145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428bd3f96c4a6d6aa9a265ff1ac0c287146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f923deaf5247801c94d594c6704d6d46147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e835feb4cb1e4b4b905df205e18f48da148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5355d5ed27e575dacbca0222272653149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1381a813f1308faa4702d716096b77b3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3634a24bc5da029000a9082c25584bd7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed79d60fdd41530c843c73aa38aef87d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc16a1c354459932d0acd8fd7dda6ee4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80576a21a88f53c84f3e3c34d2d79bd7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724d1aa717e5ced91574cc3c1ea4eb60155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff638ce8372b794b25d344192d4a27f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68439ce6a2bbefbb89ee119e39c1b7da157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6502a0a2876a71bc501ace0875998dc7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44acb609ce11d0c4e1566195f52a280159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d416538e68f3f6b3ba9f3847f5c3ce9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434ff6eab440ba1c1e6866ef52298054161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0728c0ae34c50bf524f7da211db86bf7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e45826b5df6c88e190bf7805715ad63163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc3c6a31e1de7ee694e36feaacddc3a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd10b06600c230daecaed73196dfbff165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b23e7726df6cf7f2c93e0272641caf0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e23189df5c3d462add44df96360b071167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c478bdcda55755b4f08bc1cbd0a480168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac4c430f121160835a691a4cc05c0dc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46000e1a832368fee5df39c0a0b66cdc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4211c97fe14f78c4d90a4f9b81f14ac3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c30f3f91f2fa264af2b07faf6fc4ae2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbec746ef8bef24153f6eae50f281bc2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25c0d9df0fcf335b71cab4d439fa205174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>