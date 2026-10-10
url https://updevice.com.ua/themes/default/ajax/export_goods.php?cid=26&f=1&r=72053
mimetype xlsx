--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3533c754e47db7943df9bd33bf759f31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be1671acca19c4fdf66cc3488df3d9b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca64870039db3524a1b6142780beb433.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcba4cb008f11f444d60c19a031e8ddf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fd458a11c26fe7017adad1560c027e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b096a9053fd0b74af020e2e4bebfb6f86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72245e8eda2284f411fccf57622efaee7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9a5dae9a530e87d712d97cfe8a4e028.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876a7d26ab30b24341f07ced3c8ab9e69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ce5c1d81eec9f2c4d29fa9271ad49910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd0cbdcd4fdfa98f16a84142412465711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf01f8fc3040cab776d857dbb481a37412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010e0f54a538cdf565b1223afc75ea5513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250a4afbe1ae5eeef44c58fb8ab370e514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7fe8d0c45fc4f5e3ce8e8d44c68df815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532de5c790df23b10c8a47aed0131f7c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f62830a3629caa27f007bf048cc4abe17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b948bcba00f6459ec5bdb6f9cbc6e6718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b667503dbcca4c3e565642a1aead9a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47d7de16b36749b97f72aec33b8bc0020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aa6b62dfc394923fa69475cb1a536921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04e6848f07b04d942debae18edb577422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68766757106026e1759ae1abdcabad3d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c0fe0a3bbd1655dcf5ef5e6fae5ba124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e14b0c0fd5da1655ed5c16029b5e46125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342956521b5d2f0ddd46bdfc7bd76d5b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713a21236f92a96d096056333200b16827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6442d98d2a686d2f60ed2d3d8a7f740128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440594fb4ed8486e3b3d3f7232895fa929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08303049fd7a14b32a6b55b6359f24f030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0b9be3b1297f2248b600013fd7ca9631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e4e3dd7f257d59b968339496afae6e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994f42d3c2a0b1bba766019581c6f2d233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cdcc638f95b96ea5cfbc28042a515c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ef1521c76fbb58195a74f945a5c0f135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a022ac79af5e8c0e3964e35ac72a96636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4c6a25e107b60058d0a5bc37597f5037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bb2e2c2a7a265dbd72cfa382de45dd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d290fd2173e65cec5df87af18aef3f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2369626f5e82cf4e56add691f5ba5fdc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3491579c33bc150224848a0ff7f0b51941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422eef61653e5478b4e2ee1f2d442b5342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6b74de623aad01b74ea3f2da9dc85243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1615f3c4c4d5adf9a8e674f0cf6564344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8c8a7182342ae8d6d7cf51a10eaca045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc91518b078bc7e378bf64e02fd26e146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c12def15c1fba60b2dc5dfb4c753fb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efb0780e00ff7f086f7a046fa94980f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e410eaf36a802440952cf35d581f58a249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17953a836274792df980d5ea44eea8b350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e7bdf1daa79bdebcdf7e57f43f5f6251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2a2aa983d00e8b0095013d4b3b184052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd391820119cdb1cbffe4035a45f99c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2de0ea15e0eaf24d0e2f856e491ea2854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d0adf1558676d9e7a954a061bfbe0f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826b3e32e732571d247153b9497605e456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8a61dfef8df901bacd4c4dd46d1dd057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b14c6a630004cd973cccd9e16e916758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546b8734360892107de4363f4d6ff7d859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7168b64b3317192601eb04d3f93bbb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be7f00f3b1e9f6d4e4d2427659fe71861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5027c77b776fb12c458e2d8304f08ab62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f515f1eaa56e5d182545fe5481d44163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba67707be1b168798fcaad6f551cc5d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c54eb313cc27393632e431bfdfc58f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0439be0939fc03e6f313727efc35fc0966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437618900c85e3a2ce4ba2c6b56abef367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ebaade88981a02aee4a77f9e2cbf0368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1df8b9eb9f839b1f5be1fb2fbaa3eb769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaf6573b098d047265899d05c6a1d6870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6e0a758dab53666f51dd606764704a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6692cf4bdc7dc2c328b6d25b5390781372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81ebae044fde9922f018e77d6aa119873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbae4328b4a600f57e83adfb73197fc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d903f54a8fadaac6e1f16c31c3a874475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a345ceb3117e510733e0bf921c3defd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872a8411bd09e34b6b721597da264f8a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48abc388a753a41f64aa75274072ed7778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebafaaba6ada434a0ce1c8358128e4b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cf11dd21dad534af547845ba21709080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529db89da63a95961dcad6eb619fe02681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6829a828b7900fce6414c4ecf5176eff82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328d75c832b4fb48b2600937d9d65f5183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6053422ec23dfee71e4230881ffc34e484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ef32d8edb43c4128a1b930340269185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ef25c6a27380d075e2b7025343950f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daa06542cb323e9797f484b3e46a04c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a782a27afb7eaa95703c29497784a488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f14edd719f0b4d527861bd4ffe987d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b88d7834362ac8ad7157eec32851e090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dca9f874e38027e43d2abd540b0ae5b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52391b5b9188c79d757a2aaa7b67d44e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16951ba905866dd9706884e5cb786faa93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b85b577755464963f9b8dfb23b050d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300a093fa0c82cf171913fccd869324695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ce30e535fb2eb415dac8e27ff4472096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b157e49c141fffb36c5683be854a56dc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f147e709a6efee5ae13e7403703386698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7feede8d2f8d37f4863f5e3ca973b0a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1aff8c5d729ead6fcdbd067a36c15b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d771e925cfbf9462d1291d23654f2ee101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972b75e950a7ed9dcad0a757183c555b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdbf0da82b85f219a2bad0ad4f18452103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cfdae0cefb34e90fcd666a77d6f83b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1033f715d0373bee21544517c05cea88105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edacc6f48e56f6ab1954bfb229d33190106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa09972d3ff5b8c966c260a3949966e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a7a5ee05345c301edc3d4fa6dad8f2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3254869d3a548b068c727540fb37bd55109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022cfce1253f5f865bcbe16957245321110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0e036d9d57a9bfd7e5b7cb62632b09111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c252d77d5363b6086959fd46c6c3de86112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf63e2f6ba6b8ab0004bf6e77d6b4a4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71f77538f88f7f517aa433b63a09504114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8310693df440e5b1b79fc273d12c2322115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fc4df7dbceb4a1c9ff75ec5439f2b3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76685d4cd9b3b9573146f4d6a2080cd2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dad1c6737fc0aba69f4fd876ddd45c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b87222bebd2c415cf445cfbda0a7061119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0ed7b3ee31af9d2b4e8b096a881979120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3995ca00c942a529ce233f79d848617121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c57f19f22c682503febd47052061f0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda56e1bba7c6916257871295ea71700123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83430bcb0655f21cd472fe5bd6d98775124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a1d22f804f54f012ae7ab40a0c20b6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e12f565b4bb6c97f45c90f8190cb557126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae8d7a988b26d493a9adcd1eab791d6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c766d63ccc94387d1ffddba895b3ede2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d753dd678db2271d4102406ed93c1fc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64858ab49af1933b265085aeb6e32fd3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d61c8daca44862322e598ba4136d339131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce853b6a429f373efd5b8192f5884bb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee34adab30647244230d90df0a41fefa133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fde77a5533faa63fe32691daea085a0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a237483e6248d4d80c217a1c3de03dad135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cdf8d3a5c943bae22f8ab46b00ff13136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c44dd9b4b2e639a6ff4bea4927eaa76137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60153b47a6aadd22325aef7ff03e9f0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad33cd1f76888a897fe450eaeb20305139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93caf1a43a9242082c71a91b7c21a204140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3875c9969991c9c54bce1354a1426b10141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa08f892e291322457628a4bd4a8cc47142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1a9b17ed2e28cce3f08aea7967a26a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871234bd88eac08b839c7288606dd118144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b68ab5ac368202e0c31b64492cee76c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9764d83d43f98baa6cc34192a33ff8f4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440c0547d5448ea92b9cf19e28fcd27b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5131cf1226a3c3bf7d067e1eff7f0e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5be2edaad73762a124e2143c04056a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36851ffa8cddb6179e237b7997f12c4b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e989308b668ddbaa33b39c020d672f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0215908fcd9987f2f3715d3986da024152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aafa1466d734eb34a8f217bdbca09e9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7649b12b001d799ca741ca18782a8e4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fdc4c3468fdb2462ca57b224a26db3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b57b9c21b7e5d593e18861d2f2fe034156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab71e9cb3e1771ab44cfd48a1d253e4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcad338797f918a112dd576319a23d7e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0748e60436d9038760a8fc4df17bd47a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51e3d6eae3be7daa178d19700ed4113160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba46c6224b7e8aa2353c1d8c25717c0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576cfd742f135951286d14f63af3945e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7fa216f0b149728279d89b5f5cd9e1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829697b28c2b9200813521142b64f64f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ec27e093e7dbbae95c9fbd1e320ef9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519a3fc32a776cac9a038c09154a049f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f5a599e8bff76a579b168787039081167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ea33f87c3eadfe5e54625b54038c9e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7d671cd02ad05ddb419f2748db9d2d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc668d4855a8cc39f307759e8002773170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c751e9e9545551d34410e9cc4a58fc0a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6507272bea17b80a01d7aa00f4455c0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b234b2ee82be0d539c23c54ddccec1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41888192226fce0e31027237ed6e32d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101d65993be6c1eb606790f6073268d1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0438c99651d7c695bea0b84bcc662a9c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44eafbaa6fcd6249211f6cd125a3ff4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a73c710895c965086b62c51d607db8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9d9413cdf1d1ed968eae522719df8a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731aa58d38d9c1fd44e9e8585b142dee180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a83f90a7d24af04cd6cf39a764392d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48238313e663a26d60ef372350202e272.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162ab6a3a64abbb9030a3f765e0496883.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d47e7502259473c56d348f8115bc524.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2311b8fc451a7f89c295413a802dcb05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b292bd8dd3672f262c09a0abd248e16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be49450b26181ac053f2324b6987a6277.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9c5da36c5db873321d2cef98b956368.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f93107aef16e224e18230dfc56aa7399.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbf2c830756400038781777d13ad8d810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afd17837d0ab8d799887d509f78ec0811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb224fec8854b91613c83c8a3619cdd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d80625c4c94715c33efc1ba946b20413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4811a956dc1169d3e09afb16c836c67114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb804a058b3809d52914a68031ab0c715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c77a7ed3f01730b3bd94e22dc460bcc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f7226dc2b0df954bd37f4af94e498117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1093b5c1666330ec2a4e03c5723ba6418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096e1bdeb995dbf0be8c214e24b6c18219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3700cc32b4f7d301c7b3dd3dbc1f6820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de235d524ac9155fad6258d6e505d1621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e07f9cc6a628ad89ec86dce1c7fb79e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530b888966429a79e8a4e193bdd63f6f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720222fdfcc2973c1cb8c9a9ea92935724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804c5bcdf1aecd5e127b5739e224851325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c2a191e5c56aa61c8e51789a8b587226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86936a52d2ad6909582bc6b88e115fc027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688760c8453e17e3acaab54880b0f7cd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b936aa0f4917b4154e950a0f4f10f4329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cb40b93f29c107de777748f0b202e530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd892efebfad3b5972e866bd642a6fd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0871fda3379fe9e4c108fcdefdf2e832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a13c5cb4d14de1430b27cc239d7d8933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679b759e68d743a9715f3b176001896434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2214423196531da93b435d863052ba7335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772161fe53c02d79fc82ffe3ad8f5b5d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8035d5adf0683e3a50dfdf0c4f57db3337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a5cc1bfb90e2facb1cb73abf4c4d6b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5191cdd68d68c653dadedea6793813aa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016279be5623daca787cec37bbf9b55f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718b700f1bf77341eba408701610bd0941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e88923230fc7f375673be5c5d99596a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a0fe3249bd38735c47bb3bcc26868343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bc4d51510d6c5d9069b64d2162ca0744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cac55327172aa8e4e296f9ebe5982045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7a8bb6abc6b1d8afa0de72169def8446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4388c421861ca65d51f58e5ff8a41a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0087f832544e15d27fdf4afe28f5e91048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fccfe8f002fb67abfee5e440817a7e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c06a0d471dd267d5b0024e3065ea5950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3762a44899ceb3c818dd4d7ba1d9d9f251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d46105f83b1066b0ac4059685e850052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591d686739021ccb18d53f70826a4a6453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa6e1fdcb66ec5b01aaf6236268403354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c405d03d68849ae99d532385f49430255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf14942880b402f4e687373a1f88bed656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75632a127864c488cfe111c640381d6b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d486d408ef036b830925f2e17f030d0458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f2bbdf4a9c649a94bb4d6d137f9cd759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c14850991cb14bd5d338b4405da3d660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57500658258debe72a3dcf5e4b55c6561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9a4eead5757ab820e40bc9a4692dab62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2db768716f2dbdc184e8505c2da875663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167d461641464df3c52a92c74eb55a0a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92c4ef1e1e0bfc83caf7fe80c28908165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa57723b085c3252b098ebc4378f4d666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09b87c05947339b874907777c908f6067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150553c851c791395821b9f086f2fb2868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa87a8239a2f112cfda55ca62a8847d269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783500796c6b9516de2d9724c30c9ba470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f9fe289a37902058fa46aac220799d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71459524777d3cb873b4986aa47a52472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d0605d43ed04b2df926dc90d8043aa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec3190124f147625960c508e84de27374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3909a53406e05332ad183c47eb274975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7e43a160a05ab2aeda2304b4a7d99376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab7c092009bcb55c0676f46d2aa682d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be730dce58fff68e26e941be7e9798878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba164a10f70ea402d2299a152b42b31e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84e6b736801cc9e93870425b859307580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d639b11b6c4810ae703f8839fc68081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dcf9df66c99d61231b8f1a73dece8782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be5f59d8f67bfc89f476733717aae6083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cc24baa3b01761a52cefa658284ce584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc4f1760aeccf2a8971ceee9b22f22785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88757c9184bef8eabde5d9883439d25786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4285e5f53540ecea03da39037a31ae87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6335ea2b279ad8204089faa34ba291e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a6c00de55a14be29623faa16ab878289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b8d8982f27a5cfd5826ca1cdec252c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7d71ae128633d1411a60afb8b08bf391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21df69c21a90e271d5824d4648d544af92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746665e8396e35ea9b6b5c893d80e85493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095f1c256eed3971d7e1f61082dc3cc994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707e9e3bb7b1b09ac0b27ae2a91f0ebe95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b551548cea645a4851d951e87d69304596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2982d56deb0fae18f01f724bcc5d073d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6985f439e55e5736adfd5324cf97586798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7323dd26e7b11ec0a37959adeae1a699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d856631300c028b38c8f3a7689e130a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd7a66b0713990f2b7b63b2aaf3a1e5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93636e20b721398f4166e0d7096066a4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64beb19262cd19339bdbcf6476b8fb6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f00e738949fab53156ae3665e25408104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb36c6ac1bf4f6d7ec129199ed98cbe105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b07fba8d8339d812f0b749b214ccb4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7ec01e6643fcf0a6d5d126e8144028107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446f3d04206b1f1ea9e311493ab7e3eb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3823c4d2c1bb4f9cb833029a31c89199109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff64581322a432c20470e9e4cd8e316110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c94a3d62c4705d5a25be7dce786dee111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77034ecd56aceb6036efd63f8d7f318e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28488180f6ee4b7d1dbd26bbca09b8e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8d18e1554a142ed78f22fd64123558114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f4da5acb02d8d8e84773ab8267ed48115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cae9e25b0f403e756e8e9f4cdfe732116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef202c56f3d1618cb6f97cb2338b4285117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b521b637b5d2e4ad309b5d703a9dc3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e22319814fe04fce694d3fcc9f3279119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c15a86e706f3268619bef716ccd7ee3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc9c98587eb72c5e1cf25a43c071455121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f5533702b0bbde147c0cdc5c3607ff122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7574abc5e7e64c9ae0eae810dd3b7087123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e882052a441432c25173fad7e2ac05124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcd266f536561b6891b4a065859e7ee125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d1090cec8ee0a7b2e95ec6f56ae374126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b87eb47819ab49e32998ca72454dd7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75a0e584d1ab7a4d92b7300a8308bc8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77331c0734f73c810d9e6c6ae34e9ca3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9801950f0000be26e57c0853c84b5a1c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df4a83dd0eb60445c4620ab960bf072131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dbaa256e02045b4e3b63999aa56276132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72895b490a1b905bf59ef9d4342b8278133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9a03cd6a13fa09ccc574b288765e9e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6975f69ce53709c00280fef29b41c3e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2231caccb01d73e4366ec1b0279106e9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faa7d9f7484edea34d35b11e84196c3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c218a59c9785737586686524deac18138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6496d7c3f8cafac8da92eb1cdfdd06dc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d66c3db4e3ea10679118b06e7373ce140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b024cce5a5b7f46190e75fc2828dcd0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8424aaa13602ec76ca3e979c3a1c2201142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e11ae8c91ebf220764cbf8cfb39178143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52255eca4df4c7608a5c2c37a8bfa793144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5844c5eda9bb8657a479faac791098d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6b2fb009460d358ff0bc987f70aecf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecccd9fa693fca94533e364eaebfb72147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8360b94505280b7eb7d3b19c21026cab148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e27263935c9c10dd26fddb6ee84f0c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10559a77c1163392a23ddf58b5d9153150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94502b57f1dbe13ebb3389bfbf8af0d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1107fcfa4745b091b65589c9b543acb6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebf386372bb3db33580f210a1388c6f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9de937f2fd4a92fea07ecf8bae56aa154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab99432a9ccea3f0a50b21127c69b68f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0acb4964357d3153d5bbfff215dfd6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f52ff34de8ad952675e0d53f251928157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f00c206dd513383908c84e496fa63a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f66131b152a236f61b8686aa9c5f11159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515b85bf9329c61c86ccec5981dab54c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dae873cf9af2e2c5e27ea7552c2948161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9c36afe8c07804272b6899b8346d60162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7151cebffbe3e2c3da097a22ea5bc0bd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da68b18ba6ea8533ab1ac0974359cbe3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb21d790bed000531ff41bca77e2f612165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72051541e2f7b3ba4ba5cb005c5fa75166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813bcce5d43f205e7fac5d4e27c7be15167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880ec55a4f8f12b5b918be50076ce175168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9b7d74414c8be8eeaa84b049fadcc8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43269acf0ca2a5554a05d6dccfe2a701170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4795627e73a3e07d3fec99a5c7eaf26171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da25d58f1e124a2f8610c9114d7f1164172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7b7ea70a01449f4d6cff7e16d3e45a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa7ab9c196b99b655aaaa084ef3d11d174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>