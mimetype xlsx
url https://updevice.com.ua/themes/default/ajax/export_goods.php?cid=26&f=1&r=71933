--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b04d118e5fd7678a0f22196b2ea1be1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e979282ade20ae9fe8a709842b91332.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4677df1c94e802f3eaad6f6d08ae29d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e118415fc8c8b514644e60c0c0f88114.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a504590b68e5bf735487ed34ca72ba5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a40badf6c45468bdb2accd5c6f7dbf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da882b93f23515d84160b4c8898cb527.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fc3c41f003bd92433e46df748246938.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5e0b2ff7348b4561369f8d2639afea9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d49dee78d38e2420effb96567d44aba10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3024ca4a0a2663032920cad0bebdb5b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227c159c97a513b4f5664b31421c908f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2618f9ed7261f246c14d26ad698fb07913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73449b620d08174887418a6e93542ee014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3338443535970b5d950d3ddf9ae587e015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c6d5e8b96ceaa286f8201af57a64d516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55adfaa4b8513dcfe4e48edbd9a2275817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726aad9064b79e64bb1ea81d7cd7a13918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01a1cd22f81f07e454eaa60213fe41119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2095c5c21580aaa9984fa361f0af10e520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d122fde043aa890e3a5a876d9cf7d24221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b72971f68e44563a0763b24943d01222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be46436dfe341fd9a4c8485cd9d8850123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4cd9aea436656c6ec56c0d72ac418524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06b6dbebfb58d3e08a70456e883667a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cc2f546390f1fbb9a6fcd30a2cb90826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4426f795e50d2e068ad6f882dd12e4827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a36fe9e9a0e6ba53d6880efff10132628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf7415fd3454855c20a2dcd15f1c52f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40434bbadc141455d525ffec170b1c130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c21689aee70c197831ecca55134cfc631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e78f73800d13a69a7d9e9ed7d118de32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c4bdbd3f352ba7399c400e99b2c26733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacc7ef7f13c52e835335b783fb8a2f334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9265f170a2e99257d28b43938323d3d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a84d4ced89c01dc05680b1ad76f36336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e8fb9f6f217c8e9bf29c40154cfb7a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9cb5cb1a1410322ee2f3821d8a64ef38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24da6019b58a7b0c95eb83bc128dd90139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12025d9b603aa71626defd425eabf3740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dced11b109566f997e056fea9010d341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d272dc2c3676c16c0958b5b2917555842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43025a56bf2350ed35a1b9612cbf0f4943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2750039c3abea2db8c7d4fb6cbe0ec44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b5fcb4d700ebb71b7bf5dfbf29ca3845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04bcf0ef1812b089d3e4be18249460146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4d93fa8a734d390654df6e17b7a33b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425f9f36b66a5d4f5b89bf2f061165af48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9776620a07619bc4588759a6afef15849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb8cb66bfabbfa73c287913cae34ef550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29b93b818e7b4071cc5ae3d0cd8fbe151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aa61bbbc5fff92affe131a28a66cf452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c18278c5c0ebf8c7fcdd28d67d603453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c93cf9b72123da48bb73beba583af054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ea9e193ab7d228e9b37b5fb38b79fc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ca5de2bb1c044686c00be651d4222556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6468636909e627e283ffb45b5fcdc3f857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da52dd95d918799b1893ebb030a4d4558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dd4fe38d9d642242da7f11c9fda81159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe94913c9e27b2d40d0b9000eeb64fc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e10f5c5f267e27a8b11794c0ce6932e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f8bc8536c3cda70b70b0052f50332462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aad23f50494fb0f9c5d90ca27892bc763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52788b70e9aafbbd4801a2ff4e392cf064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2e99e5d908da9b6b13c490b77be2b765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e574b31e2b773fcebae44f14ecdb4a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9ed6ad9a3d165c6e160efc08e42fd667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d99d8f53a31e25a23c95f6b3e99349868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea24c7375ab51be0914d7b4e39676eea69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68150892a6fd12d6501f5f1f5f1d592170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeea760f2c81e04c4fb8574f1384f74771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6182fe0e759669d8973d9a0ae9c7744672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73af0c1e0203112bc52425b632f3177773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b58c5bfe34286b2a6d420b8c473fb4b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9312abbefaef17b01802f380f74aab3f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46340167647f271ac89f15e14f16509076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0bae8041c60e5d8505194e469a023f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82bf0e559eb4cf893163aff7ebee0ca78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7548b3796e01196ecb46e45124d7293e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a189241c7990040bacfb45c17d8a6ea80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b84cc5e02a9ff5f43f420fa9cb60d7281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9181d1522d081d1890a0cb0c7b681e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3b794612cd00088c6cc60215973ac283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f142dae5d276a2a65a6ca3a061c0e57f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3803f861c85dfbeda907078790b99dae85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfb71d72460081325366247680a239f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6375dcd3e2c28ebad9510632dc6d2b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76070c48efdeb295350bb5f1351c895a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6d8745fa1b28dbd6e14a661a60987989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b946cbad4cb7482106c0b00cdb515e790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a5b64a8b62c918965152ba6f98637591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae16968b40a38ac787cbf0f50d04277a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47d4453ae19a4b65a6b636b70b393a993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae345c23444ae56ffb801c05d98ab5cf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadae380038df4e2d340c6e9b876d00095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8356648c6fad1e6a1259da21da566a1096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccc662009be446a4dd8862f2c22277997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3adbbd7780008edfdc1e6e42132f37e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1cda229474815e12dfc7a5d7d5bb1c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6e49571b30d3d2475a927d0896a597100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b1fc34c66d2bca33d2ad82e794b62b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378d61b35cd7cb968089fef7a5c84b01102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ace7355afbe6b102d2a4ce9aba1496103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b741295f86864065b51b5a2cb1d7b3c4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfdb8dade173d9343119ff33dbffe26105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba66c415ee56339b126b7fad6b21ccc4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be43870efac92ddb45ab004fda2b0ff7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9103c140f4cf8017e6bf5f25c386a27108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d90b040c4f9150742a1d894cffe87c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830e60c90e4c22a786230dfec35e2d8c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3973bace5f877440dc4cd4470251520e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0425270208e5f8d40f85f3004031de6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215cdbc9403c04e79240b376ad796df3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4d141a902f62e0209ae24a4e78464d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f510eacfedba81d769ad011a8d9f9da115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c55c76d12b5e164c88b981b5d90d463116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e38d132c5ec018ad4bfeaad924066dc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191b29da7251379001730ae13758c402118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a2c526f77263aff2d490e067cd4566119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e314ebf8b41256bc5acd242cb46b129120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71333115e0cdaec236030369c9db6c9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba469ef7c2000409965bd0abde639e6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c31cda5d20edab01e959e1b7c1d9b49123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a980aebe3f6f3bfaaaa308ab9945ed124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d385bebdae126dd614c6b89cedf830125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268920403c71c036b30acb2494147b20126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8ca572f9863b7f15f3cc6497fc46cf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ca835857c330e5bc527f77f5a54012128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1e5c440f6aee371c5bb64c3da6525c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9a95b37a7f46cf78dc661d97272a2c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da074a883658993ab288517b5a453c8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbe37375f14713a72a5be67b7d874f8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf53f531a371638b13b4bed1b792019133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b49b0d3665a47441979acce6fdb9af134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409bc76cfd3a9ebffc8f85800447907b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a459674592067dec337f350af59c88136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f174d2b6f700c59c6fffb94afcd6fb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f77a676db5d97fe0dbe5b20f4efe56138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09d6c47dd2e1b9dcb4a13910528130d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1422a41eb759607a7946f1a4c348274a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2352516921470c9a382faae73824ec14141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a20d25b6e260c3c98fb24930bb85d8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f28b28be5434395b3b6c376b2888981143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a4f9ffc1fc91063084ed23185ebf66144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bd45115b4aac1aa4bcc70b3bdad470145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8728ad892f978a2850d516da12aeba5b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8083380f7cec6787e9f0ad35639b36cb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd16a10f05532177a9766badf785428148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2b8eb35b49d00fd7132973073be4f5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9eba972e50329da6d264f96f8c6683150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06c2e385de00526ff4c7358fa3096ad151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3eadb2d9f6aa9ad2e42a84348a3ace152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10325baf31b6e936232cc0f8d86c669d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5840d36db10555bca33998f338595867154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3c36151eac9cccf778fbc4dbff4c11155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def1c165d5aae05030b7396bffc564d0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4975325baca8cc739234beb92db74e3b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879060abf36214023fcf60c22b83cd10158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6100f98075e816a2faf069792e1b3df159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed2ad0c89f12239dbb28212295d2ff9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6859ce603ffb2914ce29c318487f3a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2d148705fdbf4bc5e1019657ba2e3c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6999ab6b4e20471a4bdeb7433c20ba93163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518893204751faa5ce7baa68ee7dcd21164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c33478b967f538e6fd90f0711fc4acb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcefa641eafd6b76fd4e29a2c5f500c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650d460112fcb8c1605ef805a56638f7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2d7c5b58ea83829ceeeffe09c3fcc5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b0a6396372b0a12f4af69cf0170db4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb07375494353e2cf906299492528579170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5112d83789c800d1f9c32ba2e292c2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d9783f7e4da35d4b10bc4cec0554f7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de32ee6f1ff85940db0fedd13eac1fdc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a2e8265f45fe8f90f862d381327cc0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a59bbf216490362decaefe2b82f29d5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ebc3e23051144476fb58a12125cdaa176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651e947e6f92c92f7301b9748ada96e4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc6178b186d916f2cd5d651d23936ac178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a32745efcf13b6c435dfab100380f01179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552ae8fb64299cbeee566cf46e6c7d90180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05982be9743b694d7c476f0525be73b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353fa608d63dd39f000afa0666d5db9b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebabe61926c8a18fdaa49844d6a8c403.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3856f687908ccea592c1c585c89507454.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129419a8e49fecc227c03b2f8104c1405.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ceee24aad9d7205564d4d33b3669c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da9a8d4a2f7fdc869841420c44ad6147.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c83fc429c5b027dbf7b81ef6ef8cee8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cb1ea5fe3229e3b075b5fb14c32a4e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0256bcb6dd384d92b5c6810fbe2007010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae11167371412caa2b4f2c22cfbf3c611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a584e1bc4084ef9cb247944da6cdf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82902613ac5189aee8f41456127ed9b713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce65194f0ba1b74e6df876ebd02cee814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc5cd1c4e778ad2ed2fa57fa3e2eddb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf6313cc64946636f3920673a09d98b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141f5c22b38870b82cf27030b35f304a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb4ed0f389e9854b0abc96900e0830d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b55fddb4f8d5a67b7c6f91e5a3feaf019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b83c2f2954f4bce562d44400dc178d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc2fb0d391ec92a44c37b989f25c9e521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8b1cc1b981c90a28768ea0978623c722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949959417b7500b44a85fa2a2965033323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab152016064f8c88f53da36b0f1ca3b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e630e021553ac328c4ada9a910eee8825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f790c9869dd7096258e0ace4290ca6ae26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcb3457a584411c876d3f0b256132b227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6bce3bebae49382bac329d359e2db228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c997df2e30375a912045a8925bb834429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524e01aec8f84a1c250a4fd03b81bbb530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd8ebae45ab795a6c5d793a398079e931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9b3597a9d2b27faac9faac8e95078432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dc7aa7ad88c335c37f398d56ef46c633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ad544d60fe83b92e12877db89feb7534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f4a1b3c0f1c2f1488b564bd0f1834635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0d7333e3b7e8ef27ffe1b57912a6ba36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab7799997b2f1243fba0ab72d0f306237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d33c7044d0027eb6eef29408e6568038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea134eec990b3aaa40ab16ffb586c0b339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3675b222b2c0233aa1128c8d0f717040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5a9ddff403bb98fe098a70498b370841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e6c2f49b5306d826c342a2be8ed50a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86bb7f1fc5f4fd5045a5fc35f1623b243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eda6ae77c7ccba17701edf8866165a444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560bf3dbd9ab60058bdf3d3f26f43c9f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f8a738d5b94295014a659b1959a1f946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce5f0e5f89de41503e5f4dba54351fe47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1b6550c9852c3c53f884cc6d73b2ac48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd02cd983c99d989b9937f3dc0ae08849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6924629d52df647afbe7ef53345fd8e750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3f08bfbbac3bf865a0f8932017a76a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1188af89a6071bba0f31bd3dd48a5952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e36f44f141c99a07b47cb82397a260053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9a0fc3138b4920f8405c2c3d8988e454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6102158a3ea0d6c419fcada752793a455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3f5a302b58fd1e2eab1226c8481c9f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bba44dcc40d01231293d4023378a9c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93292b3fb3b375e5a72916382d80169058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba1008f759446a919e2520e6d96db6159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4f368eb7417d44f0367ffa2a5de98060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6675138b99e88a31f4738aeb5647c3961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a5942a4c91ea6afa4f162d907b038662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d081336371b38bbcd7e43a4e52bb5c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9307d45f7db98bcd8855c1bf49be3564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b1f58bc94d96c77a0ac1e3eb63231965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3a1b1a343eeac0d017ad5bf1edc68166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fae100b53ccc76b93eff6e56da2966467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c473d5a805a1acb4d3a9b5b5f6638e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890883d08d7e367ee94f6e3f7b8e73ed69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa0f23d88d9738db86690d571ba768970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5240478bad9f0df05597acd3afd3ef71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2bdadd3ee576bedd524cdcf0727f0372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9274078f1bc38c37546f2fbf23003e973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a1ef56ed6a9e5d67418125ff2e948874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1635e8cd9898c3185e4202040eb83975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbdea114f13c583546ab415ec4126b576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8241c38bcec5bffb203b7da0dd124e5b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45567bb94a2097636ee6cb7a5a5d87e478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa6594c187216aa1a0a2a39cac8d0f279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40599cf42df011fe96e51fdb6d44079680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c76204e29b1d71082550c89c13017681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0574a5514b70ffa2e8f1a249e05df7a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74531f23dcebb1c0f3e6b8acf02f691883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95c2e9f41d0e5bbb8997dba5350643b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9469c549290cba84ee8d5c0f632e31f185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabb17138914ea2f321a8d6bc6ebb6fc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d1e432318043c759f467f8d23d4ccb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a23ca41cc9ae19d6a2279aab5ad48788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2789ddbbad8233bda2ff42924129fc4789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6344b53ce123c8f7c1ae84f5222129f490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c33a675728aee8d55c42482577403a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eefe1118ebfc452a313c2d6780eeee92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c892df50b360a2e34fdfcb79cf1d426093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b98f37698dfd79dc88983d3d7d52a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a4cbdb42f928d203e2904b0387a10c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0f986fc800fa680f4097d5907f6d3d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab53645bcce04015363e94331437af5497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735721b44d44d3f531f99b92420be46298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae422ba08a73cb04e7efb4627ad757d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b12f6e817204d4040fe936d07c67bd4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4451dbfdda7b3fe746649430491bea7a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c849b9cdc3ca9831429aaae3d7b6ffd1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76836c82e9409d54477b90be6874fdac103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695d0f93ec616af93655d57bc4d46b23104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3319dbe250db69bc04d0c6436a14b6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172cb95912066767aa4d97ee59799364106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57617a5e72e6504e63edbded3c576437107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfab7fdf3ad44506cb60d7e3c7cdaa95108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da73dbebb72fa0ab6caa2b8bfd79c1f2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fc332cf4577869212897ba4efe6f51110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f5092b29a047d912017347e77dd5e6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe3ba32aa9cbe541a250f814f74ff35112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2e6168988a71949dfbcdf56b8dc43a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80d5324e189a0e78418c31386a7744a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d3d421f5395bd2c7c9574ea21cf3b3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd6a84940db3b8aace118904fab110f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08515b706a8100b47e55fe7ce8223ba117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e220bbc7b72e6f11a0a2d3d498bd04fc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9539fe4e16380cf090c1f68a90b202d0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea75125fae5aef996136586c0c6cf9eb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669c2fa6f98107319b048ec14290e433121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680fcea355e402d582a9a9e56e1c5763122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913ce349641ca2b8bfa63ac59a42fd8a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3baa31007a9d68574bfd9a44907409124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e22f7b2f78873b8b9a1e76533b52574125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ddb95956800513e4ef1180ad510d02126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e326ea9f5993ff681f409ab34202509a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b536d0720dbdaeb64290f634c6aac7d2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d3fb9c907516a3d3972b1055d3cd74129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacfe3ad86e8868b5e05286b2a5a0a71130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec508e3183cbf119f9698febcaeb2c3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a86384e7a5a3e82f9273d45a297cc77132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963d25cd183f39234bd71c71ab96069e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf5ca8dd1d36a042d50634d3a4ceb11134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27be13924b9d29f1d848b00df0fdd9a0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd2e4031471f562e2641cbddc8277f7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8b91ef1a24fadea9799fa8b2acc0d9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7043236e47ca16cc89d4a9e2e6e05813138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d624cf1d6098a1e1b6c9eb5695d8373139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1974c81f97934ba965102eed3f371f0a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce637696ce0052da19b8cb616a1ca50141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bf01348f19f785dbdb5f5aff5a06ae142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcee4b1a83ce7e9d8b06df9946718d9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed29b2134edef8077c24939e772b474144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add92b2e3e987af0f79e54b78b5086cc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21789f83979aab06854ff0443ac5cee1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5048f11999b4037935e61591e0401ee2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7120e9ae5882d4eeeb1d94b2b42a7e0c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b2b05623f11e3f71c55c183489e6f9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd3062bd07f9a92bc2f0bd090e7cafd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a68861e0407c4962a80f2d901ca732d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e46ef1f4f7e786183d622c960e5440152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab4fcfda9d6d2c121c4ed06226471f1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ce81a75bbaa7c12868d0553b9ac254154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f48d1515e2574e9be588909dc985905155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd419260b1380dceaf50b4a95faa70fb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768078b1932f60019c16381ed4f419fd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d7644037e7d322cf4a5e813738adeb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938aaaf9c7e8f57d0f880d6a7a17889a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b96fd5a45341e43254457a25ee05f5b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0ab6b11c5ce7010a9c151fe06d34e6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5700300089780fa6b3bc78602527be80162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f693ce6625304f99d7d4de343914d1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6712a9b61add9bb57d0a54460f9b69c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c3701ae5f1d87bffc5ab58a5357ee6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5924ae69c7a506afc7507a6e45bf496b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82c24538312ab812eb913f3e30149a0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49582e83d51ba5fff3b7de87f40bdbad168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f162ee951528db7abbf06bee7d92c356169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b775d16d2cb5b5cee82fe3609ac431c2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f08bfd07e40c9171981d99079c19a0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063848b8ff785ea963dd0f19d487af05172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8350262a9a28e3bbdd1c6722c4a01cc2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db0cd64cdfd191d62078c0db1f80ea2174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>