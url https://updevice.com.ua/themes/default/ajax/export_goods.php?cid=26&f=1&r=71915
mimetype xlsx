--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dfae34560cccedf47af23fbae785b21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaed6247f518b31860c2b75b4a32f5532.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28704b6d104a606e927b05d1ecd08cef3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d5e00b2508a8908e8873950bd9a3c64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894e00af5d464495bd2945af5d573ffc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1bd86c1b053675a0a9cde9894000bb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2523d27ff88f7aaa4c0b9549831456497.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5211658faddfb6b449a16382046d1d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf7099aa2aa3e8cd7b55b54798b0b669.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b8e54a00399dd9e849fd0c7842054610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64605f43d5b827926296a36147eb84311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28be87ad3294ad6ad99c2fd9dea4c6c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354bac9fda449788f811acc28b86bf2813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372c1c7ef10aaee84907f10f225a577c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13ff30b25263faf67c81a55974f05d315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3422839b0c6d8027a48381a1267a024e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09f92ed26085f6e5009248f85e8c55217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597460ee4a5a572e608cb63a6f7ccbbb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a12e764af8a9a4aec035dcae1ccff819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49280ba6180fb39464c8808486eec0c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1fcb80f3aa81b069f5b735eba8839221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015908e51c7a53f3ac1ee0bd2ebaff5c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6837f1c21bebf1e28e8661c7cc60ac8923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9717b009f3359b4140d12064e6def0424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85dc7a621b89153eff266c9561a02f525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91725a7559214bf93c833630493ef17f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc3aad19a24c897f4a215a0cafc3e7527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1480f846c95aaa36180c1a0a0ef423c128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c3ca6850c715ce9aff8f830948217329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd573a8a89d0f675687cd2ca544c39e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3be4efc6da79103cbc45856cab0c1a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153e1d6e1f22e30a6c1237e74245e89432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f9313757409b7f3b2cf488ff22277c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033a15b454e57c530c997e9b6b8d765234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d656b9fc314dd7822dc1afb05c7635c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bc08cce7152b2e77c0ebb5f2cc714736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53654d271050219ca097d12c59c3f7df37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd6a75e300302f9339df7af34066d3e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41d146eb141e8118e99f91c7965620239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527f08bd8522f46f491324c12996a5b540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aa85332c93b2a4ddb97ca8136072ab41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c3bd53cf990e287205efe6e50d804b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81d4cb4e31d885bd42efc74620b305f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a432b05e654a174bcfda48f33a5ca044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e4a5c704465a92d344b52c77fac10245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc0acd55a6265785484f7a4860b057e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ff287a2eee8e6ed03b1a9581c63e6947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e490a1631beb31d80aa7fa8fcd84f1e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac1c2f77aa344a5d83d5716038967ad49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd2aca1024f079029ffbba719a0c84150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6241de6dbab3b02db71b4c0b4c4ddb0351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f176481571dc219ee6d41bd20a57f6252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d71944932354a997d168e1bfa2b77ec53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb68e4519cc2d65bacc1edcbd6cd94c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938b4e5c4026211dcc85f8d0b7b6a70f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0ff50d06fe1c952d4f918f7882d88056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc529b4ac25154abd643c038a0204f757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808f59cd43be1dd7645abc0972245aae58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cb6152b12ba5453b6dffe3397a6cb359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaf8f46c1bcc034cb23d80da629159960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e3837f27decf4ff239f779ee464e1961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283b1b1cef218264be18eeac4879710462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4583afdbed0fba4dd55686cafc403fe263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa494020d6ddccdb94721d95f80439c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3000649e35f2b8b6bba0ba88f986cd7a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8dadf4acfea7af95fab0ffadb1e12c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1540a0727e4021fc6a2700cbcad5b4367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e684b6b9656bdaf435830ddeb9b4eb9868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3eb496ba0795bfd242ce0de687765269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a6437852daf232382a092b1dc2a3f270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5445563d6d4661446a6db86e143a1871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae08f7a6487c95e65e826aea61a8980872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24ad145964a2db128d5841de01a6e6773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64850c2694e78a52d758adcdc52acdd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e8de9ce19d91afa790f7608bab67ae75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce96a04b23f4d9055c17213f4c716a5876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5e5aa2a52e04350ab704db954cbefe77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95396a0bbf369aa97a3e8fd7fb7215be78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a38eb24c67110bd8a9d9a9053b69d279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce832edbc96c8c6ce6487164b491b9e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f7fd7cf135e63ab2dd1cbf40c446a681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac9b345e3b5a112b734412721130e5882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88a6f69399433901c504b4e6b1e45ad83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07ea17830ded4fa256a82e90abf779284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5c8f21f7dbd765ca1a1bb7ca2ea83d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b702901d743eee7660669eabb54bbf6986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed3318aa2a590b7c20cb51912c7a0ec87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf9a1db8efdd41d91177b241679930088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4a5feff3582237fb27711e51a58d5889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c77ed19fdbe8f090443d3f144fbb72990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc745aa910e7913be09b5e5e8c27579391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e050222a475a6576f46fa4fb77b5646b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db64c3f5226775106b65319b84182c593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553e81c6ae1832fe27c72fbfcfc0af5394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae1cfdfc105c5d273dcedd84557fde795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0b8b31290e922505afbd00af92cbe696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd52ff275270884af0a9a666627427a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb003f813a049566f248b98d0c6574698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3e9b084ca3501d0023c38828f1753799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0de656bb7ce4ec4e2713a9d26709612100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7605fd3149734013901886e03352cdaf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377ac384d33e3ffc05814f38a07ea33b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8673a713ff142faceb82112486367dd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c66cf5337a81167dd7880e751421736104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56cb51c0caf3ac97c55def0c6eee4af105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4663900f86c1b4023ef0d238d7705f8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b95718a4620d915d139b8072f6c7e7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4fed621cef30ecd098dd80042f0f9a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49919c2429c7977d3fa44ce9f3a140ee109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f302ac0bc79976f47f7c048dc49cd757110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98f92a9ff96cb6db4edf8bfc3fcb9dd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba806c7fd636eeefcac7b04fcb5af162112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d129d24c430db36122b453e3a4ae40113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e03aaeb41213864fae5ca2f06b6957114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d283e2b8d57d391a0cd4fd0c46142f0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b395583c8eae32c2eab37d4b856e65e8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a694178e2080382aae270bac2c2e2ee117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9946eee3ad04a3f31d102b4c38545b6d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f23d8772491243d0ba975c70d4c747119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d02137eabc7bda567f3fba0e161f77120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0927038d8a04fced5a84c4053dd7437b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62828cece98dcb9f9895d2c5715a955c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2926b3f2489d3ba00df172f0520faf65123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a83e0c4ac959b280b0cb4111030080124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b65660eb78047466e54073fa45daec4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252401cde2a49b655336b417750d621f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2fb317c66151a253f302c5ba1268e6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f21873635851b3d6dcdbaac7dbb446128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12390424aa2cf07eced3d038b57f7ac5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4342ef01998545817ab4b933049e4fb3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54340fff14e219839bbffdce204fd36131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c5fc1eaccdce47d7bde21d529ac916132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfeced4fb8e1e1892f253f918046f33133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6954a0e17a9d3bd67e3ae79d9179483c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8f13323c0280ec5dd6dc920eba88a4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e649d2b19180e91448815642229946b3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cc9abf122514c401d16aba43773c1a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297c7b7331019537b6623f835f243923138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006937064fb32cac595f11be0a4413a3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddc0f3fad9373bc7352026d62e1de7a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0596fbfce12e0178e2fbf8fae17987141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f627a4ee44ffc37d548896811736dff142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f679a0819f7667429d78a2bb325d3e93143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fff29c4b7cdf2a41cfd6ab8ed4298eb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c54cbbd632fa97477eb8c65c0b02f5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cfae9fbdba266d6bdf37ccf2edc234146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5abe15f97ac2218c1d4f0c31bea7836147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860b3aa4b642011c48864854bc2f52fb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c3f48d6e6ede9d817c1d4070954b05149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce98a3bf1585620e2967f78aed28d8ef150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad469c1239e2d3a4d6111ae146f0eb7e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821c6c50a781b8bc022bebb628747ffe152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdadf5a48fb44019ac508370d4730a77153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bccc48c0ac10225da9d9c402c87fc4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f0bf520f2e775f3c9623e30b4e52a7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6da1cf2f98bda6d6278c0a942fb28ec156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47634dfd61e868a9f5b75bb375137910157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d783da673cc31802df5c3657674d734158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f3ca72e99200531b436cfc98bc2b9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafc7d5b330075d11e94eb795669043e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e919e8b1cc13ccc2712d4250170ca248161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ae67b63188c033aa57a6ed6d23ff3e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b82e7ce4a7d84a7bfe01ecc26f31802163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95d0c8c1dae480cda06f07fd7301981164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218028597648204fc540841724bb5347165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b0634b78843d4ef6037a9b0fc0affc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325f821b9a1858df8c7484426e2d9635167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f1f9dc535f7763e1d604c0ededa2b3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4db7c36177a4d85c3207676d07c4937169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6432f9ced94e7db65d02185cf11ffb84170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c1815eda479324aa9780bc3bc26317171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae0891e10e0125b5c2c03c77e80d3d4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612efcee752b3e759ce1d7637949295f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a15b87eabb0d71dd04c5fc1e6c2a5a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e50f34e1131855228eb8d8668eace84175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba0ab295fb3c77e1071f2b8cf421f93176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d85d24fd7adb97974a891054abb9e9b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83630da8e27a7785af23effe8dc324af178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e256c0f576e4755bdeb5e83239189c7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ed6c4b4d300f7a193889853a0ef7fb180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c50cac5884b765ef9a445defc00c6ad1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339a47bcc203354a0c733b669d7ca65c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf81b976202522909e18d905188c95a63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b962e33d69c9d8dafe200d65f9ea24c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a4fa2bf5ba862dcf6c3aa91459a4de5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32853127b2f74eb785fc3416138a96c46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d149ebf7aaf1da1b05db80bb1b49b2897.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8378913871f6559b5ae0bfacc6f3beb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39abc9968a17240ca8f3448b4ad6cad99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc18de29568a83900f66863611d177e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cee85cd512ec51a2211a816e2d4676d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721cdde4ade9f23268ff8c878232d90012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396c145af9711673892e6f325c462c0d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13058411acfbd872f9eb2346c816c97414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8e91bba07c8e1ad8644be3c185dc7715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab69b55906a328e9b36dcde8631ccb2f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971065e469f7be5c754156df9ceb57f717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1c369eca5e32ca2bb14b071c99702218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cc37a79ef2cb5d66f49edb50b1074019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a92f72a235f2852a99ec5846d3cf9120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051e9e224edb80a28c403b7bb03d40d821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b6b838636a282f7ddfdd139952093322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58308f7bf7f6a20e1c227cbafcf51d623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f428af27369bbdd6b56aa3625ec41b224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763b125eb51201121e7cf1a9d7c8834925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1ba18cc1b6857be4fbe1cd5049e29926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db48ad208cba5b941102b9ab65a8de4527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd29dd9222c2cd224a9b9c4907faca328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378aca3008698672a7484b937b5778a329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb9553e364abe9c9698920dffd3b13330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a24720ee57d5bba9b21569b5604c0331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70202110529870f498179e3551aab4c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d323c1e8cf1b55f17e5b29b09fdcdca33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0ef844d451c315dfa84dcd0001a6d934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49199bb011319173fa4339b67ddf2fbe35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd60a121ff4a8ef093af78c2cbc3ec3936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee7a0eaa204f9409bde46a4aa18cd2737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47511e12fb989d38325dae3e5a949ccb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff8c93563f2ca01c1ee50d3c79dcefc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6dbc3587fd89292f5402151f70e6b240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdc01e17882eaeaf807ef90dcc1ef7e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feacff992b165aa069e508ed8d0e05f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1382449e6f45f443095ec6169a884d0c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e3b2803b8e689d47022f4f04722f0d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f50797bccba15a2fa25f9aa6956a9445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cb97d4693ca38301ee74245e7ccea146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b981932561353ee214a01db33a6a6d047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f029de3a74c3432c6b011fa578184d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b18e633bc1a852775b39046ca2529db49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afabdaeec584b5ab7fbaeee9f9436ed50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee26fa3631fc62ccb6822f23815dbe951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cabe2b43fe52dcae0ef69ff08ea0e552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c990587139a7ce19c468a357d69c394653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409d90d50a2025dfbbf150b6ab9923f054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a44d3fa7735272c0e5966b8c8f638455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8f72b7607037a3ae2e7637414362a256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2850289e1266b572d1e562a60590c65457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0998ee81f1b60c4636c402406c9f5bd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609b8899bf165455520f33d2bf58b46959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baf333a9dd2a77e49e96bb95dd8da5760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf83ba2e4eeb97229a214ec9cc944a3d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed451591487bf849e99cb39fe435e3bb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212f157c8ebf446f4eb87cca78512db263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756ae01966adb7889dd2f3b6f8d2206464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2a9ee74c17724df289dd7f06d1a72565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ca3654871730835afd53570e8441d266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0ceff597de202477270be3f2862d7767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401de1fdf21f8e8548a77fdba60ab68468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19909ec3e63251b85d39304b4dde6a469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017a33b46d9727a5564e34911f763c0e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e708e784976becdf04ee935edd3c71271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1d6475df815bfe3e37947822cf8a2e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5646feb1adc68daec110eadeef548173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d695e18279dba797edf253faad2ad19e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b4592a529a60eef3971e2ec2c17e4375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b700b04ffe90cdd5d9307a848df87e676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6874b73949838deda2d5874ade014d877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4ef07ee2425447526044b1d0402a8c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d60832043b8c1032d2f782dab652f879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feae5e4c8cccacc5d9905c36cd82c4380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573fd4488888083747f6d12b5a6682d581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515aba463027fa2cab9aac4bd5f3a8e382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facfbf0feb8b169a1c18dd2fb94a54bb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd446f414ac6eb135ba09ab6714dd1884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945d20456e947f1938304d394fe3a26a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64efd4dbd37b2177c09cb94dcbe58ec86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb68009e70e94c1027069ef8344ff64b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0095fd14c562b748979dc8ba0652c3588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6788a6b3699bb1c315749be037627d4d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfb0836b4b4aeb8884e190ecbb857dc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232c182169dbd746a3daa19ed34ffb2491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536839f2e861644c326c1e5fa095efa492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699131fbfb34a8fef42c01a624f359d293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33496492f0fb1e11b3cd8b3f60ec261694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acac60d65502c9a3ccd30006ffa4193a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a08b166c154fe655135d1c652ce296896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5202fe5987dab828406d0d4794a34997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10c3a2ba4410765c599cc3ea37c5e6998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7192838010d8ad4f5e9327863764f7d499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a422d30af4eb12e8f648c1342e59cf50100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b1bbfbd9d28d1f56c5f58a96592a48101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a575edf2534fbd5c3a344598b3507fc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666c6104d9d80f792a307e596916a8a2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2748dcd6330eb0eb24fbad620a723f8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9804c6238c76f3d604ab3850955c22105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a23d5e379e41b014cf95c690858e1e4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ce167c959280d71019e4e145e74b95107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba236a11c9eff487045d7ab1a89eb0dd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0393b5f469d0d6eef0745f8c3bd2d3aa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e52a06dcb5868eaa61e39dc4f9630d0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06dabd8fd3fc2aaa1b625c3122de9f7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaef693900fd55a6f8b5a02564a3864112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1548082327b6330f1c791e5c8ce1e7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1421bcec436a4fb22c5500e772c757c9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895f91e0d9cc14b2027b472f761a7c5b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6295ecfbdd685a2a7d832958e3c00514116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804eb97b96c3ad43933e66968d05ad24117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf830ea06a8181a1660aae43db868d79118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d48757e7da24432437ad6a2e9116d6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45d9d35b21d6599d499c9d9ce57b9b7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc166435d9069a5d1dc4c6f21fb72ed5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577ac4f39f966a70a290cb3ba47166ec122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3319d505d570d650aecb64008a0e5858123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8ba9312487c04c093ef1964d85b377124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb122015f83ad392ba99c10cae642606125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747639a6f1cafc784342be758aee3d1c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa05384fbb37907355a543f6eff283f6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00209d81a8408c36c61135d7f4a2ed3c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2364ccbf280e4608656360e60484e7c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189a63a515daaa5149916fad48833754130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119c139bed38e30913ffaa1cf099a1da131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc533d6f01d58cea740516b608a2488132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abbaf0a6bafb7cc192c974c90e3354c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5cf53683e4dcb5b18be1df922ca957134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae8562387d317ba313a175035f4969d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2e0b4c11bda37bd599b7da90e24589136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147e1a6ff832b8b692a1492cc4257154137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3138118ab05a6123e99a86bd2b6e0f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2f505f63cbe0f1704a1002dfc1a585139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618f4360f1dbe81fca79434df2cae256140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ae13cca659ddb8ceac24df2823bce3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d515658b07633debf7b07239abef3274142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387ad8ccc14a718b495e4cc092956bdb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdd163645ffbf63ebee0782a3840637144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45fd4da55d0bfb35df6ee866c510903145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f633d6b70c8752090561fbd488e4df146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958e599ebd9dfcfb3936b932b4321ce7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d1b6e0de42793401029dfc94696eb8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234fbd81ae542dfb71f72a8dc71d782a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ef0c681e32305f22b99d50d08adbef150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a661e70dcea2fa5bb5b5fd8d44fbe0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc16fbe252ba25cf7cb4dabcc3b82d7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49a6653d93d2d11760293115cb1e117153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ac6b2dfe196f0a167d2ccdf59e334f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e330d8c4ba4c4f9acad412dfafb0a81d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9fb6aab484a417d835fb4ca2411ac8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e08361d01d7b1c68d0ecca4dfc54f72157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f636047fa4750585048b49632d95cd1b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eaad8ab5ec76215d007bb4c7a6b36d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864785b1c22cefce51de430134cb535b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb19780627c6424aef67ffc4c98bfce0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a19871fd3a6922d0f7ae60e9b81e4f4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7612f4697fe5d073e4ed6813723f14c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c78cd1f498963bbae3d6138ce5b96f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8845900ca878d95de9cadddba0a713ea165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6426c2feb0ec6779543ba9c19ff2df2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62f7ba37288d57b66ec670d8710f168167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ffd7c486b68e4cf7bf4191308fa756168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4396353a8fe161e1570e11deacdcc988169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f410805dc7e9696feb0945ceaa5480170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbd9205ce355c7dfa5dd838e87c996f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1806d674cb7d525abbd34fefa1e052d4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0556e0b0dbdcffe4b2959e88ab51f4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc39312f0da25ddb11dd9b6460c29a8174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>