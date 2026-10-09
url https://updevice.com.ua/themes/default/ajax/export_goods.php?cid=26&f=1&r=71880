--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937a6bbac7213a3ed4d5b0f483ad29ed1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4c068ba0269e19d64d6cd7da62725c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c267a711ee170464db3afe7cbc59ef13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d4ba07ed4525b94524816d5b14e63c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aed5162c802f3568922c7c66e9b2425.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d41b308d11df87ebf381759fbbaf9c86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b8df0a86156b5d87141a0bd8a2d6e37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b7d77cd2908aeeb8f1d1e7ddf947328.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85941ab9e780182330c20a89ca0400889.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d6b994f050ebc21210630d448a269d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba39e89c830c00180bcf8bc45ce388a211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc60d8aa18843d50f495aa8cfb7ad3eb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab011724eb5720aba8faff23cc98d05d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed52f91375697f8bca9dc560a8edcc614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2b48a23b3f6ad6db91cc42fbe4e57515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c25af2505d6e1c49bf4f911514761016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac00f04f808065a93a6d0d506999b5f817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bf94606722f8ecdefb90e1cd58841618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6604c7f58db2358dc7573462c743a38619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbe57210a6e8ab274b6829e53dc38e720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b3dbfe983269631529918750e1899021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ce3f56008da36834152f420d0cc62822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289f0d2e1cee9be5c61139614a0087c523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e808a1151153981e30a34de11dc8845a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1335bd6cb5c67e3049ab871c2af8e0ac25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7ff7bbd2a7e084c61c215e396f1b5726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebafe1eb4e7a971a90994b2a8f7f85127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ca03d485453f7113e7a7043fcf952528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b12784208bef7cace05eedcf3c8249129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ba78128679f7fcbd7a35833ccff10130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5933f81fa5fa7ae1aeee9d7eefb6320131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeac0333eb80ea078cd1ba4eaaaefb432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de761ff8eaf4ebd2d9c74a335a09dde33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaebb6c89302e4dfd6c5c90cb300f3ae34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc24487af84e8a8134904bfa3619d5435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17886520ef4020841514cc75a267ae4a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd198fa32f49b6cbfb81435c9eae188837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b52d37a7ff0202f538271ff4174c64e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0256ad4228c8c8c6d69c9264a893bc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64b1ae0cc3dd8d8236e1f64131a620a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817269f1aee72411922cd65835053f4a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f9dba5777573e69b9dc7565f801c5842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933839e9be35a3f9350a0e6852c0124643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7073807281f989fdc157f3fafa5d4a7144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14cab386a02825c14956d6c0b2aef0645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b5f786a03a878e7b652a9bbeef7bc846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d22f95fda72a60ce573806156e7fa347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bece70ed3f990da1c04ffdfe0abea0748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188dc434829e24bfc7c2b580cbb5033149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1003055adaa39a875d6440b8dcf73ae850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eac7ab4044ad626eee10bfe0a72d60151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36a6d3f53ba193c98de594468f7a08952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149fa4f0e215ee01f6f5525ab04af3e953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd93f92bb910be447a36b388cb52e27c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba39d687cdfb049973d394ec437a76155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316b1214a8005c2ada5a48458b939bd956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ad76dd2c33bdf0585a37d3dda358d157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7708e05e80ace13faab3877695c2964858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82fa414f193ca89561b678f108ea7bd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8caa2c61da1286264de213c90e6a14b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab44281260885473ef63f996ae0ea13461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295f2be17c28b502cd61335daddda2ab62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1455f4476ff7e3c95ef78d2e1f5bb7363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49ca1a3b7c3ce624a98bc0bd95526b564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcba434199205ca82267f1b11657ebb765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7af4761738d3245c5039e63dd477b466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cfcf2f6dca51230509d638c9448af367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07da9e318b773362a4dc6a7dfa4b05a968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561d808da11de7adf7b03d8b8c04245669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d385a4c067530fd230e5ff0480ff6ffc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2445ce5be4960c6454f640ee87d11cc471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2725c0d8be5f0d0aa201a0b8932fa21e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c4f01941e614c6d5bd51b6a535cbde73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51edd1f0c64edad7d58c1cc4dcb0402974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701ec9832376db60731fb471305bfd8275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c28a3674fd44bb32ec290bdb0224da76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceb21957cd4bf3b7e3582caee48d29a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec90751a282705bd5d3b8e47370c8e4678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e87765927c066fd50038b6a243f29779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc107608fd148f046008a7d1006bf3080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b76b9683ae8fd8dfc52996864d0ce481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d44cd81c7c718ebf7d01635d0cb75382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9dd4bdbfce669bf6da8adde99a9e4c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6510264b87a4add3287c246093b33b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035f7fdad98e1bc8b5115f3bb8b1075685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0bab6736a0e7297b0ab4636fda4a1286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd0292ce5271e30cdda4f909e820f7987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7699c9d2d596e827cc68912fa0d695f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18d1ad34e3c929c5ddaec0704c3caaf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4d33d38ba109b4e1c230b87608341f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ec3a76ce345affc6de09afd272ef4091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07513a0ec5ece1202b64167b9772395392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b54c033cb59d5cb03fccb3921a881293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e32868bc45ce81702876127cda9630894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e7acedff3b5a46b76157a502e5407795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57487a43c10d41908230ee8e8c7fd36196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ce59fd2c78ee114f41f84844e0254597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b89b50fba82823dae258e0bf3e5af898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f5937f40e4f6798f333e6b2ea3e5fb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4765ebaf0ac06e8aeb46e2c9c4ce213100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1d3998eca42fd59251584ced273183101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42946d2affe85878e033fb5322c029e5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbffb450493fb6cc4ce99495e9143811103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eab8a6a555535849edd332cfb88261104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2f27cf1d0f7204eceb898efa1a423c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0b515725ffdcf1681ebad1697b3bed106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d86031118ac4f45e648dcb6ee9105bb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c589ead0dc8f1838387fd3d9c1cfc8f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6bdd786f5a1c95ce706ea8b1cbb835109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6458de1ff3a9a01ce7d273417c8813110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8927acc7869e48bb3ca3cfc8947d426111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c206789d26495f23ed7f27249e5aa6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26de436e44bfbfcd6431018f3643253113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2805cda82c65a39635a6b8fd1711dc82114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835cbd0d1025380edc5d131f95ccd2c4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4c73c4c7740ac0425c3b9b1cd1692d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0327fc3a3448ba72c47a57ec221054ed117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2599a30cfcfe0ca3d004f6e954f46f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005774dce3f62af0ea3ae5403151e530119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a2454f42e3fdc3efabc404b4190e18120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79309f2e01d8ef55f8d95535ff222f0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8587697aac244d18210f52f75843067e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0899fb78b40ac97b813bbfa74a68cd9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d59f6370d879a071bedb682289bc6de124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b255769f8533ac110873b323e470426a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1876ca50fa0f768f5d22f58f8b465531126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed9ad0e8de288f62e7fed49bb284754127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380fdc46eca0eda6ff46280fc698b179128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071bf3a1e5f46119f3283ae9aa03a965129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ba6353cf102b306cbf011201ed80c4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb48ef266f2e2b62322fa068c5a91d3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662333c535edefcb86c7376ee3d1cd0e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e157b37c6bb8a5e37300afb4e939d808133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f515c061b09f4b4e87f6111b2bbdb3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0412b3944f3a50382fc7cd109de2e7ca135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097894598c738391b31e47d02816b9d7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0ab963ebb20a79220e1d5ad244fe72137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0531c349ab975b3aa7ece757965d791138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed3a564e69cb453c852a1cae1ccc9e7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c656028c2786b70836018d437fd77478140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec5cbe35ae83e6a5a705cf8fcddaf47141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a4e2548a0a65725bcac5fcb679c2f4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c221c43896fb2b536af571e9e149f8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb035c19efffb1376496bd76df82ae79144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83546517d78eb153c782c0635af483b2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31821d27f3797da8b0d63fb4c55ceba146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb30fc1b75360d6c5bbf1ca72d4c44c3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58470f44ee81d22ad1a024b3b8d3090148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1928aa2efac2e2c46d38624db43384fc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21076141b2c4eb8fa81f3b80be1573fd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd9c3a4082e6a11e19e9b7c5da8fc4e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6052f942f8be616dd606d3a2bab61e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aeb949603fb788a08e97f60882ad71153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2b7898dd2f316d720a8141c2d4bae0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232a1147a404dbfab52167faf36dec22155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0d2a4519ae6f71efd3035ac5faca8c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68323489bd56e9fb17f172ae3a55d57157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7addbd02d0d7655f69454a73d175012b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb5fdac0ce619be2d8140b06c061ee7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935152cb2cbd023628d323c7ae6ef5f7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560983cb0167c9f063d24cff11fbff2f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1460ebdfe17282c094119a8765100763162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd295aae267c4be89a8603763f296d9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0789ed53b27b74b50b7253842fe2ce4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0596d0d69fafc141d0f758fe2a6658165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43b8c628dd0b6128f1bcfd2b459607e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6991e9c4f287c549a03f042f7c4ad5a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bce2f8fa7aad9d4e1c1221a442301d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a12d8545aab41da7897e205d86d701c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6a03bdfb1711867785f66c656f23a8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5771e94d65aebd623fad330d114befd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2adcbd9689a8f6ff424a7e72de8a3d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8e7b507494927039de26b3c3b56a15173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89fd7ee0c792f0435de1987dc06512d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99bcf505bf5e6e1aae5264187dc924b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072d473b149ee4935ee67e852f517b15176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce346cd649b221bfca988e8f1e46637177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea796cef1ac8d3b9e950efafe2b3227178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72a6507e38f5890223c88a47ee8455e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aa502379084fb2d158d0518851dd7d180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a5749755fb98945cd0ef9ae4b79c851.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749d57c12b75b3de072de0ddb445d3452.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fd30730050bfa2184aaeb0b3a5ed953.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9443631a3cc91d3d6ece59ebc2acab4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c020cf6ee5cb87a3387f8e4cd4b3f2b65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5282b12b1024b0f214d1acf94553a5a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aacc46ad24b86a09cb8916f17ce4b67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f40d22ece264fa3efa02a14e28bd5e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7b7c8d48e3fc17ff20822a061b1ac39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89964adc06755950c43f249b827160b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e5457e6190c781b4c0b61a72ae98df11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c99d9e1fbbd2fc99dcdc791a50cf6312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af0315a7e6f7599ab2a4017e673fb9113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea690c255c6dcc06d8fbe635f9b8822e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bc898674461f3fb0b67e8928de4c6015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a686a5f579abf661e5220b10fe09b516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56effd0ca7c89e98bc46d2066e8e261017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415295cc7fdd080de4ae2fc1cb20506d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b54f7f968258666efb2ecfd8e2069cb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55e6beee41c6dcf099ec55feeb9af1320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554325cbb18bc3e08da281a2cafb4f9721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d01434f4a473dc9aba45604c19200122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7abe2adf9d493042a9dedd1d642781523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d6e817800cc1017e83195fa8e5541924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728d02f6311743f5adc729848b25502a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7934da154f568b625b1309205a64bfd526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1ed0c31b18cdc2123b6e8ea48d18d527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0ac5c4227fcad7f0e8fd721332dd3228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4750eec5cbb3729d97963bd312d6b629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b067e1048867148119532864e651618d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0d7c72ca38559c237bd3c4295fabea31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd06bb2a131b9f5b6efb3d7a57b4d21f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a1fd1e3518a5b872f76e27799df89533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2907b0726939f877ba6c6007f20a100934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f4cb481f45e8221079c6e81b2bf8e335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1337548005c1cb591b6af8cd00164a8136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1299a55f5d371b13df191cb931302b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c55bdf36c75033df88cfecdd15ae8e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28744b65331a45df01bbb460f7babe8739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da60925c5a7977c94eb3bbfaa86711a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6621e001c18133c28dfd41a389c48b7f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fc86ab788d72176d5f94e832663b6142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec95c6d5565633eb91da4a1449b08e943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6678a0d9b00df38199ad0b8379a9db9c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e346b495a0461b2c863c84a7f653cb7345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aafe3bf60d7b7787893426a5a084dd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054d9dec731a4f138fd65911565845e647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8819580ce97ae779b2492cd20c535f3248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb1de580e241908f41008ba0738e43d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101582e8a412c264dca3e0b7b1f5585250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248f49ef2e36090945b1650935886c0851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b81ba5549b5d0d139a2e618054d38852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7ed8465eb7078adcc82578f887cfa053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8b2aa3e2de51143cebebe29e501a9354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b69fd8e13294e4720d6bf8ac8e286955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35598eeb36387072a1eeb187accb95a756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4b8e07a284519158954095201e660257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56dc0a9f66198e9b57ed96da2a8834b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08ccb625372fcd0bf3cc97abf158f3059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d5ac0696a219f9bf278ea24b1044c360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efea39d00decf7ac2e1bdda94eb8f57661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f5d1017bf62fdf813559da1a1eb38f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0790466a38b680f178cfe88eee88899c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a488167c3b84c48f417dd120bddde0fe64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbce71e011061e30e79f7d7317506f465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc694b585a1c82be185ca6666802058766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917ced30f87566b63fe6792619b6f6be67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9272ed5d588838e9deaa6f1d8759ae2768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3cb22d91862ad7a4212709b86de56369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0962b5631b47de4126dafebc78b5f370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e4634e3ae3b6a7364937417d8722be71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a9846563a5e68238adf47b80cacece72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e21bf818eaf98016cf84d78fbe3fb073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17948c956cf74fffe4b363feafda48174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ea503dbb79c3e9c9a54f4bfd6ea0375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d55eb3133aca9f1dcbc5041124456876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4429873cc80db735677f6aa0df098d677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c20f90d9e6f5664de08c15a2230a2b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce1d9c1d8da01e502472a315522b8e579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db19eed6398642f5a67aa31b6a888b7880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f39be325850ef1150f86296177ee89181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f62f8420c4fba4132d245cffbe8786182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9786462b3cc3f9b1dd794ad4153d52f783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dd652c1bcc1950d401b83a7d6383e184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e70121eb73b9eab7c59e8cb4be6cbe85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf77c0547d029e3340f1c7fceeed86f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dda24d2df4ae44af75415b213b96b1787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76030d904e70d9534cc227329a7550088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0febd66a576be18820e77595aac2784289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1265a6e9df5ffcdc18b9da05b7a07d3490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7083c09cf06e4177970742c9ff49c97391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86c4abf374611458a84395caa6ed09a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e800a5308f52bd2b38de5f1b33430b4193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14ae3d1cb2ec28fab5d45e4c01b060894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625ee49cfb83a73fa37447b1f68ea63895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c55116d22ddef0201f3c5d59ce75c7596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91175cf8eab4ec0f36dd307127afd7397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c388a0dbbb3ffa2a894e1cb9081313ab98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bbbac0caa1346e2a5a8b8cda18074399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6a8068776250af76c130d99c57e314100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959948e4a3492820dd538c512a12139d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bffd4b97b4cf26a3b63d2cadea9109a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee54f7600dbf6cad7ab63cb187a9440d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747f2921a39ffcf1e007bc36a6e74d9f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a5ac0bfccf4ee5c38c7748f9b12ea0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a9cae8861aa78a48cc297e7cd31e27106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2198d2cc3f1eff2679153c963be5f1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bb1cc2869fcba040139ad4b272a5c3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c9a36298e7b2cc6acb26262ab4060d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73b7afa5af9852347b72a86c70e75eb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e37a1549ed8542db5ea9d0cf02c311d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346e0bece23d8077b48896b8f7ef2b92112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afba3df11992db302a3bfc6e5683533e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ac630235cc43e643ff3c56fc5f7c1d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce976d96352b04de94b393d06cf4ef8d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902eb3cfe4a92e6193300a857d9827b9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2e3f402c98a37f99a3b8e7e7d859d3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286a05699ba1d2e4cb46f2317be5abc5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05de8e1809e20515bc34977842329303119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b9a6facf666fdc5640ba1052bcc50c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3d7deb8556a523dd8ca7ec9cf235ae121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac07bbfe54dc33f47b5ab5fc3eec999122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6895f5c138d8097484cd0bf80aa6c9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebc89d5c5533e668a39fdc285d44886124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdae3c2d5077f28d04ed587305d9c34125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59475959847140c65b538aed38650831126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3262f535ba1921603be2e07ca7fc1b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21877281c16755e64010d921ef0e2bf9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2326c73b80e82b1db0b2f25570430c20129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445c1fa18b104caf017a5aacf5a09a9c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af56afdd90fbfef1cdac933504884fef131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e049354a649fa72f779eac56b59c689132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6e94c2ab090591e6b0395805ff038b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2317814ebb74775b8767ec4a5b37fa2c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a0bb3ae8218ef08ad3310ac9b6f100135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ae5268e2824bdc4e5dbb82016a5e3a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e130eec3d034cf9b181b16a8d147a8a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fce3ce5c8365b293d870b68dc756395138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569885aa0e2f9367a38d1384c736b6c1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbdb882268b430e4159950710aa3049140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319f6ae5728134bbc31981b2663b734d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c78cccbdcb7a3ca6c732b8913bdc7d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466200a3f67e27c0fa92a71e27964047143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba59ad32297b0ae44009bd2e9e79101144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2722d81eed4a0db583ab791863bd8b52145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21239cb568cdc954f492345c0006ed5c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c10ee7869d2fe7bc9b13908943e2df1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0f49fc36b9604c358a183e83218bbc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605eddf97f8e0a138e41e0ed988ee18d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0a9b428261c05c0f8a28f34c79065b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3aa9dc7f9ed0f28851b20ef60d69ae151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b30af7e240ef4d3c933ff62961d068152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff873f1e0f2a4b1362cabe86d2fdfe8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad68cca88032204af557f3f08328d955154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b00dbac93d1a6ebba3d79106ad850d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3001d86ac08a144aede0a713a5c8876e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd9dcac3493be638b91ba10cdf89dcb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0613faf30513b179b5c2b27d7d723e4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b178663ced1cfdcb07779f6b5daba4f2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e69588787998d661034f16da16a01d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee4412b95927624878c8f7df81f5208161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e45e8cfef47f5dea2bd54c4e945047f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b87e291d8656781fee64710e89af37163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fa02b6bf36fff4d2155ab6cae9ab24164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19109a90c9a1336a5506fdc03b5fe15a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5604d258d094108502177c1daab6be88166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c5ec598fa32686712056c2131ecc5c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188bc2fa726cd27e14028eea2c364e6f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05aed2d1e353f360634899344d6a3df169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1212a9cc4b930c24d7896d677405d0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f70fc0ce81ad10c2a3b4e4c0ef3554171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbb7d3463d2d38cccae814e3ac24235172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2892746385b43695d7717f9c27a675cc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbba487a125565c5661771d4348bf9c174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>