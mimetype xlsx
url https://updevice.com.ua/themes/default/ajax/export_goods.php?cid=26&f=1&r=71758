--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dd37f472ee8a6adcdb1594c6d3f4f11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9060eb6d52b39aad171451acd13ae5032.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231cac166254516a8f355ed7955651383.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2da2a25437911731d92a7be762e952f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062e298542e2bfea70c85987dc7b1b2b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83288fa5d0fb47d5cc8035e6794e2d6a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111e608ddd7856dc7fd929280b7869e47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c3f38a2cf6ee4a23689ec83982162e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80941c635a41c2bec6006cf3dd6e797c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe006f41c80e0a661fb770e121ea7e310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f50c7b93ab043c7095ad8f2981b4a8f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa29359fc7407e9a1a4b5ffb9c3807c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00120a2909478ca4b43afb2bed67ddd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1781b18e55cac2fa694ee3bc746dcccf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6216c36a8be831d7956a130c46eb49f715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29443a00485c102c621240a13c11e17016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7a47b6c64e25fe279479485a59c3de17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2b303ea2de50de8aa9b8a00f1c44c718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad9eebb30bc185240a24493748194ea19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0f947180ea4115342ff551ff5c722c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4feb0ecd9993537ba76d624095aee8221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe51a58691d7117ec9dcd3a7e4193bb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e6dfc67d26cf348aaa4086911e5c7323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5386db5b1d5d5b0cad5a1a271d0d64024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacf7372d8e6b58c2a0a2b27ed217d5125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71a04681125c5367b2436e5a302a42c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb843b5f703fa9c17cca30abe9e2b4427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193cafa1f12e436591a6342259b0a6cf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc4bd2e3e68c7129f96c70a7c78a8e229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fcfc1b47ae2918fd93146c66db49f930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8629635b4bab1d8c62f90c5428124e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f7d2640d341e49bc4cb4c0d00296a932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55dc72d9d8213873cac5ea2bff573bd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2699c62682ef49da5429876fdee9cadf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb52e451efdb0a671e7a074bb36d3d2d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d6b0d4997d2ce913004d8c34cf020436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a57eecae5b7f4ca56baa91f5477f71d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacabff6a54274bc049f7170e329dc8f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b04dc23f2eb2e898ef8109448523dd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08073329695eaa7ed5747d57dd93e18e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51f1fb1c4f7021364e0d820e0a7ad4f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabaf0676e3803ed40403babf38da9e342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654fc45850f518717f75fbc46da9a8bc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0de39a9d3da6296f022f27b11355d2a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c428d37944a66268565fcb33d79f86e245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adaf3dfb4f19c651511c9f6131bc87646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147fb9714325a356ee342af446c4991047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a3060cd5392823b0b5b9c77fe670a448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371fa0a53a35728fc0577c678b4ed4de49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9728ea342dce222b65d162247abf1a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15947074f0c3a448099b4c8a68d295751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aed6dbf52ad17f90f5d077574d92e3852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5ea4c1d2b35c606621fd27a6996da253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083bda73f14913d05bbb6219077ecf2254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86fcf7e6bb2061b6c854aa8163d267355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5484d57442a46fa6b1f777d5b4a083956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35609d8f6f9c84be48256988235f4f957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721192dd668bf49467053d88fa69435d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d9095f823e197a5a60f9dfc471560159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dae3e0e4b8ff9ae08fb9f1834cbc4c260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218ac6f2629380a6ee51b10580115ab561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd3d2d2d2d094b00a217fe8227df67f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653fd17c8839e6428ef1a4545d79432863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13748e4e342bf4c01ccecd0bc5b7acfb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e99cde1823ac6c2f97751df55db85665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f066d1f5f51ac6f83ae02d8f0e219166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84b83b97fb2e5e45343e1af80309f5b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326f1a1acacd25fb31f1b339ffe387ae68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cb234deb9ed03f34086651a367284069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e8352cb8fc06ca394722561245bba270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f81761d57238f4460c7296dd35e763971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbaed2ec3b1a6b91b5afaa00a3555e572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51e32d537cfdb666e04630a931ca91273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672ad975c90991e5beeec8103ce318da74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdccd76031421e527168a85309a9877075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68590a20ebd01ea12a1f986728594d9976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254ec2eb38af9b5807f85c1f733eeb1477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452997553e62b3f0ca1f90d3a2c9da3978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1724979140a81b668a46abaae7f03579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4277c2dcf9df2774685ed2bdf55f531780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aed4bf031deffaddcd746d7e437e1281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425d2408290b03c575e0b7d6c8c6cde282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b383028f08b477a50827868a4a240b983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633b8509cd1304a3958ee151cb3062fe84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a78a4c0facd3ad39ef40c2ac3b0d69d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0d733e31fd559e302632c079e2846886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6319b1b5c17a7ac45690fae5fdd525ef87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2f137796b1ef290c66d41692e5947988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6bb284f5383f7db766c8ad6c5b9d1a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3f34fff235836f8ba2fdbf4b3acaa790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c65d82210c179ba4868ecf5a0c87fa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138ba7293e082ba228b4bb299034646b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80cfe565f8dee9db8cad0ebd739812293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4944518b4a562862317d866f5c8b4fb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336a391caf439f008c91a5ff498f2ea595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fd745b677a8a2a8e15c6dcc801069696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eb7e0141b4e8f4d5411c5d545251be97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3af57ec9b6476d5b604bca5a84cc3d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e69652db54c770527564548b82e17ba99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bd92eb79d2e123aa14fcf8b189430f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b22c8513c087dcab542d9a28a25b4a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dac953c6fad645bbf1d92d1df732c0a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7e77e00ac7cec05e2a482911781fd7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df207125812f8298b90cc55755d7ba24104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb09cf7f7075aad3ef50b13d49d2d364105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e97ed0394705968c565ce4c3a073fc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067b1bc157966a8e31911b4478440a61107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e77785cd57571f5a39ef6aa9c4bf0c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bb2323eda8a90679924ae47a6367d0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e607cdd321e04eafcdaa6917bcdfbe15110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6ed75196021c2ad83cc075bf944e74111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d472685a87135f8695b8ebe38ba5916b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d1fecb82c72d96391d6d0f242d3658113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cb79c5e693590d69fd59a0da0d9e71114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a3c4a2b4fd127e097c0086ff5a25c7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afa75552e64853f138d96cda5ee6cc9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780f6bafcfeab082319cc475d61cbfc7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3203b675fdc9bc3225e3ba530206b08118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265dcf2ef0dc34ee37a2374710293987119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce38e3f8b922d53245b0ae8104c36e5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c60851fc1e65e32b693945a83d8faf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc21174788491cdd59a041e4fa8a5876122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd5254c7b820727c5c3468cfdfc473f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5921e27bce01f3583aece3a08113c8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450ae3161f7422aff4fc919836c36dde125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8cc840b92053945d643f5b700f1a55126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a9cb8db8e9861da7e5c7eeb26ea702127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc55d6083e3d4a8bd6d4f363422a601128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b542267221982ce06edb4381383025c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81784ae555d8d8d29ca17cb5e24eb1e4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa6a1f081934e6fac6a64633a3f90a4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f373a900d2c57428c806adee9b649b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5274174cd8c67905d06ab73309a7b08133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3321d3ec634e2c0f1347bdcf7c6315134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97e4a305b94eb7a79455af13808ab6f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814a450ddc5eaa0f92c8ec1e3a08943c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcbfbe37ab541bd8f262ea7514733c1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148997b05ea2f73f28ba72325e9c099d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87362be9ce52d0309bc2679e2ae3b4da139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d162f6f827d56a10ffb8f6c33baeb5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5d1ee14dc3984cfc461756a0d9755b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3775bce4082b7349dc2e5d95d8d432f2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa1422ea19d6b9d1c91fa39a90a0196143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb92a480c400107f3ca4a79777c4604a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54b22268be5422a3b7449d6fd3f19f7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7119d41f6adb858151b55017a7cfc3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb4bb2aa2150e81820585f50151ba02147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8450571093ba13f802cf7a9d7d5d3075148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782c242e244a60a99c5b6e91c2790630149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cccdfc41e9cb1c0aa722fcc3087df4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f172b0bd15ee3813870f19882e825a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3a36412a4c18b1f7e6a67e7bd600da152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e756f83424901955142b4ab11b9f708153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7555aac20a9d235d02079172a24b2580154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d709444e2be3461e935f31f5828d0d99155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0f26c1a5034928a2840f9daf38cc49156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e2835a1be0b5e0b71cfd09c06ca1d9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475d2d174a7e62124ae884ad71827793158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da813c7bc0f4591a16ad5d835229acc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2270adc2c94715341185cf8ffffd8bfa160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18d2a99caeda897aefb356090a5ce57161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20455d9128a600d202e3b45a5e075d21162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21de9db2ae932774674ed1d4d75d06f9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e41963670bef3202913783019456c6a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c660329c38d8b6b429317fc1c9ddebc1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76906b0ec837c3dacbc116d7d9cf4dc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8811afa2dc10f190b05b50a584adcd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fbd78ca68eac49872bf8975fda0491168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e68e918f97ece8cfa8c4ebc59a6452169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b88e67cd401082724f9ccf45bdebd83170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefcd999eab76dfeaaf8d4dc7b83e2e9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798cf55608b25fefad310d460254b461172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093c7371c6676ebd8689f57f2c65fd6b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4838e2e830a9d536fe852fb8ebb611174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d69e66087e2323fed2b7e9ece3206f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29c896d399567c3bafcea55dd4729d3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dce3adad6169424193dbbc89eed17d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eef8e895b10891375af23ea308d7897178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee423ea2964e730ceb69d9a1cbe9094a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9f71ea4b49fe47eb4d3cf6f5635e58180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280e637a48231a2cbab3bba637c3bb6a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a03a58bcb17259e8d7dce5fb7fe0ac72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7ac441dee65c2758f7a3bc2b671f813.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c57b6d1b18e76bdab33ffd9150acc094.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d29d0735698dedfc026f9b365a183665.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959c5d3918f7746681c45aa5c082cff16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ab91c6bb75c7e00addb8d3cf6f5c1e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b473f8934577e77c389cb31ce630bf008.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2663d56b20dddd3e2b1fc47b84cf7a8a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e0a8f20210c396e7e0aed8627c514b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba0638423495d097def5f73e228816611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f3b88ccaff37394624e096039fd06012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b725c8c69b502743b97ad895bb7aa6713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2445b7cfe6ddf2c8b1a8efa3d955c6c814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc589c40d3fdb29d79ab3ca244abd29e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39d9deb09d491b3d94ac19511f67f1816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768d298a47fba118631eba7680e3ff3c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1cd03be31ff9fdc5f0f05d0025aaad18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf89ac5a80f90113e6932b133e14a9919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0babdac117a72e699071241869471c1520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d211cdd4054fbd2ba535ca99511d4a021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa544621472307f84ecd2dffd504943022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac20982a64985049944c441a3f23337423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e152f29e8d6ef41df823dda421afb00124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05905fae6ee2976541cc0faac2856d425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc66face0598072a74370639fd9421326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaa92acebc3b09b21cae83a0c098c4627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bf2d0378579fdf513d80082665a5fa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713998f0821e3312e588dfe56bd2fbf829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3d01a30fbc9c6b72ded8af362d442830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7d512ff2c6202c479861ac3ceceddc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84ae7ff8a56b0db3bec02f87b94914332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d8c5a9c6b52e93d1a02fcde094379a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a985c38d6547b299473a46ed969dd48934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fd1586126e588bab2a5bc25e2f750035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4c90d02279be71fdf32c2560c8b8ef36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a181a3b5669fa5e49a72402aeb3b95bf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96693a4cd89ba5f950b32e05a53d16338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6611047ab86857f49c6a88c0b0e3c40f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e443742f78e53fa81bba163ae93f3cc440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff1880d7903db9484d6965226fa32b941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6bbeaecb923cc1e438a221d226351142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e4babb5a0ad10bff3c393436f70b5943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678bab379b0b4ef51312d18be46fcaf844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373946f06a5dfc350c96c1e6697df24745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a7a3752bd2fa2823f980e8635b666046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f850dbd2df4b23bb7a070b3b189a3447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4a82c9b24c4d8f99e71049ddc8f92048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef4d8c0ab88fcada6e499e43464097a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dae8a6ac6c70566f6710b541c17a95d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced21271001fa4fafd7b0a1770a34d8051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e60645cbeccfcaf179fc88be7d7dd052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21404649ba0adc767910893dd42cb0f653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efda9f8c66296321a93d48e29a1491254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f59cb6185021b44d0d21e9f08df9d3555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689ba5063225a3b94575bfb24584327756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eac98f2fb8ecf8447823ebc8727de957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744b396325f65e7c8d2b025cd5c491d958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6b05572e7919c0a971f060c30a04ea59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43807e1c860845233c4d5d23d659ccac60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da60b1d3507a7589208c958de32809c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbba7a2667eedc00c56ee00dd0e626662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acffb51351c6026e979576b8a6ddfa2e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c83b60477ba8b6eab77749bf38a13d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878ebb309be38b21f326c04271fc1a5e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c017ab31ca22282960227da9281fde7866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2e0266b8998943dd5047abf3cfbf8967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e30cd43d38e4922de23fadc352dbac168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e646a5f09551839f4c9bfea0fd5ab4a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ecbe8d9fd4e2e989526b84ae2388a670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a416bf0517366686daa6946dcacf83371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85391edff45b833a59dcf92388437fa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469908f1a473ca7b22a12f2673df7f9e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97772940c16ad90ea5cd1cf476ff2da74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7dd425cea85a895c86211924cd3c2475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4704640431cc5bed730fc4384caf45d076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792e5d95b5fb3bdc536b20238d6bd0fa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3cd26d6b4febc73c993ae86847e12278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f242fd67f6a9c9ccefd6689915d63d8d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc7fffde67ff6a0ecd0cabcc2b4025a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44986d70dd831cf12e62d0e4d477b60481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa7dd412ac5f28f1964af0f1dec8e1b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e9983d85bae8099020b9bbe764787d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b77c77feac19f9d3e03ff4cbc5bdc0184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fb2fd647ffcf263e80f8af3b267b0d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30630d3ec723c246857e541d4c26131586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740e9878321419478c70d1f0e5dea2f987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fee5541b23efb98ec7ed554580d784888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e75dea45c52c21951650260e267e4289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438e699346f357710bbd18fd889342f390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07b340c78641bbc19d506d0b8d963b291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf1c02f77482b2e96d16a025ffcd4e992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6014f04a74bc131aec3375e9c2bf6093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4afb15e80f254711d6a9139b05bc8f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e05562c8c427b8b61a12379023503295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8ca2cd9a77e0984658600477818ae896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc451fdf8ce8846a4d98758a944d00597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a6ff2e71e8975dd541acb1445076ce98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73386f62aeb27b360d747a7cd446bceb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a264a69feabc098f37f2a0ab16c184a2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bcb77d837f9cf30a84a48c432e9a77101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085b99b240184f956afc159a992096cc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0c78451413f4864bac9daba286c75a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8180b4c6582fca807154d27eb1e577104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a604127f9eb3f19baf65d01808c75a57105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dffbf21fb7bd28f5cefea847356c16106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72340621014fa9e4cc8f67dfce774b5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cdb34f159d7e56ac6cb6f97817cabd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63deaf4b1ebee974a1f4971b88d1848109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e57e34440d795cc8a29540865a8670110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29557b1cbd4657d296dc600218c962b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810d92f92011cec472928395f26b0b6e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4401e75396751c0f03aa4690f07ac7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0c11cc575d2e13ea63a35c82a81dd9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411612bfe9010bedae095a1de2a85d70115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1326a3313e9332ef7f5940d0834d35d8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c314d005ae17706fba1b73fe65724ac117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02cf218b629af77170570467dc3aad6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4542f95e5057b4e7715eab2b39ee2524119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8133655e0eef357a8dd5f9854a8b00120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9248653360cf930e0f3249670a00fcfa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465dbc574a34c5ff19d85137dfe96dd5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f120e79abe83ffcee749f3b8673927e3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3604a595bac33c5aef1c8f9c96c9dc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f70dc89cb38fb5ae723f08dc2cfa980125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b954de50224a4ca9ffc49b7ffe5c0b86126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5729ba42107b6634aafe5dffff5dce64127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abadaab4e6711f1fe11ef914c1e1cea128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b5f61eda0f9d6839cf143d0ada35f8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a702ba565b21a6ce65c23c6582b18a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d867181e618342e2b9c1e0946d549cc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec4cd00abc7c45336ff4e4a57a917f7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22b67d6d8c64fba48c61acf1bf87e52133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e7115b57c346d32933be2a5271a03a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423f83952f37da2c5c55eb90dc01a588135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426961421d7d29da68a982602725c46a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06f119bb0e9f1f0625d77262b7a1669137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f109fde9e08fc939233dd92d45d3e6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8133bec63afc903d17f3d75c291dc88b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc8e05a43d3c5f2e45e28088b04ea46140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cabf9ec1da73ca6b8619883a33e1c0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca2308077b8011f2a6dd4ad03ac11b9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694f0041c434330abc8b367d1307f6a9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b64d9f26bb8b83193899d200ea30a82144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c241ebd29e414d1c106b059642237c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e630641e91c4784fd2273c6632e9a57e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfcc9e06ee6fed3fecd8a066d0c65b1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114523f700e460e4a9e8598a228b1b7a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b51549f8238d7111926542e0653fa3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a9ebf85fcb50d0530d802f88104c92150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3ea048b2bdb5ce8b34a1df0485b7fa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6291263ad794c6ff79d4f9f9e067074152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b5a27c23df5f7edd09ccdc6c93c1c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c1762d395e2dce3de35b612219f6bc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7974526b3891bccce877edcdb4aa1bb1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e0314bb058383b1f8ad76d3a10c82156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb300debe3096fb37543ad9be18100c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254d4993c7949ac0e15c3b7fa352c3b5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facf43857a1ef933c3059499388c2f1d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf80d30cba097c7a3ce388ad9d6f885b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de43403576246dc0ac1d864b194ce6c3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900b0b62c629d0ea3951b0a78b4b3d42162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca4ab8c2f6b69a2c8cfaf3454ab11c9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11a533f94ce5d06b9fd2651e6d80c2c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a59caf8ccea32b0ea74fc9a0be6e377165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8c6269123c125482437efb784737e8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a501bf53fe7be95ab7ecbaf9a2e1b76167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bc1d9d7d9f534186831f1c72c9ef42168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70f1c11125281ad1a0c9822c275e769169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce207ff0892c4adce19bf76d34f43ee170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c0ea224bf15801f5a5e9615a5fd697171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed25705ee235102876a4ee230e3c857172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fb34b7da051856962e8cac652d1444173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e009902c371d07209ee729018686720a174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>