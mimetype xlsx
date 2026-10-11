--- v0 (2026-08-22)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357d09fbc697be000c20b34c0a66054f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deea52fe0b005e2ab262f6d07d1c5852.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225a2ca3fa1e320dc144829c6e706b0f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15dbd16fe505db2cde300e6d6b37d364.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9960b50838d25c5467b01d7e55d79c45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a32e18c5586cecf337945f512e62e306.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f183b90c048d76c69d8e73527eb96747.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c07b87455bc2d6e2f57b7df2910b818.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b2516ba7bd97e424fce33b8051f8b59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ef999c1431344030557990cd9d515d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee50c5c70258046b2a98a79099ed0f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf98882020da289b13a1a855468e4c512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673108fe2b255b758afd40f14319e01e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef18c369cdd07caae88d33ed9cb1128e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1524a96d9e3c053682bd57eaaa92dd315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9460fbce10ff8055ae5dac411a9689de16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccf9b5e7e7acb1502facbdc156767dc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4460dce739f743eccdf6abc4776d78b718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a5d1b4c7f6ae5211eadbb275b0d6c819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60eb5423beda7255fb4f9862bba6efd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837254fb7af2b0ee30da43dd4c09e64421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d583135e8b15e3e35caf337ee7958cd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751c3c2a0a313e7e6085b392dc1c7f1d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0166c8b14d15128732835cda1f1250924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5178d7a4d2fc6a5f329e188bb9f6598825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89253cec493d6791c05ff5e9d94a991726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c444d69c4c164cb750196fe80cc2e62327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aa7a11edc8da6078ac7d37ed9ace0828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dfad6e748a8f0efdb6905f685d913e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c9071c3787c2e5d73eea2bd382d1bf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299b29a6b1a947527cd3c246e814eea131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2335ab9740a82432a0967f1617f72e7c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a437206ccfd4db1e6576e1a5a02b1fc533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0915aeb9486fa47261631053c6c79c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bbbe7568a90a13ef39c063e5bac32e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff238124c7a781d0fbd7ca7aea784a636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c60030049cc25332ff17462952a99637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9557900117d7941908f706df423f723538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da2b6b9a9f4360395841f2b3eba4e0839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2b124fca704c23979d94cca7e03a3440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ad0cf71d7ce777c11eff55848861cd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9689a30d9037fa43947439bdf5d0e642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe4e27cf8ab98a8f6899a82266b636843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe93876d1be0ab533cc07f36fbec68244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6f8c74e63b5ab5e2a511b25c11574f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c593b9899985a0c0007cf147171d0246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223be7544a3958f29c39e027401d2d3a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e185e5b8b91c5a7286fff1666092b248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3766cf1b0cd82010e266c5847f067e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106f3d1e550ea5aeb5de87e160766a5f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86a63bb18daf1c668e084ce24de051751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f66d9ed9a5d4a962c82ef03a2e351a852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e767911d721b6713162884ed86e7c053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af259865b7edb1b49c5b451290a9ad854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0bc08de834f098bc22517cde43964255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12d4bcb0407f51cdfcbdb75c41d5ed156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375e9024f6e81d3d46d4b674756fa66657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7807e9be0222cc93cac2f2cb30a20d5858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ba7e6d12f50f3d1f6fbbaa3725ee1059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6a895024744b43f0bd4def02b1138360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d746df3c4832efe81c8996c4f6a7a461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2899177035a700d686035e2e299ba2f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7ccf713bd3b9ba77fa6f2e15658d5363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30938997f3eb4b8ed5c085f5650f6c464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13c7bcd5cc42a8e41dcbb527f26fcd465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a29cd19e482c89c607a07dc53b8f2e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed33e646ddf62f4d8a61c6dbd7b3de667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04d1f52f78d4aa459c18bf26a2ba1eb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0388306d4a95ab0a9ace1926e929e2c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b04556eb2bb224c03f8c660668e67f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88f6473af329cd8044a0d5b4f12fb0971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f698a1e697e0cc5d69c9f1372ec16ca072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e9e8a172038d4d98169e383899825573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2904eebf4c722f4bcbedd41f03b5387674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a297fa8e8a19009babf74324f84cae9c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e6de170ddd689cf8d7c94ccf42e3e476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02872093036da872a5485cb58c22f92d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e69bc5051ec5e006264c7b63a37b49378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff91136063327a59a902c9fec282632b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6385adda955b30169e2ad4e747f345e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa760e17f9ee683b3cc5914132d40b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd64aa7bce603921b2bfee4a866a89d182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a656371fe6205a9315ac106b3f19301683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d721b2e11ae05ceafa3d3b50aec3dfd284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acc9dda828daf1488c7cdb9ea37007885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e8146fa8a32a7eb3f8e9e313bf689386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f1cc914404efa0dd7a1920d61f7e0887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1303710383b836c2e385ad0241fbb4b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f997348fb010a23582a86c2aa76f1eb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1c7f7c243bb423b9d739612d5ca01890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed76787d849ef18fb83a12d9e171cd6391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc7b33ba59d045bbe73cbd4007ecf8992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7179617e52cd76034124605d19d38f993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb26cbe34f32eee17eb3c18357011af94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e401c822624b70262cdc955d22183c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d88d9a533c32ee5971934ce9f8df6996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69544d267b8398bb06e9b82547650af97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b98c1b994d20c4f48c1629b352893998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a089d4b9896ad5e71d9f6eece98b15a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfae8a9a353a76696e77c7ac8de0ef9f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e892ad0eaa025aef2d54448e3a795c14101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d5f965d4db9284ce78476112fc2ba7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc61d1494bdf0dd7693c2072ceefb305103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef86eb853d7c00694b089de8216b0725104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e54da627b1e5fadc56018c0e34e6569105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c92f57f91c02e3496fb7d2ce148d2a0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7dda907b16b390297b4bbb00b2a7e7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075ce5852a6f52c4140e16b29cd787a9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc7320dc8ad8cf4f20742a5132ea39f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7312a4aa545a3e46b04ed360aad59c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a73e843421e85ac661fc8ba8ee06f33111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae13617b3af5113b67e4c01cbb7b979c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d426806a3a4da6825c30cc6ef00e7a9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ff952755422b648f750870f4d8b91f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475711ea41d2f120e953bf9224bee6b9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1f639d3442befb10a2929d5e87324f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9b0a0db69844125a9f7b5f792a9c05117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24598014c9127b761cee38674baf1881118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9619178b82a76b0074022d5a0f5d3dc5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502313752956bf20a432229fee7d669e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f158d44ff4d158641e403d6e01207716121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9a7fcd9a5db5a0b654081f5ce85c68122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a445f3e87e61b3ed068abe2013b899bb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f3e9a6a83c8d9040e4c8a75fdd7936124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89544ecf0bd910f62a0f2ca8396eb0b4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd5fe6303d21a9cd614e27f59fd573e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e3c12a3b9aef217acc097c659d8cd6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5914e225aaf7a01ee44a4b0a3687c60128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93334bb4ab98610ae511bcb0d6398693129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33d1ce5c1bd25f52a4c9a2f2617fd79130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73192f8f571173f31857daa885aefc7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684543d0aa3a4fcdaab1be92ad188144132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8163e95609294ce491cae0319c45c395133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e8f60503914e0c713eed3a11aeafc7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d85996efc67b7f809904708e72c5ec135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0514371fe44f6f1997e26bc227b4057c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6719b8269e56675c82ab3da84345b9c4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89396b95b1e455c4b3b2d2bcff03664138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4545dd2eb4969cbcf4515378b5ccd303139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2954e923c7a2837430846127c12da8f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8702480b51b97ffa876c0937add875c2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aefb6fc8c11face1b9c2751ee4ae11142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baab75db2aa25203cd5d78d3174fd6a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586633e1e6665a3ff057fa14e1364e0e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb5595822d786bf0ed024324ad0f10e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f01b4aab484d1132d0fbab7dfb381d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ac93ea0fed9bfeafc3d0e8e5f2efd5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385ef78810f403272a463341db98fe26148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00232cf108f9d2f2e344bac993e5e091149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b153cca3da81da24e341c96222439f72150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e704b00c6e94a5604d854c55d204577b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3810dd5f4a21f1ce5d9886e468ee2713152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0e89682ba5209d9b7c1c95d59e24ed153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adefe9444dea1c1d473548f2e29cff28154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ffe58318dff60238c8f0b9eec9d140155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78da1770e8656333bf2cec0e2d9ff66e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1690d6c6030897dec1d89dc043061e78157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec664c9cc615860a75728672cf58b10a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920a1412d4edbd9757a1ae151cb5afc7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee9d76d3c4a8188db177d20a03353f6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fa7d515e025e140963104fb5be536d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413f45cf03c64238d1670f6d1612b56a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88647e882236ab52b0ddbf82efa68958163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5cf09080dbdf24d90718b54f798675164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c661960ad280adc4ae82125ff7b8fc91165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d59b26d712ae62f7ed8775387276d25166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915d36d8ecd8f6355262307d2606e1a2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2266d5cdfc4e01d7a2f81ac160f53af168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e43af7eb3c3238c2dfd5bed08dc4650169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58de66a4b2dba08b0356a771b1d74308170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c95a0211416dc5feb47ec40503168ad171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2725b9ee56e164575ce16ef870c98498172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d23e60d66bdf82be2efb622ba2f18fb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1af1ca8149b217a07185ba5a8368f4f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b08a4379d39d3a0986475a0eb6fc28175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15d3df11cc9ee17f13c146614f87f4f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdd8b9fa64dabefaf9862a61f506030177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def90b31e22506df0daad240eaa42805178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f849e0b4012439b581f1c03fa379de179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8bb90f1ab98024bf8c45a04e8d62a6180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ad642a5c9062f2e125412051599bfc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd43cdecbd499671b404edafa9fc95422.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82315497c5514bfb3bc17910de0b14fe3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d756e3327a22560c133a605e917f394.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ce1a790c37d28917fb1b646a3c3d315.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e2746ac1f5d0171ffcd59bf7b77fb16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce963b86132074b222443c6ed64fbdf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1df1fa536966e94166331942b46c9c48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5badbea8eb282be055dc4b514353cc599.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3885aaf9ed101870d6a5d1d473a1510510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d9e9c6669b9f73eb596c88d462bb9a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c841b9c349e9e458e56833b51ec940e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025f5537300cca6be26b542a125d980313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4234a632bcbc7c2a1a1706875c7a4f8614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f92a8440793eceb8e604d9235ee56815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b0b42dcc802d4503765ad11a0c98fc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc43d7a94c8e719fea2c028868d68ac717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5658c0f6a75f5a4042b32822db5ef80f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dc8613e88990fe22db2892a75009ec19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d20c0e08edaede0f0a294a0ef44a8e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f825d94073097f44cb917c801c11a821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d675fc1bb781c1ccbb75dd8a8157af522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7cdcf1f94432427169578dfb7ebe6023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b410d67c01a9ee1acf16a754d8629da524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521f43499d97aa2a9044555fabc9bef825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71305d964653157f54d29f9abc9008ee26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b3a7ac9cc6b2c166561c230324a92227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe2422d2ae07d96c576bf76920c283428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49415bebf6e50ee42ede696cd0aab4f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d328488a8892ab12f72e3b711c98045030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0291d55d94cd8af1af2f3debd03030dd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66ead53684c6da3935ce516cdf7a55932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153e20019d54596023c53f288f8a608433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f9394bcd9ed32cd98ffcb63fcf94f334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4614d00dd8e13431e19733e46b68fc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298d1d4b2e7eabfdb897829640a9d67536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577602180b0fd74921dba6a09867f80e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a2e73bc98252f040c2e160e8a6841f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1058c9191fd93bf2111fad1f2bf39ee639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582b834e0336b3e4962497468b65d5da40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdab6b80a5e19702a1994e551bf646e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4e81a060d2a757a472f4795681da2842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4432407521b090ce6a992f50df35d8b143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068ce6596f0d15dda19cb1fcd82e801444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25885729a46926794611f05f1ec28a4445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb69ba298dada2937f042dd5d237b85d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248e7e52de97195fb57897e64388314047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00f82bce44da8774f60d507d151cfad48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae7f7b9d75a9df96f05cc6cd096216649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f294bca5a40925b6273079ff0b84fe50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99860be3b2a43d54aaa3eb2bb377f70851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94925f78fd32edc1a081461de1732da52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd4bc4ff84bf27232f35c053219a79353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ae0039b0f1582c6d08207aae604aba54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf5d7f2af4c163253a66ac1d82e42b755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e6f24e91fac7049d26f2ada9bc05e056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8264c0b491268b89758fbfa0e7f754d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c5729b2a76582d71ba458c0008acf958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a26296b40467d48408213b568c06b459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d18aae81d80ff02c85fc75238cebec60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd671b93bb68af33763130bf325a54e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06b20d1beb3f4e5cc425e13dbbe23e962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655cac10536ec1d58f2434a2e9062f4263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0811fab17258a3ba1147fc05f51fcbea64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a01880dc77c19e03386a01d5ef861865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1934c480c2955de9cd080b53522a77b766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99486b039b40b1d755ff193a6a348e9567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211268172e864e187d077e322ae2a70568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5101fef3ca24e41519b57c469bb6c769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ded8a24c1b1437f268b38126bacee370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f6d2bdff0bbbb23f2ee6e8c6173c8d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958e8cf6818c90f2312677deafdb953f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29228f41c21190c47bf197639137141d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b502f9636498edd0990b39fffd6ce2774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c461ac7d0522bb4a4757c2d969ed3d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bca6304f7b30890f9b7f35784031d776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab32dde1638c1b80cdaf2c3750e02677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1559974d19bbd0c7915c36c2fa43eb0b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd8747e25e13f5bbbf47fa0d60a08fb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7edf006876360724c57ae1ac03b5af80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b958844139f877fa8534de859007d11c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916573c2cf7753ffe0834714197da79d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4c6e041c7af4aaa9dc5b094f3982e883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02540f438fd41c1b3ee68383777b20c784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7ba75ff1a2c79b6332a393bb68910385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fe5d07f5e275f0154cb2691017ce8186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d169f4fc2bfcf51ccd301eb04e33e987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a20e26086553974eeafb75e06f498288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93e127c4e14ca5c707850ff1482c89a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e438efa3d4b8b4589f76733fb0d3af90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b4352fcd930f341782a37dfaef6dd991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c930741c009cea7c5b7e1c315aa29b4c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adc20157ac894e81834004e8c898d0b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbac789e1f7cc6e13a26ae924a41cc194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4855b3d4ff7b8d9b894fa162518cdc7f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91ec0adb1997c6763816689562f59a996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5e9dc13c8c9912d4cd29b66008ceae97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7273901696ae1e9eef6d94986b385998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b8f9d0cc5b1f69ccc11d76d5bfcd3b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa77f5c8d99c04f9705dcc574fc0a957100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96584de411751f69eea82f70dc9a1143101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0616a19a6ddfa8b1f6e6a824736660ec102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8940efa3482496168b2c8ffed8fb773a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f7d026e2a3d137150a96599e88add1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c08d097b86b4a9d192eac75cef370b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85983bf8749f956e78088bc281eeab4a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdf99fe179e764dfef8d552b9b08cdc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40108d02c964b691deea90b1589e7cc4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d2f38b7fa1d5981b560ec25c08f6ae109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55015717f7c3e6bd77fe14a634f392c4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b909907f4f4d49d10e789a698f92e1a4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e81a516ee8ae20404983190ddb2c01112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14931ee29e16514f886c53b6a92f5e38113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41d325972522e4dc95a338ca5339af1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bedc43c8f0d4940e1a0843651a08170115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffedf44fc73d14e4a1abe24561bf640116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c70e93721d866d3076846d1f9406b36117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5875fd7ffb40ae254dbe41bd88eac763118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc360b234b0146421a75de3b1a57a8bb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e059e89476f02a71d953d7bb17d6b14120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f08130fa3ed3a789d165e16589b8ab4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2eb4cb39b1bb6312cc4209476ad16a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622ab0ed05286c851208961a21086544123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5959dab37d7ba15015eeb81778565082124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f95f5f220d54473374bc22dd7006fd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1d90fc9f9c46f0c68cac8d3647102e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddc4268a38a9d547d6c5f1247ed192d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381eb03eb254eb58584dc6a91c4c8155128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b136be5ef8fd543f452e1c7000e15357129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334c315654bad77a548a6689f4629781130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd151eafb8b9f598d817e015ee6b4101131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc1ab5bb282d7c65e15dfb531d5760b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0712cb76da67c9d9f92625935d0b174133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1b2a0c90d9533dd7609f01607f9360134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19000866c2e14a327409452ced7bedec135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d4da667d4dc7735990ebd876d4bddf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2d6ad7f051f242ba53af226cdd2e5e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aa5b73ada59fd64f1271cfbb08ba21138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a837bbc76cbd8355f88b2e58ef8f5f38139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8923d569df3462e5b6895f313e9e3d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5fb31681770a4c684be01e4bc58564141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570eb39c88bbbbd2be09c775fbfe8783142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3ae8f2248f7dc4a4bfb0a4b6fafc95143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc80493aeadcb30a09d3a7201aa01c2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a3505c34020f8d707005d1bf508f49145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bd2519615182ddcdd97b1799575a7c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc81174a04f6cb32ea96a0816f7b8bc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a9c2a14f85cd08deb5f34599338e89148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4673121b2c44996eb314e1b9f2e942aa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cfb9da406d5e5610d54359c3490058150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccabc2ba725f844fca8d199b54b35e29151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed92bf79eb8802867381eccd0f5ff3e0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7facbb64b706fc6aff48ee561a801a3c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e6bc9d546688daf368af5d783bec9f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d520999b646e80a627c3362f3746f4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4c256e03a9fb69c751a4cf7b2e45b3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d957f839245da7a1db4862107e17c2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211fa3033a73ab046560919da629a85a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a85ea2d3697d542606c49c1ba37773a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e3d538ef13b07767eec7bf86f3bc82160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca82b5baab84da144b230bf69aec38e2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc268af6e71c78886e7a7ce10ad6bfa162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2239ee210361a206468bfcc3ceed7a7a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0ebe706c79a22283e796ee2d5dadd0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7369b7f2d0602dde177cd74cdc8f3ac165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83672ea3d17eebb4a57636854671fd21166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7293fa486b064f7f172285c128c1638b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2647450aa2b841eaceb7a8dfab42ec168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2751f229297f84b7602bd1a889ef7933169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5b5a7cfe9cb5c3e07b0c1220620916170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1fecb0af9f6b2d3b809c6e386662ca171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f053acfedec9d9970082f53f3227cc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d67f860269ab732d51868dceb61b8b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bff0fcf1cb8f36ea6a5b4b628d5f15174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>