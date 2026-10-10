--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d19199cf543f89586f492942cae54d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b6f857cb479fe89580c7354b56954b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c1371ba338f14cf6d0025def50b7893.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137c4917b86e4b2add21f731b5c55d594.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45742bb3a273607b98997bbb3f6d0ffb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba077ce4d6fbcc273964b2e8a63cc24e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fabfea780569e447eb34368fdb15a0a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afad5d550768fd47439de215ddf9b0bd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ed59622ff3f3a79d929015130a4fea9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7804f2f52d6e8ad5565331e6b0b6bd6510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c324e703a94760668059982e81fbac11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1626e5ef995188aaea011206b1d0c11412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c316ccbefacc5bf875030de1c88775613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bbe34371332fa1239d927666073e1e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ff5b79c1d52a2287e98ad3db3953f515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26edb125ed4035ec673915871321f0f416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ab106dd26e11d06b23dac1dfde596217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ece16adc52c7e8bd70e50f233e3727018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6702577ff92663306887baf4d1c2b319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518abca299d7d8d5bb46d30c9725dad820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7864327e312d40c480e975f4e59ed3221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0387b54f1ec8d796b9d4250e5cd4ae3122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b840219784241eb90cebe516688427d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cafd749fb7c9e401cb5f1a4e6e4064324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade54248f750b584856343e24baf5cb025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2987496d3de9b360fbc8e05fd5115e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e357f37ff0a29745f0baf7f35514a4427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9bc13637f6524f30b582bea4b9403528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95688f825e05d70ffdc9b008399bf8b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f9f34bcc93c6d1becd658a4abc310330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e907a101b4531da0a16815a6cc1b76a531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484b777fe5a571fc37b43f9c892e61d132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785678f4bb91f1305558d7d06264d67933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74824e328bd9d723327b63cc736f5b134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbeb1a297d06467f22dd40d835113eb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457d0c8cd6f7b308bab7abaeb7a29ee336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef35a9cfbb5c57ddc3b9f80830ec327e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e82166e0c0deed339ffdba1058f986938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68109983a8cde9b029e0e109d46da3ee39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ae875141ae037f997c322503258e2740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7733d53e1b8252edd14a75184b2d0341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663850029143955ee126c6d3de60491b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d0ff59dae304e83936a6f612698f6a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba99954766b9295edaedbdf91af52b144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e32ff480d7175e20ffeea689bc62cc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f1025a56d33dd593233093fa1d42c846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b353ff299cdabf95cc7d85fecd44696b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91dbe882a2d1ef4cb4dd99015dda0dd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c209f9fdacd86aa687e20feaf726c9449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0cf9f06233f2b08ae8f2b77510f34150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7419fecfe020f5f6c6a621584fa50551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f3a2dd9607d4b28dacca664015bc8d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d20899cb4840006794207b2c1f8225353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1998b61ab1100df11f73f4566a815754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33973a369dbe61e4a6f84b3549f9077a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3ddb350f5ddc271f99bf4cbdd0810156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63db8bfe71d27689f6651067949985457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197926dd03b7cd8505280933a1d11d4558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4d298016d12e8c870abb5d3bc07c6959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f497ca9da8e8e261d88ccc2cdaae2560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f051c2a34443edc7bda39a83eb8efd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51c594582338fe9894bd67ec672489f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa369e1732393efc55de865d92d35a6863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0212f355642a96377d287d9328a7150c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd468e426d2b4efc6da3d116adfb4d9f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713eca950cd9e79f00f69be3a1fe412c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c5e641aad1ef896b5cfff4dd01be1867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3176f49403f3efb3bdc972a0ca0d439f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1c04307d933406a45ec753c714ec3469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43149817a877448920cdaa35ad00620e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1d97811c96f3f6604519b2d1e610f571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f8c3f62296624840cbc3151eb7f6eb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97b27ed43826ee51563431691568a7073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00bb608acc6a75373c6542d4c5fa80a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209798cd2e71fd6c8faacd3b5029bb5d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fa4c18bf2fa85a027000e7935b013176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b2750e969081a6f892a80db3a4c8b077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c834f377dfbccb5c24acc7bd00e2d6c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08efc32449a9b47e9b225e5d7699ebc779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306f22460cd9fe26af343b672360a48d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7625acb846ff41720b222ac3ca0daf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7fab6a00bace81153b283f6d78ca6482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4222ff7dbb6153410bbf6ea18abe3f6a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37816452fa9b56ebe89a403fe6a78c084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb46c79048531b1081ff67915a0952a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d65d7b19a0be995e0c882e389e17e9786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f335fa1b02cceb2b49e3bd615dbd1ae87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4246dcb7b94c3e38f19be747f3814ac88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f253ac26e4fdb0ad747a820cb451e1089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec86b79b5c3fb7f6bd0c614efaacf6990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe75dc4c2d37fa0f1dd3587edd05e6691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4561b6d2027f0da5faeac50dc8baae92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f5af8959a7fc30a0e232149571a89b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2823858764b2aded753c5ba428d053f794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548a803749803d79b0156f4cb944ea1195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23d500b1e35515a84977d98ea46a29a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3e989cd87db8cb0a17e79d667d307697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5917b624258ac248dd8b1093fe414f7098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0f93c9224b89630daefb926be483b899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f25e1a28698e0da5589880c67a79d2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db50cd1ec65057de1b26d3b5ab208669101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156c96da57638a11038f07e10978769f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32862cdd1835a3529236928b622d2d0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b384f1f2dd22935f94b607d1b96f56e1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b3cecf8d811ca59042791a886cf0ac105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21b5392f8c0fa1903c9bda182bf3ac0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3290fceec58d5b3bc756c865de6126107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3ef69547f3fea09416b0f36a612b45108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ad4d3c0e5f9925337e6ccd2476dd28109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c45b06bba4003d003a9d22b8c3547ee110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6d4a2f8fff681fa6b190efb66449c5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aa630135eb310763f6492bf4376af9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d11b8ff78be0ba5479db0e69086cc4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c858085bae8b9bb9495c20074ede511114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491b8155e02e67458b629a6fa5b6417b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de089a0e2ddbe6d6b4a863b6493cce64116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bd6e7be2e204dbd8315cd46d645009117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a8397f92040d0d6c0f04ceff786910118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf2213f1881ac59b984e499c3c86f16119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50a12819974195fb05da44b0c8fd69a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddfba0974e7bbbb005ee1695459aa96121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cab1b54941772891f7294e31dc7708122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5a906d13dae00918aaff9d114931bf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20238f4e0f76aa4baf83bb6fb62ef324124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf05da732badc502f56b9db0ae112b5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d406306c03e9cbfab7ddc0098e430d10126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e595b5293702a1986e699d45438748127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3691f85ddaba32ffda9c7756a0294132128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa311b23f4f19c9c45f6ec5a548e3c2f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037944ce88c0735e5225ac6dabbc6a8a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f9efd2b4975cee16be32fbcde0ddc7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ca794bf0c22423038458b6dfc0a9e5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b321be9d1623a4622b255f60d3cc2bd2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf67117246f8aa3f494a7aa3b374e6db134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c100777a27a7a08db919babdf2abea5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a272c6b6769d7c2054f45a8537bcef7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004d7539dabec5deffe52e7f8269fb5a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3921b36307237912a3665aa0449e3962138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe873eb870e6b838920811aa7eb8d94f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5477df195e8ae8bf2575b5241924c52c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6415b9fe3be0045e5759402321b8f050141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3761a493b63b03a95950da1544ac3f6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00ffb23517f3d1a5ac40cf79cb1596a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b8c189756ca7aedd82ad66b3fd59d4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71f86722629c6801bf9d33160f3cbda145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feed5d0d6e912721d57ae98eccf77523146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f12a1eaebae5ade92c0ce4df9e17365147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4631229d9b7645a4f796142cdbcdea148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abb87e28ad342ccff4759a70318d2e3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c11f9d2334e75708c06e0d7918f8657150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50918786220d18cc191b85577e697350151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341f45184d28884790be7f63e0b62508152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fc0066fd69bf563b33ead7a901c5ab153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3134d67da682899c4af0083fe8a0f63154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e7a95a4b7d096d3c27e5734101960d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b743874b880f00f9a9742cf67b6213f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba8c179af32a07e2b2736c8077c926c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8fb4e3dc73806b7bee0f0100ab4d6d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59427d3801569f521c543d2a7684f158159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfdb3589c4c47eb88cafeb94e5bcdbf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c8100204f00ab91f2ba7c33810f08f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66879793c8d25bc844f25e161cad1035162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1515912e666ae6ecbb96bcf1d17a4dd8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b993eb73630849a0286ad786292bf09164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c07d0aa0e6c9081e1ec4bf8b96b751165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a39da22913261bd0378ad4947baceb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8ad246c79cdff8bc74c0a9f7b9f152167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d6072d988cfebd74dee7589450dd50168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd4a09b576dda5289e45d90115ef28a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fe7acc68e0305a16fc092c43fe985b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5710dac75889bb45875fddc615792a84171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa9f3868e8c5ec019449a40b71a774c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4942ddeeb7c3b095255a2a176c1581a7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a80354703b964541235c311ac632a50174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8aeb7742e09e69d67020ea3c90a02a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3e4a848afe491b1c4a84764dd0877f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b96e4a9e847e132be133de5757c053a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17532c10e18f022488fcafb68d64bd2a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196709baa13450e5e6abb56106a2ea7c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786088b9b1d01ddc7df4c14fceb39b8a180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f459bf29c464ca25080e3dc4d994d77c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e15a0969b5d9e4a29351dcaf3e03172.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f78eb3482eac48a913e8c35f714e3c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580a376656647b0068292edd2f2ebace4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ec89fdec818805e7d6f97da6d8164a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d7ed1a7089a59b859dfc81732e17256.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1843703abc2b0d833a5cb8493c0d40b77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1794e56a5f999c6a21eae5fdb84c2e718.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457bc1296a94da92d0e62985b4c597059.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8a6941dd9b576f200a39f6f2c1679810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5a2245b222d5f3d231884dd22fbf5611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f09dad469ea04003cc5c8ea9a6e53d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd87c82e52c37ead10e70893782cfcf413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2be28b69abf8f9bb7db031dc6daa0414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddf45e70ddb4dace98eb9ce72e8fe3315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0892ea6e8a95a3cafbe8b52c2f3cf21b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8c878ed49110a911d82e597fbe35e717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5873efd565ca25c3b21348c89b9e7f7a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf2776577b302be7308539b079e880c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57daee3d2ac09e03fbc619020b39aca220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c25474d3461dbf688a488be77c524821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914f4e97d20f7292c5d07f9c912a260522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15447bc699163290dcc6d379e414e14b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4a497c3714b394c8c50c8b92dcee8324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c24e0bcbd827a7e9e0d77001e99d4025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad3b8129061149aec63d218b80eeedd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33847ea094d074786f652cdd8ee9262a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6567b7e88821af70d2cd201b0cd2a928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508de2b62240a8f8f66a16aa7786ac7629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c871be24e6f09a333a9657fe7b01464f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c537e4575dd1485ea589bff3d2ef2a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3e8af37c3f96ea8f3bcfc03b59261e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf848c4b8f642dba1dc8ea0fef818f6f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6c1df46424d64cc73bf3a4b88e2a0234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a023dd8367e221ab11cb596030e94935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647550d8d7346511cdae05a60038032336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6737684e5549040bf52ec1620e96f1937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc8015ac384afe7573532b639caa6f138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b48580c0e90152f2e599821ed84f9b939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbd92be18766fc308051e0663f4443b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa381eb5efc5cc06e8002315ee53cdc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be840d2b8df61885cc108a0577a3676942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5adccfc75ad37b8d1911881a14d461843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0268f897a30cead12d0a44ba7cb244744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d19e97ce8a0588dbb50243c98f5bf545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6340bf9152d4162a703fcd14711c99946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e434cc55f4c0990ac8106fc824d84f247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0105986556eaaf01572487d815cc61f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e3dd20e26173cf860f2f93f6b8933849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9548658bc2fe40173c32104bd8615bb550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0185e93ffb07909492fb485ae17062b651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7435bdfa08280f39ab8f82585dd0021652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e32996f6e16cbdece60767b3d80f5953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a6d4e21859df6e23df8c6606abb81c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3f5bce7bdbd48d87da5145b95435a655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d843bb2706b9238e45c3a07625a79cb756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded276fdeb74413149acdaaab1960b9657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9e537e6ad010d4b9b9f658e25f751658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1fb38bb698eaf0d720f4b42f01fff259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d193f6856b5888a483c2d913f3010760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0d353a90c4c00122e5b1fa5f37cd1761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bbc74402594a0dd2a1c89bf1495af462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca745a1acdb58cbebd46872938cc6fd963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58287637f6f664aff5d27228882b9ae64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f9b5024acb60e7dacf8463f92212f665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31282a25f2fe9cfe95ea6345add957a766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fd1129cea8c8525b62665a35522c4c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d583a78508d0aad67e0563f36770f14b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03405488c8fe247c225b41333019bca069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b90ae9db264505b3df33d8eea261f5f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e5a8dcd5d6585beb991261375a5e7c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19049befe1f6e0721cd59bf2acb6952e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57782754f76caca2de1cccd35ff4e8a773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f458dc94a7852359a775540f1d676c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1948098fe2cfa07118f99cda56ac00975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d9ce006dbc39910f67ee48531e51ea76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43246d0d9ea79271124922ce43f355877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1479fe989967569a7ea28d730dd35b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cc06217346ea966c9e44845bfb027f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695464982f16508294aa5581cb9f99f680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede03cdaa4818b8f49a47981c0c3a5c581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568e21474deb02e91ec7796641eba02d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfc769dad0f92e77107d7eac01b705983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9e000ed864db38879a6025a4db305e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6ffd6befb3ddac0b63bc5089e04edf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88092401d7d8a16ab297ffb324bc40ec86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a37fcd92acc2dcb1f85fc048a1cf6a387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3594a2edef512c6b23aa9d0bc1fee42e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175eb34e5b430f797d85e2cbf6ac4bcf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78183070624bd9306fb9a74643a1d35a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d03d34234dea188635674de24ff52c591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac4d5ea3abf01bafd2ee343368f0f2392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7cf04565177e4c4f5f91596e3c2fa193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c93be01ed935739632859efd9a4f4494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfdfc6730ddd8cf94986c8860a789c395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1386d998f2989e9917ed7b6b2bd94e3796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859e0b61e1d180150e922ef8ee4dfda297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1651e0e7a0a54dadbe2695c2b230dc298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c93011872ff8e22550c4f31df421aba99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d4a28beee3837089ee47aac7b2c0d0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c040ed9d44bc08c8fb5a02d4b57ab82b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4420bdae96fd033b984bc5e225d992d3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dca877d8f58ae67988e1ddcffc7116103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c109d752ed72253ea82f10499cf434c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c575961f4761159edd10f9406fcceb71105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d08f0e566bf76f11b4da929c1fd7ff106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c0b69f86776ff3fb69044c6471f234107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e84b691911700babddeee53e6af10d9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae90411c1b731a922c99efe605670398109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4643383fcd2a00235a456ab363036f4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dd1cdab3dfda6689bb168ab2d5b3f1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c834dee1f66378a6b4752ad52830dd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8429b3d05f6b458806f773b8d9ca495113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79898875638ba55c3198bbdc2eb804a3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dd18ef75e4992465d5c4596a29bc8a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cc61d2f686bf4c03693138ba21d8f3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d285117b27e05e517fc2d7537a5961117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f246046bdfd4ab069de0b9f8bacab1e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d63cff9946e551c627a28aeab022c25119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e463cb979c0a4e9b473b3d6bb0c40994120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a348e6f0d5ed1e9018feccfed4ecd8a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a689d5bd31ac9ba7313cc9fe1e86e7a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3f9e56b7ce28b017b2736baf3b3a88123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a339d0de75b17db434db173beaf98c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ccced0994778b585f4fd349371c7b9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e4452e0b7232eea02f42e4b791e816126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19b942ff2155d56397dc63e58558aeb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc46a6a90af06ee8a2d1b4b79de585e9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62df7267c5e642b0f9f97e782d07ba61129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dcf5fdff176662890a47e9eb567097130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7343fdafda7812131091f9df291853131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520cbd427826e29f454c2822a63629b1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb6f99405028c1fa5faade4a91887ab133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645002edd3ba2db2b73445923805768b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c90c5f69b39173fdfc275701b14e271135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f813958a2b782e7fd04a8b13de01eb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07bae4e3fb6baca434ca1e438c265f4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb139abfb703c40c8704d2a1f6f1709138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97fb03e0bb88cccb1dcf2e3f83028e3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523393f7107d70cb13070405116eaa86140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eb27a3d0414981f1ae029aa08cfe27141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abf93781fecd27bf55153243a2c325a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a9e3c8d2ba6caa7388635210336cff143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f876aaebd4e9309d51872ee09ad2b9e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1860c7c61902ec4af5fc5adfd0ea1fd7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00553f47dc3583a9eb7a7a1f1c637573146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f44ae14edbc2e99d2073a8fb9f92632147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e323ce67a78c4e1572998b824e0605148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c67eb3394595366299a85375b62628b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369d1b7746116328e356d966bae96021150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5ea0972db9bcbe79d5f30b23eba40c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83c997d876e1456601aab161c5bc3f9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc715410dd431204f65eef4389d4a466153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b7d4fe6f1959a0c53fef0e76146afc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7506e8f053530db3a18793e57d66ab155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0963b0679006eebbff6f34cd14ffb6d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998b0d1bd0473b7567180dd8a0e9691e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66edc613729cbf8b9328ea11b49c4a1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec115a67c53ec5a16f16a907beb5c78f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baf9c3243bd0500b3bff3d655ffed85160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ef08bc74494c06f25b4aae6260167f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3da13676ade6c1df4bb01ebaac8747a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5153a7a307ed412bbf95e11083aff1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b0319369d807616965c940ed91dee4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffe394851b64312ba78663f7754fd49165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0c2ed8ea14b8f9089092e548ab39ae166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5f8734e6381caf2b2b85d5a2b6ecb8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae2c712077c91fa51224eca08ae23e6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b255bbc13e72d63cc4c97dddb5c247b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cce72af5e5c183fec1c9277f2d6c22d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3799c456b2abc1a4a6ad5f727780c6b6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deb12b184b07584a1156f786c4180e2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab8fe14b59f807becc4884451ec177173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62acdf7d54d10429825389f088066fe174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>