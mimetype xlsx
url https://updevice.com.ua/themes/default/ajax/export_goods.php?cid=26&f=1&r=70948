--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d4e6e24d598b034e66075649d116241.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831642878c492e7ab0a331fa7ec47f382.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06830fb47de5865991fe853d3bc427d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaac4683e9257ead32f3a23f74f7ad024.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f9ab5e0b5d132471367f852c7c29285.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7e35a1dcec4eedccc04181e0c8ea0c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdecba0a1a84f39537efa30a7ddefcb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82ec8e82a893a8b759dfdbf4b6ed3be8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b1efea222e98d638cb52414d75b8f99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e56c95cd0aee328a865080b1053ab010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b92e29035adf32b95334d464fad5c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb4136a29334286ae1d02fb5b65285112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b877c34239af4c1c353e6c064fa60c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9e83fa63ca833a7dd04893f482036414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50a25ebecd8f801edfa1f90fad94f0615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6787dfc98640f3c3e13bdf92dcfc607b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe33cd788676087a10597825c6b952217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eab7985291625de75cce98417036db18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5d9a0146f6ac4347a846cdc1fe316c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161305586e016bdefc9c5b37ac36f4e020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25e4e9d086498c1047bb9ba37ce286621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab2484ec612cba294a23dac5d8c525222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918441e9ac331ed90700f341c8e20ccd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eff50c57225c0b2f1746741f909accf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471afeccf8d4b61e6b795dc85e2b77bb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfee96e3665b5fc215ddfb63ae2550926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc92d60831fa28320a2beade11f500b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd441f15bb26e7c6fc7892832b8134f028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211889e9fd4da22436c298f925c4cec329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaefcef4019da5be3a3865d49aedc5930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbb323637bb53034e70a6c53f9459e731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bea2f5e5b9335bd6e818f73f6da8c132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36869a19defc0c816066e030d4461bcf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6503a79cb2fac4d8b0d3c98fb6193fd534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b67a5d00fa2427656f36489fec1594835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91428c7b002e6ac1aceb397c5ae1641c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25926a5dde7c153834f773379349c06437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8209050ccd12874cec7419e18bc6ced38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf66b9aa3fbfd450bdb6c2c7ca9999c939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91c69fabf7b95f39616872bc2df093540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fc0e8baae572c35a229d9280aea45b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1613c04dd8a3b184cf4ebcf349fbd042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946fef0193a578f83846fd0d7942cf6243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176dbb9b70df44a50d81b5a328a4f13044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648ff62c8f3c388fa5336ffd58b5695745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5c05328167e15b16845833ca5d8c6e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae727749cd55f9de288f4eef402433eb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b5a5e10946ef810fb6cf571865d1d248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b5151ee3942e2238c0bc5eeb092f5649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c208c474bf9ecbfea81ec81fc91118650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc2c80b6a30c4c1f13f614231aa45cc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b22a4c86e8695ec15f45374e5cd790e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1647015d78814c90fc59427d79ea8b7f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be74eccbcb24ce3cad6e8332d049585c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4588a5175b2c56742d793562d6c8522555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620e3e4004fb5253d3309fd37ae1e69e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6329bbcfe42276fe87f771bde5eaea057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc34199ca21e2248a685b0467f62fc358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cdcf10d8ff02cf9697cd37b8b11a0559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26016ce9c07021b3358e15a8c50bb5360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2d7919266d0a3a2f98c6c8a891fce561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48521434e1681c379ee7563c485944962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e8b7282bcdad1d24d7d39951075b1863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e13b7f361220a2064f185a7212d809364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2110b8055477a74da8d4f41af1d04665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68ddfd5f7efaeb5e3d51a8131c3b03666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6bcad236d2db683face5b9d55e759c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db191f6557c2434fb64d1fb87afccd368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2485ebedaeb38e58c7e5299c8c41d169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695caccc5cc4fe75269b29045583978470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99fa23826b6e0b5be8cf4c4e9ef7e6e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d632f2a603953baf040ef9a8841e87a772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733a733224f9c3f8022562f9e7632b1e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d027e17b3f034e020b5bda52c7cde5c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7806725dad5a38f6ca9cbe5053a710cb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7a3057296b42f6beca385f00b5edcd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62c7c959bf7766b89243e10105dcc9877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd39470e296aafe732fcbecc53ab3ce78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88defd5e8b99d919b855e1f0b761a91979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafc027d4473c967d7c15794efba89bf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90120aabaab90a1187cacb583470c01781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0df7ffe005f2f1f687ac9c77f5fd6982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666368c607ccc997130663f51138b23383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a95d4c183afb8dd762500cb9a4dfb184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68444706a95c2be6b9818c5963ff34db85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728a88e6ffdb519836ad94b7f249166886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bc16a9f2b6b80ac927e67cc57da0f187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b7a3404bcb751137b602fb9dd4aa6d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ac73f69dd93e372fcf59a0836aa42389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83623b8357fe2f8b019f26cf307591ab90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e42e6e8455cd17253ebf805e20f61491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ced2cd24855ba838dcafc03dd5a97192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1dbbc6fed38edf500ff659b1c4a25b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5736f6fdd05ce189492196d4c3e4d894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df27ce8ec1cd7ef56021fd0ed8d6042995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f00d45891f3d9a15b3d06cbca49f6496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cfeb14bd784f81951e5e5c8e9623bc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d806ee8c5ddbb343f194d8e14fdee86298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb71111a2dfce88c89ee64116ca2d3899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a72e1a9a6e01ad6fd8cc8e04545ed1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a140d53b64e40b434596082009232242101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0588ae55c54f4cc7fc468571d78987b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0f771831a46f704ff1c755f803e3c1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ae830e27ad494d637efeaac1c934ae104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb6df9259f908aec3c5421331032637105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfda414032bd2ff4cbf08ea160e69ea106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d60222b6aa501a776b44e012604a0e9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8de415aaa1bfd54456bf9c24a8508a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4037bcf0521736b3c4bf657d8b605ba109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf94546d1aae0651966bd67b55b94e4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f93fb8a378b98e6e7e66fb98a9b3d1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2297b11158486dfe5c78bddaa4bf2ae1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2efb5572b23d2c2380b098f5c4636e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e342cef626cee594dcfd234c0603ee114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeac4f3307af1d9bb1d2662714113ab4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5d802adbecd8831f72849351ccb58d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1b866a11e74f9c4001e27ccd063ca4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245b4a1bdb86377833d9a04c5ce46ca9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cffe1695087f8a1ead3cfe40013febe119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d174f06bada1333f46980643062cb3eb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e3af3e627876233fe88514b0653162121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec111d4574d8b9c3f07a10d5eb02145122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99481ff5e1d8b5a733ee76012d8d5e8b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318340054052b1d2232b2adc6e52fc79124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cb5157459835c607acf04dda9180e4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a054d3b062cc3c585b8037659695bff126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a70a085f16834af9f2c890d51dab32127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aba964b3fb1e25ac5304a57e0ef5ca128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada248096bfe0542023690661bae3357129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5b2df6815c2e30ccbc41412956b83e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4795e7cd9b691690904a16cf839af115131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7a7c6717ef9d611e4455cfd2d5c18a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3020a5a1e657c58c4022e488874bd45133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637119d6e69ae2d6fa709f0614bc5abe134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd22e13001b04a2d9cf696ede050f77135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f944773176cf463ce67c0da25e9b3534136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332f09c730f4502cda1c5a3029c38c0f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706d756280f6494362950a82b7c349ac138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb6827c9c0b0ac08462e4326413c65d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b669ade1140ac847137982887a2ec1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4e1bae105ece4765f80cec18dfff83141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cab0d9122359d26b4e535c606772c4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dcde8d578e859239d938e9c6c8ebfe143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7ac27fdab0725e537d7ce8f4c2aeda144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56b6a47984e28961ad7ff56fa221677145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892a4e2f4a7367ee357372fb5d22082b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a0fd335e4d0760d05aaec14d0c8cd6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f60ad647371860c8398ed8c736be2a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b947b0e053ec7cdc668645c3db6ddf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b9495b467bce0810ca5620361c2024150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24601ecef395ebef338b80471c0c0ad151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becb39a90b8610b85c8ebb397a5a0171152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736f16d0eea2844994fa46133377a36f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4681ac0a2d35d9f40cb21afbe4b12fff154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011ac84283fa7d146684db5154792229155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b07acda808a3edddd7c99f9a8f032156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe27e60d5c1c6481f3364e550a8434a2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5882d5665297589f5078b6dff7a3b87158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f48ff5d6ddab3186c80b713db4abe2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac6adf800581f8739c8ed641e138a62160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36c7b22a1d234c358aeaf9477f90ad0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c617e3669feaa52f0141e310f524bdbe162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94275f6c9cfe0eb27eabcccebecc5cdf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe67d7676f4c5eb5fa37451f79bcafab164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5b85228278fd724dd2bc07c0a16ad7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c86f838d26be58dfb3ec4c56a91c81166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797ae06115e54e58143c532b91242e89167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bd100a4cb631d49f8968d4f1ce7350168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6437c063ec95be2259b09797a7ca7b05169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27f446e829cad2e0468d8d72912202170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91d4abec1ef216dd228bccfe34cee9f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a0922562a4b037d17f1cfa45299956172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d855b90298434d2303e5ee5645d48f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47602c4f45a8dfd093c2093f24f0c268174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1ce69ed24ae119f1402a92110e5811175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a7e0bdccf877eca17b41f31208b75e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f953d87df093e49f989813fbc6241c8e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98461d4143b4639da16a827fece2b13178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e92df61eeba65859ec1986d49c3bf35179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b2b4a238fdc844fb2a937981342724180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7988e4c02b9cd9beacbc4b08cb7acb871.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9262f96d8ed03204f0840c07804aedeb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473356576a9e4cd2c91825ea68bbc4583.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d9707162645b8a737666b81826705a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d9aea994b082a8af67fe46927029af5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5cb8543b206ddedfe2eafa0f2c5e1c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8025ab218f14dff1b00782ac32d23c097.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d2c7f4be345d8352bb590f485093768.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ad0eaa5c22e9c263f01c915c45dced9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645f31d0a4b5cba117e89f6e0dfe723b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd3a576a546bdae7e144476ee55b83d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccba0bca90698175267653996baa8e0812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e599c56675ed92107ba796d110495e0d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f71d11b2ebe27dcf3df389948044af14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533f1adaa0080691f7efee2a87ca68bb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def70108b9b9af91187c28442c17bcd916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd9b501d11c56c4003969c560e83b7617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27299d8554fc9b8e55821b3ce0f4464a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd9bcf6e08c2e03af49031319a38d5f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152df3b362a43bca7cb1cee30aab88fb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee6603fa313476ba4138cc919cc3f3721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f01bf2911fa05bc6f467b95cb76053322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a94c64d672e6af003b77776e39c3ff323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e6fccbfdfcec2cadc2b04088c5793f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1991099be9b24473798147bf9563b82825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6c51bc43d45c3d80b1ade93e514b5926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ef9998d1ad2081192b781098e34f6027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073be1fdbdb36fe4ab7a4a84ad24eb0828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04616c86d4c41094ab77f48fc908b2729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2927cae3b0e991e4f1c528812f321930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4934980914a5f19e7ecc450b666eaa731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627cca9b2fb86419e254e54c28140c0632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66f791dea6961e5fd95b61fe1ecce0033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb38fec2ca817c84a088bf314984507434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6514d2f91f8c7dfa6bd9db7cba7362435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c3ffeef8edebf2c3bd4de2942365ab36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd0d67e5422cbe3f64a2e25b6d3991237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42b6ad2a4811d0c2a4eadd514e39ceb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b462427caf1cf0e38ed0894f66fa1a239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3ae832f9d1886bba797f6ed7d027b740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caa8eafb0a39af98126a5731758b84c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b678341d440ca9002a933c7034641f042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58330cac4f24d6429b4af6531546e1c643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0383ae4059faf7123001cd81051d5144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e6c76abf464772218f124cd726675745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985feaee4dc5231ea1cf7eeb4d9dd21f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5d2cf5d97b9467d08793de3c4d5d4247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbdaa0be4c8db22a38dd0d601a16e5048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d63e13fd5f1b51540e26f0467382c449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e969a3adaa0eedf8454a76baac37bf3550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d1a587222543e0a3a193f335fe691851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445d652ddda3c57e0470f9353c89b42952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c045b09ab8918670d1a72dda509e9be853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eb55d1ab7f6ad0238e2a7277c037a654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a620369f52cee52fe6f37129d8e5a8e755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79aaaad3a2634e5e206a899949d603856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0860aaf2066c15e792c0843e9d2e5c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a76c0b823d70121fc725d6959e8f6e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf07eafe8e1b16019eb89d63c983a6f659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe6c950aa668c493bf1bea20b0ce71260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee64c89a9c960c054683a1bc3851abf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82146220cfcb4443eb6c47a352bfcd5362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ccbd994f229536361a1c532d39660f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e17fb9d48e463443a0d6db4e07ccbad64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ba41731a28a62ba05b357d412dbac365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c178c86a085e4752720d8ca9cfe72766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d74f362a5b0d29b8f49fb4ab6f57d5567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b801679ecbb3ecf55ddd07b8a112476868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e858b4af12fd4eaea157d0227b49cc769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad45f33757528da0c7a69893cd9ba2070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92a8ec66b738ea31d10200ddcac068a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d62df0620d70948bef4a2b99697706f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133e2ec68dc177a38ec9c38fcec078a473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849e41b39b36f6a22d7ce74769a0867174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759932cd3674893080b6890258fb1b0875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846335fc4d9a5716ef9ebb731b66015a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe1cec23f1dd4b1e195077253918f777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cd3a97044a46ae690b5c2df92a252a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49142feb3530eda05eb45c1241d717a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf7d51e9e16dad115bbb3785d05071880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03345be7b77d10e9e02be3bbd93f6ba681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385b2d29d208248d1850bc8e515f1e0e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718bdeb9dd69e81e1accd193f3d2448a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da96d58c5a9b43cd4f33ae3fd5abd9c784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88c6ae1f8679386930575c5a693c88a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2a12eaa5418958d8700ae874810b2086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b881e025859119fb8587cf20077ab687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20693f7771e0e5db34835b505b1b26d088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e388140cd95246168460b5506e26ca89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc8c6eb5421696bfcb494753466d4e990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a254332dee26226b4268b2199f784b491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b0b5e2ca92c4ff2f77e93b9017b3c892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95489d3e0322c146c2a763495f9e86ce93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75c5dd7de0b767483e04c08ff594ce494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421bbef3d51088a723c02c16de36b92695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b7fdb54ac982bf3621e17432eb803f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5e4551bbd87fc5ec3ffce2c5456dc397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db9f8715fb177b4d9ecf7981dda578a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cbff22d046401eee678b2f91834a6099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e15ec877ed206038e851acc4c36b556100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de10665d278647b9640f87570ea549a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adc56e024bc21c37f365d21669c3218102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78256d9502e94c6c37023cd2b0a9f7ce103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7745cb99bab54b01a19e21e2ce84a9cb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dab31c9e2c3874ae8a114b4fd4f20e2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acd1e7f9e64d9cf5cb797ed9eda3200106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90789792b262049e015eceb91d388a2d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa3dbc413eb5c50e4c4126691d25a20108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade4d781caeb22f6c57a83d66afdc65e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9130f1b9365166401bab78b90b627048110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c96e9e3dadfc8cd70c4c1dbf9f896d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aa9bbf829c650f1ba6f74fe8bd8442112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3346caccc357455bdf501f28e1bb9c76113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324e81cc1a1e3112569b6ea866e5759f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccc0945d3e1ae7d688bd4914736a0e9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301d1a7f780c5114650cf5829b154ff1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417f337640cfb0477c4735ef3f530383117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4577e44e595a2fee991f0416759391c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f51fbdd692b087db00eddde61cf2131119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2e2acd200d63abad69d509c46114ca120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781bebe8265eba0afe076c8853d07ece121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50d53cb830384c13f3257ffa6bcf221122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fd3db7af0ede76364125f49e91ca3f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef0d268e9ea9837dca517be085a8435124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9d84101ed884b55d9b73c0f722c747125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc0572d20bf1a6585605f25c43a9594126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb96d519b4960f7aeabff3f65a358be127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8d2ec2ac9286d40ddf83036a0f1576128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a477e2c350a2f8e171fa25f1084396e1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee6dce8925e46c0e9620845824f623d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662a39d1c14655e7478f74fc60ed043e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f6d5668513d65a51b564183b6c14d6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2803fa879c0838ddabed6d7b4dd139d8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92839783eb638c7f546c26987aa6d56134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e262e95668e581f2e55e2260280b78135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae2824a039373a1f79f79380046934f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8610f12095ebf95b425a44d93df7f2d3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf959c12c9693c56936f229ff50fcc99138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe7f6f106197e6730b51a8327f8f026139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aa6eedabf7f2e20f7b5ea36948f054140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c938a99aa2c5ee6362d5bc79b73cd5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d691716e11d974540a945b039224df142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5506583854905b1ec29a7e2c89d8fe143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4131e1500bfd22e0edf83f7548daac31144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e052af4e4adb57a3cc13c0811b6581a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fcce887e223d1355be9d6e74ead85b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ea47b93901f942263859a17c811480147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09e8b30f39e8c8ad79998c6f7490bc0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5694b4d395e112fdd66bd5010d81d353149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6267174de17572cd9a48b1e2e91d0daa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5528127b3ad3389a327105c7ad363b6b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70897e3e1bfac58fed135746920f570152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8827c8bd8d33ccb1ed759ade2b1bd571153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2119dbb3a03af6f4816cd0f5df6fca00154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e184888b5983854163bf0c7825184c3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe816bb0f5b48e523663f2b61e69f9d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a51f0135e96ab2527d1e68ff41b2b8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e083a5aa88f1354b3e4b7a742ee197a2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6d23af5ef24cb93c9a37c81584b3b5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e288765a38ec2e069cc70c288c89634f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568f794ed2444389597b26a41157d2c8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103cfc8ff844211996676b78136312c5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913ebd002385aeb799c27eeab1e542c6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8024387d4a1bce903051b0ad7a073321164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f08fc246472ee67c34c48e9df27efb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b14ae034a9ee7f11225fbd3536fe7c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5159cc38d94089404f6d24ba5ae8d28167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b497d51d400625ff8a46806fc1fed1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0694495df4d784e5a9e4313903b32fc4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a43275640374e99561230452306f0ab170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628d584a1aa243175be03f21037df33f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ec2e2070893985472fa6149ba67ab4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cf51d06e7bd339ed497641dfea7e1e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e092e535b5de67ee4e1713a1939ab5ef174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>