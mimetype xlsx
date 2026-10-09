--- v0 (2026-08-17)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3b39984a4ec0e7be67b583d75dcf791.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a6c688351eee2ae666461d95186fd22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737b852529525cad55083362724ccf803.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f91d8e68fbae2dc835d3ef312b0d7844.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3aecb41d0808daf3936c6d03ed5a045.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7a05abda903c337605b9f25d8cc3666.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a640b5cfc958e599581e057e5f935e2f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9d19285a3f5037126f2795aadecbe88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a862cbf0fef74795b8f071fc704e269.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8567082ebcf63b291073132429042f310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b1db45d9e1cd750bfe1e4f161956ba11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33b482005a4f32d0c7c861785a0844812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b811dbe0404950334240fdf2b38e3c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69df3b4a15dc34bfd914ce28a1a9a19214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2048204ad44cb0551af0947a6ddee815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d093821abc5c31e622f81ce08a98cc416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dba536c4970042f5485b17982d1c3b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa68ff349457ca5f11e06ec8ad60d0218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d980ef623b1d6122f05f15218bc327719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b35615b7e74d94764ac4f697c5db9320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5902da8943fe5ab3f2ff97c9c335424f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e44977709562fdc55274d75bfb55eb922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736e9d639bcba8607b3f4fb36313434a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e760ceecd492f7342bf371214ba210f324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff86e45e56870a9af346b8a21e3fbc425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16a48e58ae904d5f82fa9cc331b014c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756a799887c7da39b36e60bec79da1c627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278f9cf8f8132338476bbe3db94c9ad528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be9134acc8d177f7d4d971038b8a43729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216a504c74fee473dcd03bf5f823758d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5145268904619d89fcac744deb6f452831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcfc0fae160ef44a9d0837c88ae9a5632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f98243ab347c2c2948869c747885c233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c513e6db3c730f809e9fef6ac9b2494a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749d6e3b9115b4c740377eb3edcf07a135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daa890fee0ccf2267ff50ef2c37702d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9136ad703e94d321b155f1b6a726149637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1f9df6747a7f4d97b8708d804e1a8538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd85303e7593d26fc550a6ddaf7b21239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce302a39b1d05801e89b3790d003bc140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f2bba03b568f062dcb95a011d1112641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7a7dcc7bc8bf95eabca8f2e95348c042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8242f565c0c8f4331804d14b3aab76943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6155569cddc961620aedcb2788bda9d844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f732216b71e545e484d49a2acd20b945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988d778ce1de695ed4823e2ec8f3062846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a767e91c9126293078f9c5a3d58f1b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cebb1db3d66132a400306902f4cbb248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815378e5e98f62ea5720477d8d41ec5049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3095cea380fa5d46e6feb85c2a96643350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c963de3c4f5bdf43b967c965f5ec9d551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3699ebfd7e64e92b091f543def4775a952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333973bdf05aa06d1ea98e61c391254a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473a21cac162e3d89efd9f6f854311c354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bb2d3302f917a4faae37bbd52c561555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bb3cef4228de234c8d25240924441856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d355e4424e09470b9265de025e7a6957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc5ea672bf13e20692e0f98bdac3d9658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1d38b89ebcfafa556fe63882f4573359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb20eac4c5a909a146505de43a60cfa660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d4cf377a62a1dcd301a381cddf740e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ce8f6abd0011ae5d1fecc5b696a6ae62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aeb8b4403a0f2df2597787c3d349b863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab71bcbf00ed9238a6aa5837a7b67aed64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b165da5287eddee8eb552cc1771085a765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efdf05c29625ca1131f53acc8a7799566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dd512f3adee9f92d9182652334bc0b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504009b2dc072f5401b7c2ac14ded15768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3096e8500526d4b6c15b4f72c84bf4e269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4831a8f68a243d198fd90d6ede45de470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb896edbceea12a752dec44b6a8c2e6371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fa57fea599c6d2f47e8179c57caf7d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36847e8320513e4eccfcb863b9c937ff73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d916f53f9610e7cd52361d0e51662674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1638c526f7b3a6e57685051cb324069175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6491ea817b96db8c27559a12405415b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de04c70aea6c29e67fb7442bfdfb335577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b369a5947177cdf17a4b1b6ee8ebc6a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1550126c17ae684b7000c478f90c1879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed23ccd97bc5796a67ea514abd9a0080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0945b3bfa724bce61eff93ac87dac881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fdd4b5c0e46faf5ece3e7bd13c864a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c80c760554e8000132beb2d07624f183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e261e4d6159e659ec16e6f16cda1dd1184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd62f12f8b14c74d288d6839cf89c1fb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ec1ae36a10dbd8cc4e3a0019b485d086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7c7de4ea29db31b300a331b0de13e687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006e040701a5f928a8132beae0a2117488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9194b4d15ae9aff19dadda38727b3c7589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501d2d75b6d5852999ffd90ac149c00f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec3bbbbaf0a801897b7b0753946d23791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912ac2f57197eb687f97247499d4df3b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81e381f4a62837b5c1b31f8d1e42d5093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f50bdd6294008d386d304d9108aebd294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06293ac6d5567cd267b6fb8e145b0f0d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b65e1c1089c3004aa8ad6146ece46a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc30e27ab220446e85703af92b0cb14197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8930de02424e4de0681b3bd6f63e4d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5785848b43616e265f88217b96504e7199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fe7e2d72371a8f084d21a83efa33b9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adff28c2861f9b21bf3e1f073c042029101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305ba5c1b6785cf8b32920641e6f5430102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e396cfa793b12d0a34e08a58347ce23103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442cf89bb990422e60d8e626f64948a8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f69b9a47c270f4db7f539dc0b5f1d97105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8316e36c10d44037b4ed279815ff2a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6b776410c7b1e3987ef03201d78207107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa5935335dde2c08c6bed122e1ac298108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c164824fa56f8e1a3d6b4f0a367dd2c8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6f5b48694ff4bdb9c909acf0d6a826110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143b5a2dc4724ab494cf8fc135d20adb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ce9deefcd41b3c948df8556aaa1e36112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5475e6773640441c237301ae68d93b96113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c0e766a6b89591b1bbf2e805394d00114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2012e9e565fcc669bb9bacb38b062378115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9798f88c44135612585cc89cdda2ea4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de500f583d577aad95312e10b3c2b88117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f391455b16e0f7a6a544a6729c958e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf319e1dbbdcf22912e9f4a0e19791a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2be8ff577baf3d19198d8b2b23f09d1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259548ab7b9e26e23602977ec88a5905121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd1328951e42edbed25d8d5eca10d57122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4baabc1bd884ed36d2e4efa5d13a250123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21fbbc357cf03a7713180bc0f1bceb0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c610f1c903de1988d0993abe246487e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eba5e5b4fc4fd5f6bb3abf510eca56e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c2bbfca3d325005cef2dfb23295bde127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012f8cdb7e379442a6380045755d8841128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e017ee5ebacb6b88032d13a2b8a1b726129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97776b9bd1fdabfd2c7272ea4a02fef6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6315213d9f6ed598fd9626231d601d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b6c3f8d38744f7e281bd0a40782bd6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8b182e0b40036b1e11d8c8b0df5d3e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f1878e3b9705a6d15a2c1a0543cee8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f4369b4d3489fbf9efb3fdbe4daa3b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83a934daaa4bd519729dadadd486755136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e074d2fef1ffc9594be093cc98d6d4f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b08d979c843664e6798d9ffa3d3a1fc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7684fe451490dcfea9aaf35bfde2d4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d91fb1b4d438c04b443d2912d510cc9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a83e5520810b3f363c1d336c1e9caad141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929250365002ba56c82182eed1c403a1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067d025e8aa3395358860f05868a644a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a7fc7985b769c864d8d2fae83dcf91144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ecc19530c4272156f953eff4499f59145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014c420798ab45cad6ed4b7e925d25da146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984c74803b585974497839c71836c4c1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8ac5333fad2073e03a9b5f64be814d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395d3e437e2a9fdff163d42ae907a6ae149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfacb3c26db1ad73db8daffce4c17eb2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb241cbeeebe56b8c9c22d23860ac973151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4531bca8228da174e6597f51bec7cc12152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a2bd955e514ebb44efc323539e4be1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb2a3987cd022771f7aada26826ea94154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2838984331ee4a9ea7d562f906dde63c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16a29ba940ce065a9f5603cef0af4b6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9990fa4bd3419a1f36ce409a1c9afaa6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4106dd5ec96ece56091d6d1528779f63158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038c0e13afa5b6402360b9b4623417bf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec9d252821a9fa2fdda7fa5778cde0f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0674e2138ba3aa5fe7a37e094d6878b6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea1a19bc330f64be5732c12a6130ddc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba5ad3daa5a9b64f5027391c9aef203163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7743e91f31ce466d6929aaa8f25603eb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f3d9f7bcb6cb82390cc150c5988b5b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcf9a262772918e6767fd6683b9afb3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09917d71106e6a139ff404c239137055167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8741d1987170e3b0a91d8cbbde0fac168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef88f90b27505d53d1d385ab782f3426169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d1b21312aeae2e6d35b50806de6d62170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfa181c271004ab97d1f4f1e08d0dd5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c4348650b1e78ffe17660d5958b557172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0e8b21720150abe961c20b51ef67c2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b128eacb290f3bd08da560da66ae2d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12c93f221dd74e82c1c05df34f5bc6e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f41b09749af8eaf5585f31fd5a8048f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979b4eecd8e513638c344cb6565f6fd2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edc47cc64846943cc426b9513a5e708178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5b21386558dcf57502f7976a1af6d9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978e99b81e1e336857b6c990ac8c3cc9180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a6e0d667a4c1b9f788609f754ea9bd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c78c0ba0ea2513d48462529745794672.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9437738dcd1dd9c399934ab59ab2f81f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ee2124fb44b217b7dae7ce3254184b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3326b41a9966957adb84478a200086e95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d8ff52d22b0f9162b001601ebfc5ce6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2b475dc5b206f16fc864486b3963f97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5d2259851c468929b3ee72edb4c8f78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0988331c4aa04f8b7122dc22e3cce99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01f0c26b70a419ebafc363b213a44c510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0bc141947576c74ae6b2f40b16589d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162f7f58bbd05dfebd3e14a086d7eafa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659bb608d75619601539533fb22b6b1413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129ce6060c02ab2086e4b857913915c814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93daa78e13931ebd9e8c16d759adb0ea15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10efed00d8ee0d46dd455834f8383fd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb85ae834a50ebe19cf7f2a075d2bb3917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7552875b46f2471d3aeaf138dbbabcf718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec96d89ebee25c45d8cdc28ead76906919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0cafa1b69f4101987d0fcfa5f249cf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ff64afa73c3a4bff830ff5099a131921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f2a0f0d49a516990ab52713578f0ed22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9beba28c2ac80f694f1932b30e965123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bea04bd40b6fb51006304e4878b09d024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd07bb13d5bfe79708fb8368fec4733a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2038c186dbeac9a0dc087d6b7aa7a57926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee66810f16ff4a54db20edc90a5c365d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbac632cda7fc822085f9c2e88e5b8528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6bbd434d81a6bd7e8e9c75b31c149129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c46093d55cf5736a8382c419ee883730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e97114ddec44397cb26eec70a435f2d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083d471f2923fddd55b947c141d0ada332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de7fe8b8027a93e0f14488fad91c70833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c279c5e77ecde93f2aec0201edda9caa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2034fcc7112a67360a77695678656f2c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71842fb0b8a740002bfe177581df8b736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a24de282d3691676a795e50f3f7e70537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00af9caf0b4f5d01750fbbb7ebceac5e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e382b7ed15a4543c00af41efe2bc725339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ef65e7f21d8b569246e9a6ef0ebe2c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c3e820b5fbea67032a0f9b77431a0f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092db7b10ea39bca8e58e6016af1600a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c2343e798bcc0a43f306c7e6423dde43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4b1cc0e636a4e14151bd790524f34844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a067533e5ba4e28c806de27a25e6c15245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b8b8c4e8f1cfba31cf1225e71d129646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbfe1202cdfb45cf71aadd9fe1a1d6647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9216367cab7e837ff8a83ab6d63882f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d545dc00c506d9144d709f02b253757049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646ebf7defa401e53979a070ecf3b10850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51606873f641d4d87cced45520e2fd5151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb5f20f92a8a9420e21b1bca247d38752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a0ad59bc1d78f6b4e4c1143a7bee1053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a7abed1fcfc4620c81ce54a635f02654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78276e72191e94cd3129bacd392c06f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bb3284c003ba36880c5dcc3de5bd1356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9e892e808d7302629782023dc63b3557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d553dcae79f73af541aae4d4aa28cb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4bfe243481a48d128ab19272a2c82559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fb4f36ad2eae2201df4d004fb97dae60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee1a2bebdad7035bd7e1a988c88e79961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f310dfadaeef50269e8553d2fbd65b0a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9543107a06c4460c002f072ae402c763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df6be856e4f45c887593ff65668d42564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d939d604e0b71cc27f0b5a98de47c065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8809e339e78ada72ad03e96633adc7ef66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64be7102886ec1abfeaa356af040b1a367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e7aa75de9e93b8e048e702426e124668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4550dcc92f9920d9f665d5531d365eb569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44be2ce5f851a6d608297ec84d7af7270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2ac285a2f1f8c226311136e0d9fab871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f788b8715b56e934c98c1ec255e932472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edafea6acb9c5acd9ccd185c4517e93a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36d6065e6af6f768cbdc5bd0783b38874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37719c91cd8a8ccc0d72a9021b9fd7d875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2ee4e006e0356031d0792b09bc53cf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2b9aa1851795f2ce0b0e218071e4af77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a4336cecdef9ce077239fc31d521d478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca730213dc445d0ea4695ad6d97864d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dba83ab206d67eb89f53c9914d1b63480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02444723936fb78ccdb73f0d5d15f20181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20936e34752f09ba42fb46994a075d4e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f512586c7204358a117b42ca1b1fa783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44433156af4f084d7605eea0b6f0aafd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f506a70635f0e7b9a347562d995f813385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e34ae4859a98838cbd07101c9ceb9886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c91eb22b90ac53bef5d3f4e7eae8efd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5505b8f88ed87fd337946e7c128becb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9d5b3cb6c39404a6d2262735d213e889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c32bbe2d89a04de383fbda96e17e22190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe63bc625fb74f6f69be7fd956927a991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c623e1a10314dce1204ca5e607d40092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bb28dbc4f928050f1374da47136d6a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b589324437b375dd6f617f751d9d98ca94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f110c3352a4e4d9d9fb8847a2908fde895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b2bc147a567547eddc788bf2b8c8c996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da833e0cf9416bd48d243d768c79a0f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70290e58eede1d0ac80b1aa03a2e237c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4df4058e869496034592451b199d4399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed80e05de4bd01688bcf99131f2c1680100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d24a653547c87eaf6555d334ac41a8f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efe61def61b6386ebc7ec80932264f2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93616b784d4667550e2e623fb1484443103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dcfdaadc92fe6093cab2e712f20f1b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdc4c6b3258f6e5ec6c4cad36490f0e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c282950a090163d67860562b87c2053106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7309205fe329803dd9381364847743107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3f833d25175d30c6d317ddd156cf41108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb639a899e7849ee4dc18e8f26de53b5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db28a376ed3cfeb3d91d6d3267f17398110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c3b4a04b28accadf11c5e98214441d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d7c3136e18f9278cc395d48ddf2e9c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de3e3fe00e358c3bce38a3333308789113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ed39ac4643c0ef8c00ae4b41f727e8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7b693b478342b3035a7d1d48e366f0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6be90fbe2e91d73f4ee94df3a6d9ca8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1374b5670c1b75d28e22790928a46409117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f751085565290cf5de439d0faf7b00118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715b805e595cb7efb899a46cbdabcf3f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e8438ac43af30bb225bf6e5e6ec2c5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03663a48b6dd1b74f26c13426c1ecb5b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5426682790fc48a05d5cc8b638673424122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0aa446b2a6bae891f1bc96b779b120123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9868623c01b98d856e08bd26135b28f9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af26274db0094ab5c22eff7d7807c64b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9ad2802ad8a1530412c3161a6405c5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc3fb32041eed3bfe5f02244ee6946a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d07841f9bcbad632be2c9622898e65128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a8c223d0cfab2f00e2bc5a9a47f2e6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d86839d57ba06b9e695f58daf3f952130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1918c4341f4da6742f36482437d089fe131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3b1e3a71472819551d30830cbf1a44132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9156a8b5effacb76411e5bfb54c2e4e1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad452450f1ab64574a4624b47acc3241134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217bab13794fb3eb8a8cdd34cf1064e0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b5fe33637f652b7797b3c97fbe0920136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9de21f5e3a712f2234f7e3553ed853137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd5f8310091d60401ddfbdb71d586d3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8385ee243ba8de0d44d53725dbe5fa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e144df445e372f7e320df45306ba08e7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66351e92886ee51948cf7dfd6847c2f4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f207cfffda286d9da148cad524633022142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae153204ed002d7979260ec48ae6b5a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21f8a126acb248eb397977d61359e53144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0528ba3efabc594ec0c68663cd93fd67145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839b76da723e5c27ef21bacb599b4310146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ecb9b3cafecbe229f66b015d4b8c05147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a97ff98a41699e688551ba5a51b3860148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d097e9d7583ab1eb4850c38c7ee3717c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c0aaaf0780bfd7b37873d80f2215b2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f026ce9b07028e798d0bac875d73df1b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d766b61f73c69278615e26ccefaa018152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e0167d32f93b6cbd4021ec57527a25153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a9045c84dfc5c881fa272d0264cb60154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e835cb2aaca068d74ce3b18a9d4fe4d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9704cea4a70057fe53dc7f0a4401d142156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a6bb28874b4c740c654fe973470ec1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5b1de5ca06c20c0083eba2800a453d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e96f72bde455055a7da196281f4af7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6200e2db6ad83f9af0253a2d4351e7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864e45e0957564245c3b3fb7292cc20a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f96c49e978fc7a576b5e74faf17007162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76e156d2136f7317dfaf08f71e7273c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780817a08a4dcfa4e10f5ef58e1dd52a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191838e887173ce53bbddfe603e80458165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a939b9d0582a31613e0fe488f735b7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e21c3e7016536fd1d028e6066d4d33167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6338f64561713a749758f183319db2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e17dae197810914cfd608d4c058f46169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7534bbcc4be117bc0e6dcc0be6e79d84170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5d4c23dec64f4cc533cafa885a49f9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2246414dc08084223eb2b387286ea7b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdae8126905c9b342c795c8bf1d4f69173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1baaa355c437f9b0a58383e9d1e6ed174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>