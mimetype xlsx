--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -811,51 +811,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e4492c99b22083180834ef47947d5f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603ba11d4c6821a82fc4d334901e01de2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedac4195797e90e6c0b17a0cfb192f03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f6530494f20bc2014863bab82a43d04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb647eb97f1de9e116342eded75026e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8331b337613b1cf5789ef1f2400860476.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f112d8bd611888c65c09721579c91c17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae050ab273ffb0325961a0bfeed88d58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38801632566e4a8a6298ceddcc9cb0b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3d39a72d8a02c5c3076dc4db0c935110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1318c7fb27a63a3fef82fd23afb2668611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c03550d1473b023e49db4a283df3aac12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddea98ad83fb8937f8961d1d2737410713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7555389ad8e667c35c08daa6ee45f56d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38810446914c9ac3e26709736fd6c34215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3683f6b634da2ef9add20bfff9ddd3916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89007f48de8ba072c25d5498daa11e417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aa1bfed6741199a2732cfa306b572a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ce5d418025088be2cdeb8bb94fb49819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d98ea375016f849f983c20a265e90320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac00096ee0a80e4bd97d47f68b47db521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5021870f4529d1cbb7928f8148b9a5f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca8c59f93f123639e4a225e54ef0a4923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73c2cb3c532b0ea570c80da0377d08924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcd5e301ef676c4fa619f6c12f8340225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc79fda733ea495459c068146e8abc5326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74157e754e75bfa4d5798e678bc8041e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dbaae9b5414d0cb220cc482e4ef05f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ab7eeb34a1a470e369c2a6e0aa5aa429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e581e2453a06c97d07465c06fbfc894c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091d4d9d3aaeaaf924a8b61f668ca6c431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2b142027c2057181cffef26b024cf832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7ab3fabd5e472924f2ef773f5b06a233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d866a248e54f3fc1a2895206b260f3b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e644e6b24b3aa4f810724051775c63b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c484d8577fda18c1503bb4ce3eeb529b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb198605f8cd1c2f41377505f15402f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273f52dc744869c7f7224ee67814806238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a49051785a0e8b7d1e2da26ee164c5939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe773d9927fb1b3979031eb2f7d701040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18136af0da2a7630fae1351ac78070f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb7f6fb466dc635cb4a5d72956f753542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361a7fa7d86291d38af5c8aa91fc6a2843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4657168841d4bbc2fa948819f782fd0644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cbd6af16a087a0be6aeb6bacbb766445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dad8c0605baad089d96cf785e5289246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51ff338e6b398d5cb7d3d535b97e0b347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e180df17f0e065cb6d2cdba8b34cf5748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40123d3ac8a3e77277caf50b38dcfd1949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c71ec7fb92cde01f3911e84f80963c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab9eff50762b852d1b05a469e2ed97551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f606125383d84520a73e4306e608d1152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b967abcb08f21d070073243fc8f03ba53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7544e4aab8837f132e98221a5cb68f7b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eb278fe69f7a135b795a50539afd3155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d5a9c56b59c995a84cef778f17ea5856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0ad5f1e306e3f034cb36ef3ac73c9657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19b3bf216c7872182e809d11372b32058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9c7540bb08efcde44c47136bce9e4b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3549ddd52bf6ba0f4bc7eccca8b4adea60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105010631bb932e34211c197d798929961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5daca04189cbe3d0b6514e4cdda372862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfb80f78c6ed1c6ff44f7134e0dc52163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc8b9a3e3169fc01716c08a6941e12964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d03f23e3345206fc23a321152948f9465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c019264a9f9ae5937f3ad83e29fb811a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9baa501d48b6175b5722863ae3437867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15aba3a5585b4fe70a831cc831b414668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb923d9622d1d2ea055847fe383410ea69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8493e85d466af65f7085ca1d177eab70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6db0684fb820a3efacd6f85cd0e6e6271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d4f021b5312c20951df43338f50a2272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74689b764e9c96f815aca53eab79866d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a405d517a7a6bd9ced6ab6bd5a4c5af174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfd93c6e5847e28899ef974f9a5c10275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db8219ebfdba5217e8d4e39fe1bc30876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216efea747b02cd104d0cfe7f2cd954d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c0e00c9af4ebc9879f4c6da316881078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485194b5fb13045481df881f3eb46e7479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c99a491a06fbc607916b806187405680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c95beded395757081c519caa630401981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab38b00e40247e9fdb4628d12f1944182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98544da3bb7d7acc354276c0c2e16b283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04b225a8e448d12726ab07cc7b6a88b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3ea7d35aba88830964ef7cb3f4182485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb21e2236d524d671d9bf75a0b2f47186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3471cef1b62c42794fb68480ed180fe87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601790cb6e4527d037abf76ed13282b088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13d7f88b38c212209938f7f13dd4dac89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67863ff6199b76f11ee24ae7d267b8b390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27725702fc81b206cc7ce88f9d849f4991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d14f4c78e4bfbf8141195783c06170b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a28b36b25ca32c11dd67beac535eaa93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f451560759039e837ed32784cc8f3e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f227aa86edefba178b72ea58b5f7f12595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d10de44f999e9f930f5b3e86fa41a8396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0788f605ccf8ce4917a00255bc9016e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dd1447727e9213db9e20f17f6491ac98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe70f27fba46d9b94fd44f079ef475499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3508f17d5b8124d2b9be5ccf0cdbb7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d085d7e210b48ccc8e1b5ac7da4c14101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe8ba17c1e61cf60d8fb2c3d67ca0ba102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a105c4379b487df6deefe756f580921e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5082623756c861f934b16230a43a1cb9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e32048074d343c8c2ce68049c502933105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee8b83f57c4741e6c7cdcd9dbff96e7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06073017c822b91b3ea21360e3a208ca107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3363aa84e3ea366070bbc704c1fd1e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e223fe9fc1218a44f1fb46a7d386bf95109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc389fbef794ad712e6e7e13318d199110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb89a50b810cb6b052c1a5071ea6028111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc0b296b18d5ffd9ce031f3a435f865112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec30d23ab2990e523505f05af96932b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64babb2851985a15191067585df3adba114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704f8ac439314b69cff6340b065dac3b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefdd27cc886f535cc4032ec6521fa83116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcd75c323e180299dacf01d5218a39b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7d3ed631654d6118a34fc6b3d4a8eb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fc2af37890a4d1f2a4839670a73a60119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c6e1cb18ac86e93f9c8446c0478683120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02c9eccc6631c69ded791ea40f037b2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268fd707214d81a9f4b3e483ed7ced32122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7a61faf04b60a690a14ecae3738375123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fa61a2ba08b21dc55fb64a74f62e6a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95cc495daee0e08fcff7e6c266cfb0c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376e883899f27a88beaabd15303ece43126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae6ea6efcc65e536a40b9d62dae0b55127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8455fe490cb5823e43cdf5128d52ac128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013f833d4328eda2f4b598e3f617c48e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a54ea16ecb3e831aafa7f3e8e8bc20c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7747a7885438c3e780f7b43693345bbe131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a01afc4fbfd345264150d5260175ca132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984968c89bfb5e4dde356a8bba719bf3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c50d5ebce8ed0658c5ba939eeaf667134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a38b9e83deebf56ee46290b03a9a93d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d0094b6f80f1491d2b4d040f64e2b4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a818dfc7e15f29a7669c63ccf5c2da87137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a0ee79c27ee4850b64ecfdc8fa1217138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9c5282d456d42302acf18e4861928d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1a5ce3dd31837f2fa5848141820236140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8adb8903bb62164563061d9f210312141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35577c1119b8dade7a68882261933a5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb4e17bba1e2c373e204765afca877e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0ac82ca14d85dd7f4356b111b99ace144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01cd26ce9f663773f723c74cea36bd4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43748ab02cedc00622d72720d27363ce146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c64976c3fdb660d771b05c6ca9265b8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b1f38a6ec768d320b4f783f662e465148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8a1a0869be19b32f2198fc20bdc0d9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b59bf98dfbcf24d56ceeb1a22e5f32c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a1b32d828d35c54484c1322610470d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4ca35e84243c2d1cfdc7a5d5d76cd7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46a1261765c89dbd1cbc2b3cdf52ad1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914263b3f85ecbbf274989f15a654958154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5e7ee39817a30a4537aef7a51cee5b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984c4cce13ae438917a5e8ac1d9e7b6d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecf240feaf978d59abb6e5645993867157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbf520167e02b6b13ceb19e7cbdcfc6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16e56d9dcd4aa52b884b5cfedff1257159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a95fa1b091fe947a237d36ba44514b3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb6c779e3f2be4699005fb9b01f341e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb4979fab10fd3a2caf197214a1fb35162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354ca7ad1ffdd5c66210baba146f9fcd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f29d3ccfbedce5fc84e325595476fa3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fed8e6ea98ce46c11e3d37f20aff753165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaeb3b21ee34e321ac8ed57afee693d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42418539d0d7e5a7c0aa9996359c2d02167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754508d11cce673db217dbc0ab93ddcd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a225f325adb7916ff1aeaee508b164169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24fa30c1fb6c347d20dee3d1bd0c853170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6770ae5370830c3dcc688ebbf2052782171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebb04955671bf089d2501919974cbca172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfaac2afafb6c56f6a97b7e823f115c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32717b9cb7675ca908be6b83a7659b75174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8169e2ae0deda4e427719e7b3cba3f0a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36671e59adaaf790b8dda155a7f1a32d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fe2cfcad15adb2945d233148aecfec177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddb8d21093e3e3117f26206164d0418178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bee90853a77a29f2e3cc0f299b6ad5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367d7b07de61b5c9411a2e2b07842c46180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50f271f105d14a443063c15b1412da71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34e7253805b112b73988129d24348912.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af8403ea23f3965e3cab7f478469d503.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507037116066c76f742633033fba6e214.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dae8b93749b2ccdbe2fb5f67a09f895.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570bde7315baefc3feddb04d01e333f76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ef7555a1b97762d916d947738a84907.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcde227de6f0a50b2365fa7370e1f0288.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deae3e4d2f0d3049b1b2f86be7d8683a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3c5be5c5ae06a99eafb58d1c1667c810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01e392f70d6853b1c64f5c140f7da2b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b5336d357e218979648f428891866f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e13296fad5d20a4fbb62c40fd0a1b113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88125e86735846c7328f5b08c286efb414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84750f94e0319be2f89bc025d65b470015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ffeb7a337f1c6923d249a811bfcaca16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2405f968bd9c5209bb8fc8df0a3b04e917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1168cb6cd72123930fd3a22b52bc8df118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88983d1fcb2c90b113f00b51fda12e7219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaa662d7c803520ee559da0d665512020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3245c2364d4c27c68821b5c1861639f221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198348c7651c87ab4cd192559b3558e922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d739d3786693e188946d3599a8462f423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1a11e583eecd7c1dd694a9dacb4f3f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a386c41d461fc6cb20118c3ef7e90725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5ffd91d88d304abbac588bb89aa7dc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbfb7caa3975da284e5869562f07ce827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402ed375064e3c4fb751ae9c0a97abe028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da668a48201c9114d1007716dc803ebe29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b6834cc4382ffe048d2202e8b0593730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eb741c365e632f510cd166d78e507031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2c1eacb7d0139e52bbccab7618f87832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6fcafabadcaac76dc58dc80254d2ba33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898261e793d4c497f2d6457cf9ac69fb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9ac02ea0c0ddbb11b788b4aeec1ed835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad99ddaef111ab813312cf7f5bef550a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6994d4eecb3a7a32ca50292df4e6d7437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11c7ab18c612006e21a5f39ecb4494f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a66d5364bf14ef8914e565e8552bb6839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294ab85db3a0cc78fc27f16e2ef468f440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05a60466a407565c1dac46f066a73ba41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459612b0408f63e2df71085da0c2409842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b126e40541e4a6d3f6b95944053791ec43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e065b3585c0456eceeb6c587844bfc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195a98c5ed36526cb416ba34ac01d52945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97790ecb0728d56ec17661ac45b18b546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713d86d12b654f3816679734c524d5c947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e51cc9af54171734c69c54529ec7c0248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f00038250660e3d8bc362b47a596cd649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd20f0ffe9ee9397f914ca4385a4262150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf854018d1fdfb0e18069bb09ebd96451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48babd2428b655ef9fa9b496ab8a2d552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2efd0a719d1502c2bdf63eebf1abb1453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d4a34d8a69efdf311c9eeca3e7efa254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70de7817155230535213fc7e318ab47455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a759f674f2703d4e97f9a1beca39df256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6108e74c85b2c8d6b06f5db5e3feb4c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cbb5e369f59063590d70e52ab13b5158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32229754b62f90e53926275fbebd4f0759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f43c61534d23d97fe932412d411a84e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c4517bec8213e3adaf58c0a9be264f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68412e846fd2615f01f83449680c408d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fec2b62213c41edc95527f5256f719763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cd3462695cad74d6ed6900c85bce3b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5575610ede1760aae008d7cac6dd8cc565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d570aab07141b69e45009da19e497bc366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d9aeb7bca33e7115c5e0810c028c1867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dfbac7e477b64b1e5481e94c79266968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1e79a74e158e38232664eed6c10a6a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3c41f86221501b671b14e21655c44f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db630299eb4fa6dbda2a502a48028cc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318af97aa79b484ee7a3c432865420cd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da294e8f46a0cc083342135cee15a8973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421b1ca78c559ad721a2341a9c3b853b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e805bc79fa824b85a9a0b516ff5ba6a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3190227b69714f4704df3f761c7b33b076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9aa77b7f1c507ae5a53a23714bed5877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbd4228b0607fe184a6abeb53e4a63378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df4429a47a7a247e9a1a26c8244c40079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3d34bdef0658f1664f01877ca20b6b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42fc21cec0de752a54b242263e38cb781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806e227b03a344163fd10af51ca1ec8b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db420a1e1f56807ca6c2439f530684a483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ffaf59a9b0ef62f5cc597ecd4c528984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2759dfaf4d31be86aa1cf1fe36e28e7685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc90222055f7a93d18982ba6cb6d1a286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3281ab9d1d052ede3dd0e335983c83b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8a84a39a13371b751c70bbf8df153c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5170d97a8a89644a91419dc47b0519b689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18728a27f8b7c9c4a8af5f489c1cfe2f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71efa9571b1523bad940007d80115ab791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa36cd524b82a8ddcf779a7ccab314292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05035ebf1da4f4868a1ad334bdf76a6a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14518820a3e46b26fe5d1fdc9e665f894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47d2fdf67a6f2c72793beed18b0844b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b0e655e9351ea577ddb43dbbf00d7796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac19f08b9915da9ca434cf8607123be97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ff800fa994304863e3210e8d166f8598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210b262d186364e325871d2d518c6d1c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0a46c7285605987effd3e8c47e2ae9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d272bb157ac3650914f56a3de551d97101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9f9d2aa5dbe0d226c6058629f58a4b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306b504854261c16fb5da3a4c98ec06a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbe9d599518db9d0e3ce4880b51ccb9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c991c7cd3d57b944a0d12bb9692d28ba105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347a4205d0ff3a39f60c8e4ea5251f8c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a624c54f728378b53708e4a1b884ee9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78750577b4d26ed76ab3ceda7aea7861108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db81b26c988da91f86ac3a0f0578f2f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79407a39b00beb42ef9df34d7c177c2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04c49f03824fba10bd0bbfe1f5f6cd0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce791141f0d23f53d17f3cc91a66325112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fabcc123f4ec7f03dde88df5439ff4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19067ecbf53d48e0de2c6e8e35bf49dc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eb24f134c9afd985ca694f8247193b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb404029527c7269f58f92a3a6aada0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaba61095b4f45f10cbaebfde7ebc88117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c164789e49e2a3a6536f808f9d6f53c5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b9c9e0d877c8adcac79ed1135fe58b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b386a234f06b20b0f8a8edb1eeaac15120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa04b8c77d49dab6c2df8216e0989baf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44ddeaaacf579a43cb09f8a467d1e7b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5ab71111c3a8f4619ecf0e5ff33af5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b0a43d14853e9e7d4cd200ea59f6e4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84277a7d112720700b61494af0bcd41125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62abde5371cc4e7cfae4d697afd1f35126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6988e606d5c0209add1ff2d75e7592cd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688a2a86c9c3f5e08bb9baf95de3a9de128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbbbf5e3e71b2131114c57cb4d37d27129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418c8edbb200ddf5592324db613bff64130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab971a1691d4ffc1d3539da05ead6eeb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865bd2a02340bd3412d1483118d14fcd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd22b9672f214624c144274ba405e38133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c51e3a965f57f1e3afb5e735965f81134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17cce672a8b92173667761900e7aa7b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edba63268a97d9ebc269b5b69386cfe2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a6f7f3d54fbfc0d8888f9917895026137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0f2d38abb7c257ac42cae9475412de138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed2fe47f783a9a662807b3ab106ef06139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e1c82f2d7c8f268b93abf15073cf05140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2245e952517e64a93b9e99c4ab8cdeb7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bfcb4d8dda53d9614dd08dd6a58dd7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5b55ea4901b39cd16954d51dc1a7c0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70606b77e748d0f18fd31044d0713eb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e2f96107a732439dccfd0872319a98145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1897f410f287694685c8b3563b69d90146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3389221943851fe8956a67e1e9131991147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4501a5c7f513887910a073f2c45be197148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66edcb10b5a9c33ca2fc247ad293b26d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a350603548a48b54016fc8d0dc2436ae150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4d74ddfc789a52b2d1e06ef776f986151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3d16a76f13c0483225437d0322d4a3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82409dc765fe63c9481abaa7e286b29a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0b69b625cded21b5e10f1fc6297d22154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553939a80e86b6e57ee7da25407ad0a4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e21ecded00bd27b3358255dd934c82156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ba6bea827a536efd7d69f7f16bc32e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f05e14e96e1d8706df96c428d5e262158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab265930d3b8206b09129ef524edeb1a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0fc9cb36e07f21e51f3ad66770c209160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23139339a951b716758c6cad5d8d7e7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd187b3bcb4f90c675cd260334621ef162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6472f94831562de39a91e089cc66a2c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4c3a0f6efa169707d932c88be169f9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb370aa0f9a5add075c8ee80bd40111165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30a926ef2483dcb1e17ca0f911b66bd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d57d452c467b1c30e111d68e93ac96167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5939cf5ad2acd1e651c5598e0df9aa2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceb22adeecbd68b49e05e77b4a1c595169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b173e6e8dbfc62d0b53c64a7c0c8efe170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8ea2fcf58dc0dfc670a11d6646c1a7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef06c5a678a84e4d4e60455594a848c9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b3aae2b828224c6d002653357b1907173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581b45ac3f7932bcd889866bda1299db174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf93fa8e2f19cd6ab2c39ac1633c49d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9fd690517c43309ff6f5e5c1414e43176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e6ca964bba7044b00c0af00d9c98b4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ee0c3d949689a1a1901e53a5ff1f2f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bce940969768e6066f3477da9dd64d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6394ac3cfef4fbc2a18851bd42bf9026180.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>