--- v0 (2026-08-19)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9070b9f845f736540cf0f3e22712f9d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9ce917aea434aee243db16291e94b52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57269a4f40fcc35ae258e146acb695b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b802ec2c8a060a399942200fd7e6124.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc7037263a0bea55497e7e1d33f7a575.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134baf9359b18f9114e20fcab17e90a26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f75f0aca2f9a3150eadf00683377ecc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3837e2dcbced9862b3e83666719e268.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69956a126bee867f7812753cc8f7da069.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa4684676fab1a214655147d26074bd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623a0d97be535c632aee60feda5ae1fa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d802d3cd4b64766ca39d06e95788297a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6035b280b5940841051f5c806579e713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f07ff45db16caa2f60208003f51ebf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f553ec763429059831547a1fcd7e993915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621d85e47718b2e60f1befc133ce476816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2d8f5e934846fa2f46b6754f7185f217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922fd7a1726a2978aafb0fba18c94d9b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe179bc2f78ae8a8c57047459da08c519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca87a08cfb6f3864419bb7390f57a99620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7120a85ae99f082d9b66b4d769f1c421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db74e58a212f9926b68e89c21e902ca222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f6eba0d82b99fc3075ff67860f4a7323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b43f25241fa35c7beeaef132e1f3e8c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc00b5824e496f7d6bd0484747e0da6825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b63278e006ecbfb3da6c7e0bb9b8dc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8baff8789f71968b22c4fb6ca347f827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b564429e4f684230ecc18047aabbe54428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c588e91376ca8e003a46f75217b42b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4311b04fbc6a74b83741b433b5fc0ec30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cef0994f4b44c1f4f338497f646bd6331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc10f005e5ea3404a4de63126465bf432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d8222629ae87d3251f187af333147433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ac7992028d8f2d2991b05e278b914a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fb8fb37effec6d5cb0eb6d09c9924e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e3a3c4878847f04b476f641c5e653636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b595007e2ef73bf8acef7b07e525201c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b37f833f966d085a29e82edd36907c638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff5c2e41468abe9cf3af98a138ea3a139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65729975326b8b19f90ad6bcd211bed340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85de9d8cdd2fe9fa4284f2e71a9811bc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f561f70617787a61915eb241590c39742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4849346a0112055322df6dad4074ad4543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f8f56784b104594a0208eeb3e0163f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192d9c91b346d322ed39f5c8958f7e5a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d69a428ceb4812521f60e0941ac95746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9a1f2e4c5c79d4aecf6065b9059abc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70602c7d729aaa36f02dcaed113e19648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219fc572e8e1bfaf5b09eddb7c42282049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca80bb497ab024dc092c7d0b4e63489150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c82ac211838f212bf78761a58e4a9d051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af8379985e7f96ffb66f6e1327e474952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8484c489327ecbe8c898a0da98011f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7b792ee9f6380fd4949cdd84f104f954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f2f3395c9fa1dc71a6306e11155c7755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d331be72e747d1d66bef70e88252f54d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db892ec35c2cee289c7eaa05477e04757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d0ceb22e14357e4a02b28f91e10f9458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ab01efa9d7f8acaa7c4c37b44fcc7259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6569643a157df39d7b17fcadb35614e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9b0520c652d94f3a242213f9b0197c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72a0b807bdfe740121b599f384ee9e962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1a82d5d149afb9994049ad7c99ce3b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8b0017c1f77d77d8bca6cabf750b8564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c939496e0a8eafea808fa6252bfed69765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ee88abefc355d57a9220d9f572836866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41148bbc791c8ab76424f2def7dd1f3c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7ec21829ba0bd346ec15fb572d252768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4cc1e2697243931ccba9628ec989d569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb4808e64d8f93bc35725e3aa03fd8b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18754df26c58e5ae5cba572512ba0c771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde6b4d2ae353cf69edc929caf280e9872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189e783fb9dd6138dbdaf6b439fb92c273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e76e4c364cb1ba156908faed57b1a474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27b829ab337731ab0fb29dfce135a1275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a220476efa61a0f9a738a575fe5e9e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efa5bf465dbb367f000db4fcb673c9977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0745c589f8682879f5489afa9302374b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5953174ffa3dbbe584c3064b17fa4f579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83802e9b95e13ce774652506bd3e24d480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0465b501c99c4ad3eed21cfa16a3bc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759b65e7b328acf4be3d6841a8bc983782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e37ddfaee93156a661ed3f8dd1d2c383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36027ea09a9784ba541e13c5b74c62f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180d5fe511066d07fb5f5e911dd56e8a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7646b31ea60ebf36cb5e80d59d4410c086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be56b9d16ebfbb20d6ad0d2e6af8f63a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6c3b0063bc00e36da33eb83d81e48b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5174977f6bbe268fb32a94eb13c0ab1789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f8b8002ecce2ac7ffb6c04874599bb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ce595241baf9532f3b2edb5acc518091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5660eb8d918d7998e0ae0e2a571d7cf892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71ec4b4c5066a257a91592c2ec3fd2893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c81c2549846af053e8c6e0b23d1ade294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d35b123b22ef9266542f63d4e342dcb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c99a3e73990f402a3c11b60af08d6096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c9a6e00023a1740fa29cebc6d1074397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0125f9f8daef5743b8e92a98dec3fdf398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ea1ff22de234dfeb80e63daa46d2c499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc246e2287a6492296cce397506c298b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f4565bd2fb75c052e6d22deaa6b07c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19542987c5cd0ef7dcd0889a94da8f06102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a628f73461a70e5adc16df3a4a13855c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4440bdeb25fad1996a6c17131e58c364104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8b54abbe119f30a40632f06ac84b3e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05ad262819b7154342130d471c6ca00106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975980ec9d6075f9d2eb3dae4f91793d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446d973e6eddb50f293bac8e73b23ecf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa62fea577977759f572ab4fbcc554b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8202a207dd3db1261494e492180e1840110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bf6b64d0e81d362cfdfaa9b8b0ac1e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043841391d17f397bd49589da87cc98f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c3bc4cfe8669c9e0dce370d4b39239113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe08133551fdeec7640a50547f40e96114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4566645b7148903b87e8809e083a2d7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f0c6bf18990b3806472781ff9e99af116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca93618d56c162f53959d2748018995c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834082b551ab09166ed21c9f5a711e96118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431cc29d07d9ef9c565720df3b208485119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28887da424e0a2f27f58470315772a53120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d27c48998f6421f77f59e31a4b3825121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac50eb424d1e2ea12c8f0c442a0adc06122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452e9d3f9c94c5c862fdcb1718fd0712123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a40a2fdd2e59c75acda709356cbfc7a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce829d2b6a6a40ab4f5195cbefa5b93125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985c2cd7573cc39efe658095dc98833b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71439c988061cd1269e654546cc8feaf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1ddb49390cd9b04b0f9bf905632a47128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf3c464a4e5555b908510b527a489dd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacbce6e5fe9aa8f8c0066f75132f3a8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5694d1cea676eaa4bcddd9f7e3a2a255131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061e7f1a002c0690344488f50ec353af132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248902a85da42d239beaf89ff43b615e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65ba808b923714c97f5a3781ed9fd41134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e292e3a1e2d224135c8c654696c55185135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf20742eb6780998babb30b7fc6ddf4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fce5a984f5ca1b1f912b930b7256ac137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a8dbf033818919f6ae1d1d0be4b86d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce898281e1c15a110befc12a1474a8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea63523a2ee939afebbd90185451a8e3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d896c42db01a04d5563ec9ec39568c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19313edaceb6ba7e05955362dbf512b3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3128251a8c94cb73657960c0f02a0c71143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99fcdee8b842d6e16d5fcea3d90579d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70d50ff82bac49d0220fa8ab161f6cb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295002f04ce45b98293a409300d05ba6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bceb6be3b824d90befd9bad16a74d1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211780993b9e96aa91c72b455e4f94b7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa48a776ef773a1a6dd205b559dd6290149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108fca3a49d43502e17104b2314df17d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba60bab302abcdc58251048a257c54f1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194ae0f6c585a4145233f18fd70582c4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de3d96505042e2b3f59bb16fc3570b5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a943d0915ccbc1b8efde7f9a414a27154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49a12f95532584a8c331cd1efd12714155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca58fb9008c59a6a52dbdc6c7d089ab1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd61e18af329d0dc8daf0c6826ae58f7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efec8d144794571cb8347e659bd87426158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f3a107d257bef8a1a505bf706eed62159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8314e156edff09186f282a9eb8fc61f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838d01a7e7a70fac5db5acad6670a494161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24de6db8e6a50312d2a4c1535c3ec6c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c21a26ff8a720564b89ad64e94e152c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e5ebebd4d58ae39bb7ba9cb01938d8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9112841ba9c2da55797aa2e9703bb1cb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53043886f8fc93f39e5806ad837a52d6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15727c06cd07c92232365c3bbb459f6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0d9cc20e20c579734aa567f331c231168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a75c4a089c8f0c32aa2f63161618b78169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c102a75ac96232aedda78ab6792264170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef0dc5e72ff7cd16f59ec7dc577c97e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6efb5fdb46a580d470fbae7720993ed172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbe77593ebb746cf7e946b46aacf35b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44d3f2ab2a5a383718fbc4f92143c7a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c94b202cce89f9febb3093b6cfcb9f4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aff7bd96f2448cfbbf9bf99c627e9f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348313fd00d4596d0eb4565c3ff11951177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a5be9f1d30dc0085df3bc783d9e283178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646ee1ac37f803b92807ca222ff03064179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09010d9037317f222f29f5ff9572ce66180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a57ff226a38ed97febee57d672fed91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a259ad45b20eb71a0484ffc60a4fb1822.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead0c61aa80c0b01fb6e3ab22380e6233.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724f77b2ae3fe258808885802956b03d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a2ece850106ce0d37b7aa3304095755.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661d000f3205bb1fc86d33d6428324ba6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518f7529b8d5377edfe384e21d7d901e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb9ebca5de33c252f66ff8a3f88b8df8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746819eba034905c090989cedc1927589.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a939545e2ca77b0fd945b8eb846d0e210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9320825ff364be7b4555b1f58ae9de411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ec23c6f76e11d7a53057efb2a524bd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d36155aad9f549d8aebb8cafc07d99413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04abce02e666b6250eeba3e907a8fb214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad04cbe54bd652eabe3b7e33071925315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75cb0261d4d7f9436820560068aa8ae16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30506ceda39c01e32d068dfe46bc88517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80573e08ffa585577b710cd6a9becff18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e872fa021a350b858541aa6d36ff29d219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f210d9355b5d5d249005e062c807a5c320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcb58e106e97725e86dffad3c2e302c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c5b6453c747f7179e838dd006730ab22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71a81f317f54de0294cac15076bcfc423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063c98d2818b925ebd20da5b835d939e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8651b24043d7481e246a0d4f949c9125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3300ffc82e573d9e80ad20b16be51db26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517a168398060487d7c34b215751714f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec2f29c79769dcc907e4996ad7fbc6928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2e25f0f8fe746f251fa1f4ff54e65129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b393115f0299d50ff35852849ec5813f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbf9c0d16099f8b4b7a4e90beec6f4c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc19faacd1d262811c77dee6427a70d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671d168a087f9c7caad0b59a8a19843833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea512d7fde2ab4755cf209c073d799534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7602bbb51dd18b58437f3c2fad9fb36b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7932ae83a5e0434e94fe6b636e308536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8369c7acf0c58c3af11eca52ad1bc537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25355ce7c4f7b376224e476143c7267838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71326f9149d4536648611a244ff0f4bf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943a9580c54746592d245a755d76d64d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb575ce478e9ef74d3f7875903738fc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafc871c54ec7bdcedfbf63d280fb4e142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd374351523ae9a67661611b7ca9a9743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83e04805a41844a306bac5f1607690344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb35c8879d52a258e24a8514c30f4dc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c5c1cab27a411f0990eb521ebd5f9b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4edb65315aaf41172d5ccb1bbf708c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8413ea93f7975fc2965bd6fe47bdcda948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8ad2326e442fcb296b28b004b8860649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c507a2bfe5b4b0de8779839f92d97550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9962c94a8cc0de96d3e6a433d0d7d77951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f56f56ed526668e64d9cdb5cac7fa152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe7eb0eec4237d6240cb158ea1b0dbe53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aa870f285a5011ce4b96e6f06bdb7254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4727effff3cf842cb5acfa382c5c20d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57802565a955cbd92103d1a8dda1fdc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3610df443bc28e8d9eab846864943a6557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fd42fe0d33dcb0c2bdc9514642eddc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99da400c30bd524c611328552f4625159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6973760efa07b1d923fd20242adf16ab60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1544e2fb68b3be4a06eeaded7ebfb2e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa42e60aaf2afdd10d7d63dfb0b4f7d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fe8dc0c3fefbddb311d16a71cda1c063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adf02b9d39dd8a66e73c8c17905dae064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8db3058efe1d895ce44972c1cc3cd7965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3213caa7201cc86e092db75e4ee1aeea66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdcdeb3c77c9920f9405eb5b59692be67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152ded4b832ce2bb0263bd2d0b17c37368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078144c35669704abf4818072ffffc8f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0f5ff8ddfe1c0558581db25f31696f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3e27e48748a380b22254d19f144f5a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f932841019447d1c8b4442e5237589372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691b9cde787f56895010ff64b42230fc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c84b1acc27aaf7c94a2c0d4a9308cb474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f4277e6a985eea86c7218fac7aed6575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec47dac244a478bfdde77d455e608c9876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b25754aa0f3cfd2c422276a4a9c213377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce010a7241848b3c170def78810cadc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a00a80eb1d4865fd998c502fbb961ec79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675ce95dee35959c4124cce70ae9762280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bbe44ad70689a1d5c345b4396a435081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1b7789b75600062ebf3c081b3a48cf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5023068b719d07a5ee95ee2d5887e26a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0b4d94b22275e940f9c211c9ecfd4684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79007615bc9a2db31886364da557a25185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279bbf253cee31b1f9f28cdcf956814686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bb4c0196c002bdc7402e5d2377e3b187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0611590346b6cc8b84cea5d51ce26ae688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ac61c0b083ca079835bf91dd9ec5f989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a36af3a51e5d1ef846a72ca17f7a7590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b028c29d95947f66f4cf4e81f033e4f791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1b274456f9520ed87a9511c4148d7692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a6ac50cc70cb1fc0f1d9d1c7c5091893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec2b772d7e99898859ea30db5596eb694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2bf379968f119f794ae786b9f38ef895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ef05b542e3039ade8d3a65ab5b99e196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bce01ef1a6b0f3a58ac7a9ee8c8eb9c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2235020f14de491e250cfbab9374648898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc19c23d8cfd335dc7ee85ee0e7cec499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c77d944481055c29a6e790d37df4e0f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d796801e65613ec413e16b3b9b0a086b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e6d766139cf15e1b429e05cfc80ec5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2f4fb12df65234be128a3101e2b51a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48248ba04688462302be3b3b1b2f59e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd574e144f42c1ddc9198d02fa062834105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8ff45d6ba95c823dfe397a784da93a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4347603b4ba79659de1b37c2b263becd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bd23b040c1d2794cbbab580a99cce5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df03f5ad1e072741f18f2a18c5ab125109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4568eaee1e3ec61b9558d68711216b5d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0386ed72150f31db6c6280f76ed312b1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6185571da46ace5b1f13534a53297303112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c107618cec8e11f9dbb6fc21cea5671113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31478ac42ce9faf368aa1d121ecf90e2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd27c69d67ed15585f534b6b474f4bc3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d511dd4f211168507d9146bb7a734b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6daec0d3599e46264cfeb40cc3b1215117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823660263b886eb84e963a3b1cc5448a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8888af307d25c796a5306b7e328a8c48119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a829c9e54f47d85581ed11c7963f31df120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc40e3a933acc5a27d3fb6905670931121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af1f05d632569d62eaa282a3d840fe7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195e3c503e872e31e41cbec256623075123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c971e3dbf77b9d0d0f2c32fc0bccf588124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b95d4682553fd21b34c1c40188eef96125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0baefe6d5454134939299e9cd996c3e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782de6db33e083a6cdc97a6466607597127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f596ab8b725fb5fc5009e228ca2dec09128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f3899accb04353adcb3759d6291307129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02774872767baf582bf393edb87706dd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ebd00ffc118dc5bb36a058a78014aa131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b61cb6120953cec00fc93714b46b4b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d00a79fda47923acca855e0c27df545133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910f173cd7646c8e1c56316b904d2bbb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af7c1ea0ece2627ea081e54691062bb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d998397f59d6fa3843f7137f3a8b32136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7d726f2049b9aac2f1d62d067ae937137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035d264a3132719b2b2af802d0ea5846138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db09a88e1f8c7cdfab3e90f90e556386139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee63b7cbbd0d48e42a59153b84c35c42140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c515373b8632719a920c2059c79e39b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724032c01f4c55a0ec2515757110066a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75717c99578a4184fb20a4b5bb35726143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ce852c4a880111f248f40e56798f3f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1930eceee2a0a7311feb6049c818eee1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b63d2e13b42d540bdbda65b590fb66146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d2f28f0f9f2ffa15b3aaf6eae14872147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26404018d12e251dca00b74137cc206a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0e365a2c73af90ea5db75fb732f9c8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3579e39949fddd10c681128b26fd4d47150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5e552a69ce493f9705d8612707c611151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28a46ac72d185efada69d68dd7ce779152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1887d284a2743e14c154131ed856dbd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca413ec3d7d1968bc85053530caec6a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c109cd3e2b822125f8939c792cc07804155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22994b17c2eb27a11ca03805eb8a71d3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e019904d016efa1528d3cfa02c47cc26157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ef916403730fdc3644902c7b722bf1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6ed36d1b3cfe2217064783d1692e0b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb4ce08349639a9d2c76456a05ec94b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7faee27c555de2d18d0e0ae9edb0d3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7747b65889503dd7b26c9e11b950bdbe162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da5df4282374e972e4d8f5ff6e3120e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54de2f191c921b975bc7dd06c4edf50164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740d69976d7cd0f5f0a9035327267780165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744a4ab58f685d0197bfb90822429da3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8904b7ab9f9a108812c9933e5f2c515c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c443477c38b76d23517525f008835be168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cccfbefdbe5f5f716b31f9c08b12a55169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e1d362f75ea042844d7b7014d652a7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb2e18b7c3ff2de0dfb1632e37bd776171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937bc524ac9e5948d8d37715d9ed6540172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a462259a66474c65e9fc26d01f3bccd7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd8c6d184937783206c72c42c0ba259174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>