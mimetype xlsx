--- v0 (2026-08-26)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,480 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...412 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -820,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bd11ce5290f04fab5b4806f2ff1f1f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b58296261e6acb8df5e16f8a00f5d332.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95b55779f14baea954cc5fab04c4ee43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c577edaa7d7070f21a88648f4edcf0df4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed496605d1bd44da5d9d6553be910ca45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd64663fdf2d0ca3f7a3a94b265c5f96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75980784e35732206e94c8914eea318e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8611a28405bae5a239133e919a25709d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3454edf533bf11612e88803e790bf8069.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dd4997bbc68461265ce6557206ab0910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ca6a246bcfe1c666c6d9a8fef8464c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7d24a52ec1742862f0406bbed1312112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5756936342c59dcb96822b3d398d4d813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf74906cb9268292de14dbf92aed79414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea532854ad996dbcf39c833efa4a693a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77c198ecbb91a47bbf2e9cc87ba770316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670a9dbd4c0b0c980780fe5fb4c6547417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abfd1a5d8c01c2d916ee61ff93213f818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521fa57a37edbd5af550803dda9f330919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b6ae0edd2a3c0f9dde6bfa7561673720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bdb138209c656fc3c205be01649fbb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c52f63edccc3723f5d78467b86601e722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75705507d5bf4f557f1689c19b7515523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b05c2670ed3dfc737bfcf21b2ee1d924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25502cf717bd2e652f8c84e79b10d90725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc868ecd51b0a17a568c8e51e5bab68726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1951503f3ff7709f158f3c58fbb5436d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b9757d60e117da2ddbf2011e31ab4028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dcf62ca11ed9d4ff05c1517529c77929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc126e0a76a40fe0a778bc49ca923f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fb90e2489b39f6c06fb4283adad5a231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a325dcb67609ef2a0ffd533168ac0ae932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02f3382583278f30666a0ec933334b733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49385ff5abbaecc04991f6cbbff7405c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6efa22adf657a033a8f2cd6769cff635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0d54ace89e3fa9e7704e97ceb3a03436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33521d03fca27f9039bf6e0626625db937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abaf9773127aebb514476e4bdf5b4fa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2efbf2df3a10ab3ba7d66240131632f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89995a06f5d83cdec8313b734a20131a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd020f61643d011dd14a9aaddd8c79c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e2ef8450248831c2e160f64ff8f52442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cae0e41440f93f368572fa46ff353b143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339f834c293cc8c9119012ac427ad64944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f26c2148c9630956ece75369a8b71045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd8392ee1409152570b2f3d3a766a8146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f919db5518efa46dd4a78a6097ddc97f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9531f51025cba1d28775d958cdfdf648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbd967a8f997eefc295f58635a0adc849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1603cb2e7fff4c32105137fb66661b550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa1d0720af9ac6ff0087c3622f9433d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23f9fde2b4a87646e4f1a094f87ed9a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7e37768b843088df0f714be7d8cced53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc4b7cc3180cd7feb1f984660554ce854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795cc54be4bd574fb2bf74d70a8bcbeb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab39af7a68ceb28f1497119f077d95f656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962269f63f9393e2a02453059e7082f457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c525e98030e2989b967d479041465ba758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0ade17879aec49597967c0f81bd7bf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e15e6fe0d74e1475e96d4099acea8260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50c5ab92e35555881791a0d89152a0f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29111b4934b7943dfaa00d17095a942a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb54b7481954766a83a508eddc01265363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481a4f7b59e6d0987f18ad7f5a3b611864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb764081e56fab85d843799797de449e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdb853c2a6a43c37fc434c2d5e7130066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ce3e55da0787d75b7271f6cb4e57ed67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a07fa5fe1137e53df7e5e9831c24ba68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e4a0ac25a801f849f2b5579cfbffae69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d030d497d8314e85e51bbf942c2ea43670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9781ffd40cb0c0d0ef14fe9a0bb606771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52418a02e5f669fee130ccb40ff4fe1c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30a9db27abe5199dd8c9c0623fe45fd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb23dd7c6d646e1201224fcafb7193874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15ad5fe12426a84dfaf064abe8103b175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8521754f95cdf4981a02cfb933857c5776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a481e934bbb384586a96dc8c2dc94b777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f707cb43690b00ea1b8bbf1eba2fb478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee6362eb45ccf0535e6eb7b7fc42deb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b372bbdc172668ecdef200f5a2b175ab80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3c9115078854f6a1ea6b5935c4946781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f4fedc697eb2e22037e316047d43fb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0674699b02db70a2182b6f1caba9bbf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f3fc5bdddccffe254bf4b4d1487ace84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623ceb644b0e8e02e76281a422c21a9c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378d9a4e0c8c8ac05e3fc6f9b3559a2286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048532e1319201fd8e0f43f2a43f539687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c6afc97df17ee99a1a4bad57df6f2188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47776bf1218c9020cfde44aeced935289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2b4a7ccd0f4fe2bec4df94cd3a1dfa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c912e5979e824ac430e5eeb0985fbb5991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e28686cb2d2f340c9f5b68a52bb57c292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f4e419638bc473b46ec330f92d41ae93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d7b528868dc71827aee136dcdf90e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865d53ea2e80545ffc785edb50d8e1ce95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7fb9b12f1d8ba34e8207e4af412ee796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fdb3aeffa62f34424e72073d22fcc297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984133cc58e14f0428c6b75159b65af898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e53c9df771eb4465ac55594f15327699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c642963854e744ef5484261255c3860100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d306e43a85601bb1e6f78563dd0200101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4131a6cd0324282715dd07ace1ceb750102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34be969fa2d3cc7dd10fe9e1f90739c5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ae0389af5346fbd88d93b1b8f8dd29104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770a28e10c4668eeee0ab4e840b2ccd0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f939d7b84ab7998d8b01bb94f26ba04b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1dd191f70cf4f9b7898b4bab6d3c0f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6550814281634d39f0f4c469a0edfd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6909cd7c828e730582bb5e66c5c049109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca139849896160975c6098b5eb337ac110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5787889096cccc8cd4a1cc8c3319a83111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3a0a1419c6bb92f2713a3a8552c423112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1045dc0388ce4a895c5a5fa2b565f769113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d510e5265221816697fcfd5fdabae3ed114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5dc2557afb7771db263bbaba81bd1a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33e6e2c72ed79fdd6a94b61fffb1437116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd60f30bd48f49a089a9858e6071920117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c32817bd8035d873e5f8bd2d317a408118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26be4336644da4c04d49c3b592186042119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5881ec073cd6b97a4adcab17cb614ec120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021e5e8810131cd60417d20ff4f47442121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bbdd2d99a9ad6bc9fe8465ce17eba3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0701367c6e3353eaf7f222a9f31ff84d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e6dc5ba7ad45e152f21b7aa3885895124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34315f7c2f7eb70b8d8d374dffe61224125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8905a59963b9306d4c927a68a55e613126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f25bd66f897abaae67bcf8183d7d2a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ad788a90cdf1fdf9b4eb8c6cd75813128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b602a7075dbe3be1252e7ae0c596a2ba129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69005bd454c170fd9e8db8109c13f485130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee8c953f76f86a9f0d04977f1ee4b8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c41b85b4e401fb158fc10cddf59525e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f699038cf2bb3d6638f39b71f9768974133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3f8057d04029d97852d483523cc129134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf929475a42ff95fcc2ba48a221f0e5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858d3e0a717e2a0d380c81032adff213136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfca761752268085494b7cab98aafcae137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddb59afa116f7770185a84e8ae6a089138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdb3e1e02928cfcef103e4f71c445bc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c739e8d710b736efa10fb6eefbe10e00140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d1fb471c09cc63a3c5e76b78fa7d95141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18905fa9136d8e75e1c71f6b21b7d980142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e652d632fea7722295af8c94b94eb7e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41328388d1b0f50e3449c424c9fb38c3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614e7321750a0cb19416660c6974ed03145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5315f6bb93a10ed82a0b2bd32f32ee01146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fa29513c74c46dc968ec32c72048d8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da983005b6a9eb44f205fb2f7b81d35148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e71bef66b544932226f649216f96551149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3575845917361f204739ca5a1d4a0f9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f9a7ebf52b96f3e6cc80ddb1a7e1df151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265647990c427286333f25ca33ef7879152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e6e87da2d562566237716f599a5f65153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343e6a72843448ed91d278c82183f814154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3dba0483c9243af0ad0774dbb830d4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b402f824baa913073459650c1cb142be156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800ae7e87ef71935a536eb111077b01c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463fd87f18b765d9393685e113c43848158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fc617fb00f1479b2fa02bac6b5a476159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e81816548a87e5846cf68c16f1fd49160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0dd4566d05d95d20d21983f1665ed8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a1e27122f1e2e5ea29432adf3e1d5c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d413e83e7bb42b80c5d6c959e587015b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a02cd1dbf9435e9772ec4e22aebd33164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb6c3f1b17e6d7adbfb1957b152c3e4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff712b59c709bf4caf5ed554818df9d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcf89a094ea0f71acb81ff6ef1e7b90167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fea64ca27dedcb8ec9ef868b471766168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dc4ec2b9b9be30e4343fc3fe7c1d8e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f7705c8d4b8aa48af1e3adada3a6ab170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ea5a7963cb3641bb968c4cbef6dbf5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603b6a8cde8355b0d32bb601385ca199172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab92683cb0ad6aa7172daf38f053eae2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acce68e2bccb3e7cc37d77625f122524174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52df3c9324dc1ab8ab82f61f6f4f7ee7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220b42f4b7fd62f69b78c51a6e10bd29176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d09540475ce5ec2403e1df55f5ad72177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6922eb12d85bc489824d970a733f7e20178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f81277598dfc19b049feccb8bee326d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c36cc3ab3a3182f5443f65d4f27d8e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2086303a2e4176ac0cc74ad66f50e14181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178102718774caec71fa336ea506e91d182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bb9e827350f0014800eb6a84d708ac1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa11dd5258e94b7445d7ee00ed770fb72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42712d169aa1397671c2070dc1b39293.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eb3a69833e2c8d2b4137600b615d544.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4a0e36082fe25381613aea878538565.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1682e43eb814376225f59c314245c5226.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816e75829ca011c92abb5cbcf683f1f67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c56d22add3ddb1769037cdadf87c5628.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510d2fa8fb745af46e58ffe49e3c20f59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7593791a6ba1e4f91a924c79bd87780210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a08d1ef7aa74cef979d1f998e5b62c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabce94178979286092e55cf06c7663012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe5dc2429537dcb58f34d8962e1a6a613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92a98679b3998bc9586b6c61a3e9c2c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1408aaf628cf2020e16f723347b0827b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4223ca2dab98b1ce7da4f911659258c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34cb4a0d3bcbb30fee8f44bc344ae0617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ac7e01dbfdba4bcfb0231cf1014bc818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0481b02fc94089ff4540636173b19f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433b5c3b19aeb4ac72d76989e9bc7de320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c562ecd7e453c62b422d04cced192e621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a4d2c93a39136b4450f03b23d5f54422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bb653c83f139a3e922d822a93718df23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaed6dbc237e81d45c58512ad4f7eb7f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359c7ee94332b29e7b0a3f85d34f822925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bb3a31819aacf3776babe0a961598a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083b4f0a9139152e73692c22e727817a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbbbd63514ce1f61f43a5dad903733528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4033966b6ea10c5e11347f6ebf76b39629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ffcf2c885f76c51108b6d520ab181d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3941481469c5546539a0fe1dcca25ee631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb7e90a9be152efd272dbb48482f07c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa639268ee8c6aec9a8f9c98c29f813f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d706002f92c145ccc94323ca9dcd8f0634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d8233a5f53f09b4ff1b76720fcf97d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4610f4cbf98d7dc69190cfa471486dc636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf6f436ae5003b383280617d2e139b337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d44ff936d9ea9689569db0f3f72384638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8505af6ea5c7e7ea7f51a7698198b539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb2cf62e309a3dd266763900f8405f940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad8e3b5711cd4ed28b7128ee884cc4e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc1e4f498dcb8249c9c3f08f68a6c1942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f5b563cac6c936d724f890c1aa0d4943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0e9718573d6c97f430452e2619168644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b06a80e36457e00e797d8b7e037df445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e266f7e57091a7f40a1b110743738d7446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94cf9785fb97a962403bfacb08056c547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0c75f6f277dcf11e676cf55326000648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a17305505f3d627032fd9b87ebe58a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97485cd32fb6c9bf30810c34313fdc3b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d99cd81e382e0c852cd914c2bbcba451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07afbb6fa67ce868d94e553811fb805152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03208caed1ecf5b9b3e3099443506d2253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d505fbb6bc1ab46351b345cae2b2e8f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5576ae55f39099d056288a35c9a2e95955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e2cb72a4ab304ec78a6c04551903e756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f136bf34efc5ac6c7fc99386688d541b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3d292ec6d9b960ad646540516f4bcc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984332c4508e5b30bfabb5d60c3e3c7e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4825ad1cc22e55beda8201c6d11151e460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb48099671704ff1584c34a6d469cae61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296809aea891759d33f8562a4dec60a562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e93c3919f5b4b89dc6bcb7c29e61c463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeb13ed3b031389831aec44e290ed8964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b613758a3fc5c430b5dffb9c4d1b2c2e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5c9ee0f0e340017a0709de6fb38cda66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb5a87bbbe1a5796ce0cdc790eb759467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1c18ffe3d31fec0af0a9241863f70a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cb58c34f3800b5833a7c9cffe4377b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b7d70dc055120d958049d51543230070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fa7fad38875c1ef8d7e6da18afc70a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3822095a050d069b5d02ab52a24f0372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad100381363afdd722d9b592d42ff08373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a28f1827a76b0daa499c8fa7f86b54274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f792f2ef110a577ae09c16bcd744f975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed28b9fcb4b9f8876ae3d515e5d8ff8876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab742ac2892d153874e6d4d975cb2d7877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1414927330438c9d57aa9cd3b443083678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1b53757e87426ef1b1086fa337269079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1679995c807d7c7f2f44bab268c770080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64251af91098c1dd39db3a4f8d253b9381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42efe4fb426ffd8ddf3d8f7cc27f048682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4197d45c513c68fe9797a165ccda8c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862969f9667df424420751db434c194984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6f53124abc0faa65aa1c09f038e1a785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f57c1953d82b44acdb8e5cf375582286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e0cf512d6b7ce4b4fcf5282260d82287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cacc7cc9d2a4492a02f85d09cb41dc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045fb575767e1fdaada37678ec1799589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321b394f7f259ec4e0cff793e58ee14190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95478dbe6f7140f99976b5a831935aa391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7c7d5df45643ef74cf623e5c5b2d4f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dfa1d556a93382c53636d0a3ecd53593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da304441602c66585cfb02d51ab0629394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c0bca2b975c37a9b25aea35180dcca95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da20d7179abf43b80e01f8f60219b1f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a3d72de0b4bfe9ec50aae4aa089d3c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9c6760563a691e8a4ad3d2dec0006c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84193b4f839cb3ce66790dbdcb2534f299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb9fd92592ae832a9870d68ca1c1af0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946757e7668bdf11b858ed69642b3193101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e453e5ef75115195b26aa401a2860b63102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66958338f879e16116b20e3339b24ad7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f155ca17ab2c9d98aa05383c0021974104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0797a5256c2dac611c9796ba1890333105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695426df6cff7a43391f44b60855e966106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf013eef7b7c996898447fee8fc4d9e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63801a8b67b77e39c3c4e3220d0af956108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca341c6fffe63d85f7b219d16d9052c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092ffb19daac5c3a0787d075da45607e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c8963bbd6eeaefc2ea1d3e6a5ab6ab111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df576fd3c10620e2bc7d00fabfdb1855112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bc1e2c4d1b8d75e548c05657177505113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ec2876fd2e2d2a8b999bca194ecbab114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5aa3e0aacdec20b75562392320b5f6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e7c9bb0dc1bea944b55b25a65e4c32116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58756d70467a58f10d85faf61b21c02117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077ca0111a96aae1673432a55fb0b280118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5bd24afc6f1b9a3cf3888bccb2064a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b974015453da7bd74be5ba534f337cf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d90e55711b44d4bfb39d691349d6c0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b213583fcfdb4cb398dbb921ffe019122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96ee2b5bf040cd521845e10b000c5f6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e588f9e039b4d5aa4ec995821bfa5c9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358b33ec3b97cf3ec8f995dbb402c215125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d8c778eb2d8e3c7b3e66eb34c65837126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b542f531a525c74e95a597b23787e8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcc11771c3334938501d835c10b771b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d36b2c71014ad584e6b691bc80d8438129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e6ec62faae2ee10f240f98cc051b06130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aaa3bf45b144ba83119d9e6ecb820f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4609670407b1ea1af47657637d63bbd1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5631a6e4861653c151de92ea2fbc83133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecea8122a9a7c2089fb54d8d66b3a31f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8b6d03df9551083d0e2d61dc2ebc50135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc36c32c2f4eef3d40894fd8e809f9c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f80a8a9cb07b6ca7079a199399a38b4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e584edcc172b292b30ab0dca07378ba0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37dacfc62f2ee0dbb2cee4a11d126ef139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f28d5550bd44099528221470400cff140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8923075a3c9459411f203bbaafe349f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db172a9d57824eff66398f938590e251142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac87df16e177c6b61db6f0f3b293d6fd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb7fb6aa1f2bff7baeb57068b71134d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dd93f20b10ceed22b98da86c2283e4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ffe22cf9f49e158ba3a71c2c18cc4e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535e8488a68572487e78772ee542ace1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534f70a0685aed63722fc25ed45ea5e9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536c33812e88a0328033c3ce819b8609149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceedd5fc98c058a727279a9c129832f7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a1db8e2d59028432bfdbc38eb527c0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc58f0eb0568b238469ae2e85529e82152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb6d3ec73a5a678d785fbaa4807439c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f92d03681f27fcba676396f349d3f8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d63b41c6538f91b01eb45348e90201155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3814e5f416b765e9d1664f2d14a1fb3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6400fa3b0829e6d5a6dfec4a841a3ad157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cc8c7908deef57372bcf20be89b47f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d01ece551e97f12491b018ea1b59144159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688ef1534d89815e463b9f965736ee83160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a4574f824a862b9d4e605fe652aa0e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b9cb5703dd55cb990abbf223a0e3f1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655ffeccef452f68e3abb7aef1a40dbc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd1d7d90ae76bd6497f5cd902d2564b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ce5fa291d8089b204030f079eacad1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0428efa7c75bad40429a6a637793ce9b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1b62e15ab58941e08a3476c6aaf031167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36bc5f4c919b3f6d2e801ff362e8dfc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f988822cd45b739fe953b92fb7851c8e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16faf349fef48a8ab33eda26510e1042170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2231184fd09e8e1f9b6ee216f4166b8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a652b77d39890c445b6ec015180d6c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3faf231030643b01730cfe2d3e9b0d7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b485765719243ef8ee5c271e39363af4174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1912,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6032,290 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6582,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J92"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6758,2194 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16641</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.25</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16642</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.44</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16702</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>1.65</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16724</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>0.83</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16737</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>1.66</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16762</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>2.03</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I56" s="0">
+        <v>1.19</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>159</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16799</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.34</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16809</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.19</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16923</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.83</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16932</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.47</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16938</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.97</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16954</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.92</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>16979</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>0.52</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19033</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.27</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19156</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>1.31</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19212</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19230</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>213</v>
       </c>
-      <c r="E79" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F79" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>0.75</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19231</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>1.23</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19246</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>42</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.71</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19271</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I84" s="0">
         <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19344</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>229</v>
+        <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>16.48</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>233</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19351</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.77</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19363</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...73 lines deleted...]
-        <v>250</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>