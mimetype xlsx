--- v0 (2026-08-19)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee71725286b5cf4147bf80ff22cd766d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca62576cf4e40033e008a8f7039fd7bd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b88098ccdc779b6c1078fbe93aedab3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6831f8eac8f7e31f8cd46b049b73e5894.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db7037deb00e596c7e24beac70a51135.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aeb4afee736543fa0a77da62127ef66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53deda3f7e35cd79ef6a0c2fb278b20f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bab38330d49d62641001ecf76f1f6118.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ae84329b915cfa9654cb57b2ac38cd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1b8d088bf69ffa82267704a0b4b61610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c631e484febba4f928106c1d2ed7ab911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a57876bf32d49b5832dbea801b5c18012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a73b8c1723a90d256c591cf40909ec513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b343940b9bd2ce2a18b80b0009fdded314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0186eddbc997d368ff09ebdc62a4149915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce48b0f3a9468bd77cdac3f383460fef16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e3c007a76dbccfd7dcb30b37fa1a4417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ab2db4cc05b639b1b98866a595e4a518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f9e1e36530b43f71fdd7af391705b019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80958cd8c300b4bb31ab47eb3a2fade420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f819a6ab64821fa951c09b75e44081d821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed13493fcdae6869d7c333a3c54290022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc00f78db6b61ea6b74e562f6134d3623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d2abdaf96bb39cb71697b0f7f320824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11648298b17e705486528a54d169b8d625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67b4da8792584e3117aad47596fdccd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022070c7205e7a04c84982f461c821ef27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f411c59d39f7ca03170891a4f4a981e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76699e26c7e29aa04188decd93c8ea6629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d28c883196fabdfd7f60becaf68d5a630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f528b47507254ce06d94fcabed74b631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eadfa92cdb8e158a2163600709b73932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84435080e1f87ac254c3a80fc5f2581133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c20bf5b93cf37ea37f0555d590de4e234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892b57f4836f165397fe414139542f1c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9cff48853562a62858d7e6912fa4ef36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb37d785f4eafc0a1852ed8d87f399ce37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3498723bb2e880f1ca7b505c200975eb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e555ec037684cceab14ef324f5294bd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233453cf7bd7e83066c807c671faae0940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8fd978e408d782c5aaaf6814f2eefd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9e3c1c0e73f72c3889e5d377abdefa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f395be7f8e283db3f133a4ebe98e6a1f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d2a249555c9ff84d9552bbbbf9328344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e60554df05868f4c118bd5b1e0ae2845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d567a35024f9870ee7ff6f5fc4e8755346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f32b5cb00bcb6f19c34ea1fda9ee60d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb3fe35d88532d6a1c4a28773b3bc3248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2562a0c6532405730ac8429031eaeebd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e977ba2456ec7b831119c11cdbb751e450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0809dab44c669654fb9401f91695c351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45038603b4017f09ad9f4113fe02b4052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c705956e5803dcce6328a5adc03255853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6995fc6b03a905f731318cc2f6240554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cb66c5ff6216754d614fb2ba62468255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fba69c3a74e264bd8ace64124c139a056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc489e42732eff462cd429a1e159ae357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc294439ca63dea4bf5eda7e83fdc0ad58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd7102d1f134f9b3dfa1fe38b7575c459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c5bd72929933ca33cf095b6f5ba43560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24449f53020decedbc557cb3981b27fa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4365081b8f19b1044bbbc258a9205462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174ff4d77d10b8c2c4a87bd51596585e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d640468ddae06b30ac0fcf58e2cf7f0d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9035549ad32794a29bad1413e6f3e7c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc05d84682b1ee17f86dfb4e005bda266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e597bf358051c4ebabccbb4e5997842167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801c6492a26cd1a4f5c8ffd844487a3d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d8c0bfe35174f07ee70b7e88f3dd0c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9afb3fcf0723c56f6c042a46b8860170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc80544f364fc603c2646c4847e1cb4a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71254fcab35766a71fc503ea74a8c42472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae6af37e3bb84b7c3e02550c85c712e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17947d930687218ed41c0433c07eb05874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc79513d363031196818b44f2b76c18075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564313b6cd70d9cde2e5ba5c17f8f01a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f40a23d935e90715c10cf426c4dafe77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c760ce4cc26e7ee721cb6d6ee80af2378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981360f8385355531cb61b1171835b4879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5d50a5d595cd3e49e4ef8d5f36062e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dab6fe0efa21fd76f809fe7956ad12081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a0de9d56332231512d9bc7f2c2d96882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b579ef07e8fdbd9518caa7b3dffc6df83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21fa28bd18e319aff1699ae956c539f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676bea580ef57e36ab357c40a41e222e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f814fea7200e49273f869bc9b3c567086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef26b20d72ee4eff0af3bf1399f1cd587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777db1bd990115d9eb2aaa8f8d7a2df588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207e09614dd826b4b8bfc23bf12c592e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753c0f9cf52f548cc62588cf8ff0e28590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e792feb032ef3f4730d202b97c9d0091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a80096b59666071424d6b70fd4456b292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d413a6b6496d34a034f56f66daf97993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eee6e72afb6690c64e10643bbb3836e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56ea4c54e0ed8710535170a82eda1ca95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a7f0c6a22c96c896cb026262ac0e8c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7add7d2f77e3f658cdd067d86be0377097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d45e525d4da7d6b99efb393e56327e098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45e572aa1da4654afddb62c32f7abe999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b44cb3929b7dd51f620ab42cb047de100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b091b99c7865c2df3f01675b9df18cd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89346bbb4b4b435e9c8dd5024a8638f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1d4957815d8086796c240034d9534f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f649a2c211038cb75e381a1c629b46104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5c650c01b0f73cb9baf022f7ea90f5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35d777a6cf1850d88107a0cafbc27a7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b578d863f80bba25a6e8f5b8f4d1b93107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8344921d66d44c8a6b2bf3bb531158108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22a74290506fe2ec7a498da13fa5f98109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c8dd7ef4f13b6dd6e71b9b3ced56b0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c21093aa4be6a4cde816f8614cc4dc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6491f35deafe95bfa835a8833836c5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e992c0de22cffdd1fffd88bdbee6d8ee113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dc5b1b57e65c1da5c871e8f9721d77114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ae277d1e5ee0e1ce34fdfa26e577f4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9485a349648de807b5e2177c5204cbe3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc2b9f0446ff9cb061634441ef7c631117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d006d9a83a4b6e768b9b97b1a26d0ae118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed6d30afe6bd3ced4f1a11b57701112119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5599ee284dc20aca1479b3f1de09a556120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aee51e08468cc3144a87d16bbc4be06121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6a8e1309ab5625ae584291874f47a1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6ce4f885246f9fd2c94eaa25519e09123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9058a95de1519a0dc3c4b3ef9735318124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdd891c6605bff75571e2a1c43a173c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8ad6b50b0da783669051107ede91d5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb740b67c8187d960582eafea92a94ca127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4f6516505ed765f1fbf4a2fbabb28a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a58c8dcaa91436a64dfbb36ec2284d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68792c8fd4863e6db65e91b9d47a419130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5016a57ef971a563323bc48b6ea7bd70131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1ec342103bc685478d38ee42e4cb79132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a9434a50b3363735b33ff79688277133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d40f23f4bd88f70c028876b4f4777de134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656a20e496a5035b39f495ebc586c3e2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219b9b1f402858cff96dec1dd022a0ad136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4e85b416bcead3e8745f2da3ff4df3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1869907a3511d907543e51f0519d34138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb2771a4af30e77adfc77ff135db7d1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aa7b3c315d1fb4a2a1c522dd95c584140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca60990a88770b7b6c0b724919aed8f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c305860b34a6031c275f0e2d94dc1e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52092fe009bcf26f90c7fdc082c6640d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc8d1b972d4ea0aa8df29b872eb4020144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e73cbba3a5414dcd88c96bc32c5160145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf357831cb866b294844b18bc9e7dc9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209cab293cd9bee34f133f4b26711837147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1868410528c2ed213b9632f8b954cff148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056cf80c1c15af754d728dfaaedf70cc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8eb36500ad72de81fc2ce954d492fa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eb83f7ed4622a6177503e1a8efa412151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754b9bd600821cfb0ffbd2c73e349e9d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7551610328f2c913ae6d4325a3212e7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b86718a77754e33466be74b65f5708b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e35843378e4698bf7d2762ad334115155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67bc28e632781a6b980a8df655f987e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de4c4c9d064201d2d21be957df49dc6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9bec17c67add2a45ba46dcbc909c1a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdf1785b2bc8de795e167acd19ecf2d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4de9b12eafd9a22f3f825c1aa0487de160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba929026274bbb1d509052cf4c2b8d49161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b2f2c268fcc428fba79ab2c5099c29162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2065308cd5a64a3d01e83e25da8b61163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a734820440e182ac23a95716c79f1be6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643a12d99cb654283593d74df04fa8fa165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2f4f0206a9b1384e61ed650078de38166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9edb54bf6c1893d38f0f1ae2f6e949167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a133e410ebb3d0e44c8f23bfb862e14168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72bc963fbe70a05b5a4849d8e6c30bf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a497592a72f7699b4fc14b81bed94473170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d5efb476c1814c54f3d14f8a5265e7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f3d96d0d4f3b6296b17ecac3ab42c7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9d677d4406c7f243623e85669e64be173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8b315624357865ee6336a8783f2da9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfc8cbd1ad238f00c36300a83cbe384175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053de52491cd8805c99df447f095f1b1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21341eaa73d2930d2a70b6146acdb7f5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9525f8ea716a78cc76cc35309336835178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8f115f7638fb1e1e6397b5ce264a23179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74cc02718818f67b514eaf98a916950180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe95e6c16f7fbe0a169c584bdb0c5371.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3afaee8dbd1fafa97f6787290e0d6a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f1188b12bec789596be76374b6fd523.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bd24bd7beb652e19714ad03e4e08804.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e057e3b19d89cdfee25e4941fc83985.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a98cb9458e21076b489c38daa0c7b06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb39473de52a54220a8438bb1714af7a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d6079474dc34d299a4f405deb794b28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c2bd4fd23d5523919603b465497d349.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636c80b661d4ba2e20fda412cdd43f9f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df027f049178e2f38636a6718a8fb4911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2732605956d92decee556944961f26f012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7870345bae0fcb0b23c8402ba403a12413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d1fee2ebb3d38e00d9db524b4fd25a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db078024017cd95c0160981fc5de58f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43918b3e72b522c21af8c50f89ec7fdc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c4b9882ec35b3f7eb09a44db148c6717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479c63baa800eee2a87b367b5bdf0b5518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b076364a86821f386cf7a93a752ca319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3469bbc7b3b94f5965dae4d61aaaa9ce20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d2f679c2c854ae2fce7becdf847b0921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ec2928bd3e9308aa98d02f3025cdc722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501d4fff257b19ab612ff517ee73444323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16873058eff8ba6ac79c950dcb867b924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6b55a0e9f4fddb1b3e3de2d8ef66db25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29041c01ac121e3b8174ff645201996526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30602ba9a08155dfe3c0604f63e9ee4027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2612f1099ce8e633adaec8cd071556628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056de85c6ffce7ac281c27eb654daa5229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b1996cd2c6987224cdcef22970381430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf4d86cc7735997a953a42a162b886e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcef5be7418ef8b6ae325c06536c547b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e77abd47f8bbe98a18ba0ca5342a31333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5abf742117852abb7f597d6d8fdeec34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698a1a8398e8a5b5da0bf53d7f5e6fc535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec1392f924d92ad5b9bb3992acd5d1636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e7edd0c1bf7c7d024ba507bafe1dd137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e54719921d2c36d48cdd994b71c07c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0ff45980f2251f212303044f7cfc6339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb81b4c4a9e94903a21025b08996d1440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e27f15fe3ca4566ac857e68e1ab771041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2f5e889c39d1b43b6456d63d4519b942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13eea46547343403893ca4333dfe68243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fbb9cdf50fdcc51403c6144ade08f844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9e1d1dbfe68e5258f6678088f11d9045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24152a154404ab59800571a63e66467c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc217d4f2c21729c80ea934c795648ab47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45216400c904a52c6587f4efd3470f1748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5af64c76e6751ba88d82f84255fcf549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb40c1af9a5ced62cd95b24ab189d950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d53a33eb237dd891a36ee38e099ef451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1e8c081c97d469a33995efe177107652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b1ec11fc860b15485c6dd6b768680953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fac4b75ce9b47f0c33f9a518db46d854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd49a9779db011e74371ca1e5d8fb8455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467629a6e2adfd03a9f387dedacb48f456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cda9cf410a88e3525ebbe7a6bc178757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e56a73f5936cedfee6ece30894c0a3158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4f84133a1e1a42bbdc42686065edd259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18608e696e0087db7c154ec0d6f28d560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8a50adf7f4facd0935e1e23584a4d561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182128f5aa78e53c5e3d91732ddef53462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f249b41fbfaa8c1c4d9bf9b30e1028f463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5aeb078929c6ce801c060aa996112264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e9ca0174a6db7be8c0cffb1bd8fdeb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c960114285532edfd8f03a94b7730e2f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed70fd7159bd809260acea8e5722af167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f075c291f83c0383d8f41c705aa5767368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d06b55530e5530a6a685c6fad6893269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2681f4e3bf19d83fc2303fd23a2a59170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289a70cdd7c0eb9ea45feb903e3bf47d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04b38a383efe8ffd09d2abcbec7724572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6a73f760fd77d4ed2bccc6c7166f1a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a142f3eeff461b210197c70ae1304c774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a4cc6b4d26fd6c18e8bf87e42c019a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b39b89451c676d70071259e9b0683a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6c0a2bbbf0c585bd02b36e8791c70e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e1207ee4b6c07e1b12b2777fd57dc978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e862c216749d8fc572ef7813135593c079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4c7ddd8eab401d2bb682427362c05e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba5ecb1bae87fc727523a10eedfe88e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d681d4d52663aa07195469d2ce045a1e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2945822edde25123092ba78f4970c54e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ed951c7a3264be5211679a2a8caee84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2c18972f647b6f92ee7c862711941a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd150b5536679a38b058e0f4cb7faad86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c821fdbbc622763afd1bfb2525450c3187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2955eb658d4a89df8cc9ef5ab79c880988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aec49b2ab0c4edf0b8adefe3dc1f2189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac54059129cdc9d1274a716312dafafb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d379f1a88f7c89ff154f5780b9587391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111476f1e41a56828a787aaaa407593692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e03a72b77a157baeb392d5e07af90793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f86bdeaffaf4d9ffc387f371c710f394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c997a481bab38001380b972191a65095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059ad66f5c2bb6d2f21fa70bd38780f496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1bab37ba0af786865bd468cbec8bd197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a58d24ba723d07660f0b2a4ff0d66d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05818457474ad5d79da3265ee5148b3899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4a0e51fcd84421f604c2f99d20261e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a1996e8f23cdf710236f94ed15e7a2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5150d7d54ea670649a95889b575b48102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef4c828d1272294b8b174d39eb550c8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a869f4a753607bb5e7e95fd5ee2eab3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce81e250ac63e36d46ce4c2e942ef25105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36577e298dc1851500f2c43d856b27c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814f9a66b909bf45ccf2f7e1280fb063107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c94b266e0daaa3b654a59a70c210a1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abb709d1c8a567f0feb76337cd6545a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d9ca8da04c021035daa2fcb49e2c36110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d08e92d1ffcfc1a25215e0eb69f5ee111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e14fe53547e24e23d6cd456505589e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601c27eb4362d304f223bcdc2ac1260b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e86bf1cf0b44d4a5e821acd3363d3b8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3a86d8da09c6d5bfb83ca20f6bfa74115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f450e0631068f7fc9017d4c0226097116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78390679b2dc387b8bd2654a076dce6a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da1b1af2ad5a752533bfa28ceffabbf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1f76a9f32a3b37b93802fd95acee65119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f45ce155d7c8dfb95e8376a681af4e0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15abb70d1e30a578e4814436ea04d596121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9fc6679a2235ce99b41bbeb5b953e5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b0f909e5c25080f6f4a16aafa9e84d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b285cb87c327b9753723fffcd3ea7d0d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993d82a58f5831371db26105606a0855125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc315ec19a5aeab012e6fc1701bc07c9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1c36cc80f5834cf96a83f0cdd2ead1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d9e08d67f8199419f5433f5d25e851128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1decf7705d0d912c51bc3bf8cf3689129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c879f0f26ffbf9440c5935f633108aab130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffed75a3ee14a52554d83146629bac4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2756e19d4b816bc5fa1708656019d3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea35eda6a4c7e755de1de178c5cf0b1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6af6fff603f8b01bad7ab54da7ec44134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d2dfaf03eeb542c6a41109351bc15f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7d335a304bd8e0f13b9e4e00975901136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad211beb0ab49245b936c90b3f6aff91137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c821ff14233c1028cc61fd63304c21138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803c7369bcbc728959cb0a85cb0eefbf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c172a420c6611f6db8ae89b12fa75d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0d456d35687b2412632f1e67da89eb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c79644e6a9c5ad70a17359897b5d29142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e7c01512e60015ea2878d5666a30f4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ed26aefb0e60aeb6d239fe3b90b3ef144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f73c909088ea730e438d16b41373eff145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694cd7dcb9c065729bb6d8d386df250f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8195e352033e82333880026b0ab02d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d39659313c61ffdbff1f47c2edafe7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94c6fdf52fd04578f099f287e1fc36f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c23818e472e2e9f8cc0a89c7a6dad2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b865db0f6a1004a350e3e76009850008151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4102470805dc5869468d3dcd857bb7ba152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604452344a0d0ca6ba7b7dc6a44a6108153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15d5f22f4c11e68b428c04967793887154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f070e14800cd21d9be0a2eccf0881608155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fdb947f7c4653815b39c6de1bf8c50156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8fe05945ca5a4bedffd05a85cefef9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c7490554de829ff84fd422d97e3540158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506be2615e670f99f931ed1ecb6f82b4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50af914b3a1bf4ed3f931bc9b0a34ca1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86996c470adc694160f7b946df86e3d2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c866de3cec71d676c7556996c2825c45162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea21f8c855fc0ed350deca5d3f4ab919163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3def42bad0d1aae4ec2f08c053736f5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af53b884177b382b49b59d58872226b6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c2c90d54ffcb213b7a582ab8b6a7bf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77440be272952109a0632dad500c2cdb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fac95a8f2b04ed5211a94c63167aa48168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf4979f066f477ad1e235464c7bab2c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb741914d3acf70bd0e1f9f7954eac7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4605126b83c68d1d435b74d7024c8c6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5259376f7d5076af716561c5bbcfb0e7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10b9820171efb42b03e22ad47cd5310173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff94d241059b5d735ea6927a03ee3d90174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>