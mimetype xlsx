--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b112ec0a26be6550ef33e9d8d968461.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0d86aa4cc77fb3476543fab35d251d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863d8b8d8de41e00f5de7d18fcef39553.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ac5cdd7fd046e08ce14c053675b3d24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849bba1e65a3c3bf47a9caac2547ba305.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527f2afe2e57edee73c051312b3242ab6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbbc0ffe78900035a887ed7ef3633367.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c6a649103a4ed5fe29c403c45b75d88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e7dcb922137a92cbff1b4e67a75e259.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aa067f6f53d79173a7963ff963103a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795c4d797822624e2fc07444c38d3a3711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bcc353cb6a0501e6fcdc655d760a1512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b99b30657992ea39b944129359c40213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e5d4afceb6626f312a124a59d2ab8914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5141f74f8805545c16ca184d37bf2d2315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95c952c8bbdb682dc4c509fe28e430716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06348cc99b85391614b1b0bcc3f3be9417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ec7e004b50d0a0c94e88edb5b9759e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76ab8e3669e1b876c2111f9f88685c719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec847c457505ed5d4dde6ebb9b3e8fc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebee176b7af8ecec4cc737b0dde1175821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0671245573280c0a790e5c1bfafd60fc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a311543c76c9fd5da4fde0797514c3423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4145728522276500c557e346f83dc78624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e155580a0d89c489e99323e2be9a30425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615aa540ddc07e3e741b1279878a488e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bca9ad1ff62ec7629fd643fcc3cb1f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2ede34464cf91f15fc645efe6b380928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585b440720744ce501a754022b9449a329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1649585fb1436c4e4fca90e5e1b95c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83253b54ec27901906001425fe5540a831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6506dae0a23643edc5653e5eb1cc681532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa5f2ad5b963c576db28933691a5c7e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540885b110a98804f6fe818000eaa2a634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885db6bade02de7020a73891da0f123135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e84a2fa6488a53c86448c624f670daa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216b4629e98f8fbd1a7ce20b2ebd0e5d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857f35ba96862ce711a6af0a2062a44a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c8f1cf3ea8b13b410bd95f0547b69139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6744949ee17cfff5b44100062c4899d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c942e5025d68701ecc129171b5c0658741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a4845d160d2bf03c0822e4e28c9eca42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d8f3ace2b62f0ce7dd2c1f5e00225143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4a7c48cf9ca85101eac45fa922e17b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da5c304f811504f3d271f4b8d1a143b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a506cb7077b648f7fd4b451a3028dd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc3a2595ce1f103f29902aad2653bd047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dbcb4f8c3804c2d9def222b2120ca348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5107a650ff0de857ed1c736dabd9294b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba684992c9bc96273bf2f5e0fdef98950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508f404eb1b0c5ef7fffb1a16b2b433551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604c735b2a0fad41b1dd1ed78563986d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d72e03556ee8366f2bcc0369ab0ab53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1897dbd5336440b6c9f6285f64d224ee54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c83f09a60bc88f0bab96eb8dae23ee55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee54d53bbbd224756b36fb362499da356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7974c4c6b62d82425fc6e79154b7fa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1ea8b357bee04154fab88b1e5120d358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2ccaddf2e8c28dce25666d98f82f5759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9ec22cd2ab9da97a2f961bda76dd2260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c432c90f663b88db0934d94ce6a262f461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750ec3be4d0faf6901ea6948c8170bcb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb4524508ee57a530319da648dc124863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50a0af06d81f63e710646465919ccc064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7a1a3f8ab20b99cf3d07725df102cb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b0aca12ee570a2ca91a4566a25208566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96cfad7691e45a3848874692ddb041967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafed695255b36d5bdd9499b3fce89f968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34051af111687c12774b316287d2499269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcccfb564e56b07742f853e7bc0319370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5406574231a70beb73c78e1b1ca887e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09daf4152894f5da10d0d8ac99dadfb072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d4e12c2b8d96e0ed213260efd93b0373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841185000b59928152b75e91209cdf2174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089ef370549c43d6bd33734c38b2106075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe418e6a6e382eed8351007c1f74ba9876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250114a1a258caa7dfdc8112cce565ad77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89dec2546e0dcd9955d21da2fed347478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073999b41d3b52b1e0e28a4c32dee60b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5d6764e5a9c66301031bb0426eb3b880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae04b89465473839f8edfaa4eb290bf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54b1945fead5ad1a3f04e72d81db6de82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638688b766ee97273b743c968139168d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f587f2f1eda985f2abdcd4270c61fa5a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd08904f2ca5b55d5ff6709e994806c385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce19adab2c9073df764b373876efbf4586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d264ebce7f452eba5ad711e15d087be87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfac9ed1f72499791a618ce511f0480988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da925bab29f88a163ed314d9f4c9b3889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615c2b1e2c5f7af974c085b76207455a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba7c2cd805282494dbfd58b38cde67091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6736003f12cbbda674f7bf7ddece15ee92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189d6f3a27d93580292d6bafd00801c193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692aa34f16e4809cd76cd9410012177a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc82db58873ef249465ee7f24b3eec195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd83b4c81791576bcc9545cb8fa0c1096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5512f0b0489c1503eddc825745a89f7197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6188c8998377771eb1fc8cfbd087195198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0619742615d5e7b10d76edd6ae5ee98a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb20099c9775880fb8ce3c73f0165af9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173083de60a19b8f304aafbe70b6f54d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84668ba60f7dca0570cace4a9d9c223c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfd1c7f5471cfc21c3aea9d71ad2f6a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d436b13d553816040d5a1d14121b2be3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5248f081c88bb015783a9e6e2a2cdb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42fd36064a44d9950af93ef48618010106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a62c295169ffa0ef68dce7f5add3776107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b19e7ae9b2d86f5e211b75a8c75fa61108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a59d7ae97d13d5f74708ea1063807e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617ebeb2132175117b1a2c94d81df7c4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94716636c02834e099cf9ef42780a241111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7935fe7d59ff6d50a4957e8fd80a7819112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7022caa0eabeddd15cccfa143c0a606c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325a0a95d170a4a6cf12ac6bd3b065e4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed16d26656f0bcfd070b45e69f0fc59a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1460422520a8b2fbfba5f9284e21a761116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90892b2f822b797fcb2bfc2b574dd4e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a052ab99a620204985394959c824cfc7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5cf68a1a8cf42c79a3efe731696b36119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addc14ce1871728f223177bd7c3f7bae120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8af3145bb640246455e18810535e51c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6ee3aec31b63b0a16cbb2ddadd56fe122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bcd8dd852ab58743a82ea682915854123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c21f1c3bfcaadd45922a866d3031537124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb34ff10fcd7d60a9e73e1e3dadfb07e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1d4e9fc1a27375ff6048ae33c30a2f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9221bd4612eb0c21fa353ce411402bf4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f622ef44d01c0721b0148893371fb70b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418621b0e9e6fc73e09a5ed9f5e2da70129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7122e1cd079cb10bd5a5739c4b45b819130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737ce1f21e7017655b0d4fef61f81dfe131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00190e9faf9a6d4c7cbdf7103d1d2731132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2603748a165f4f628845b78d18fde352133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bcf905fbaea428ca9d6f2124016115134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8af34d3c14a8af8f8857aff2b44750135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540ad2415a0597ba543dc87662564906136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5323a6463b96e47e5bdfd40d5f0d9ede137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324454c0de7f665293ee553988f32d23138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dd80c48172c8525c0659907d31f44e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3636f698dee9060228449c7dd12576ad140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfbe8a52fcae88e5d0e7b468a91058a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb08c446669dc6cf5c762b666906984d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864cbad7a898402ae30be1cfe688ef29143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf2d931fda2dae17263bce110eb974f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468886b3b86ab754478e7a79c045c2d3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac719874c77dbe49cc9512f2f600a1ce146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a18e222091d2ed688823bac7fd04d8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18effbde8e0d3f53b0988cbb0c8bf012148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acbfeedaa82aeb18bdddaa20245c468149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b25186886f96444e07e5286380f600150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de51ef1e78ef700f8cbb478f82e8927f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d0eb0b118a58298cd02a31e15a6299152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf6a24bdd71a28458100ada67edc6fb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc23f02ba326bfe834b7682a1648347154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c6eefb50a77ac30b4df41b7e965153155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc1961ab3f1d28aeb88c6404a4c406e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c31029819794cacf3bfe39ccfc92dc1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d73640f0592f50f4c0c35df67a4fbe158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf08b6dd02e44c91dd1fdcc57d8f94e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a64842700f9cdfae06a4101fc0d9e8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682df0be22f83d7f55588a92d8224ac3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab2b618e7789fdf920625427dd41a6a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d35db9df461237b9a102fd3d9da98fe163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcd3c2461dc2f146f7880fb12ca3856164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601ec815e135537e203db5506850a6bc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7419ccf96291bf2713b776861bd6ee166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9911bdbfdc54df1c120e4a3673cd9c45167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf96898b433d2c19fb4f5fb32d3e43d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6e7a70c5f0715897b1e89b83597304169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56004da49c75aca80b989641d3e111c4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b484fef79f35d2404f0557b7f2c2640171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa6422a0f5f4bc4797e7fc83df0f60d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cc059436943732621dd403b6823aac173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19e16ef2fdbda68722f8b18afe7230e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191ba47e2694bf3cb28da8f47fa4098f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55044d47f0c3b9372c3f822273b4475176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc3eac7b74912334ec7cfd9a89f80e2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab5903ef2ab19daea68afa6b9efec3e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2519007256c78794ff13f20d4a56966f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed392ff0b9ffe4e37cc08a423bf68597180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c06b42ec3fb1a39012f085565d748c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1088a9349d2571de9fd0020cecbcd0282.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc589f62cac86fba574d218dfd1ab9c43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b68e7cc62264b3840a01106f161a1134.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922015d4d3a34f7e0b4988a80f4e2dca5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cea655434147d3d5c21cc99da678c16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a37d45eb4b1432d095bf3e2b56a0d07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ada559f65f962c521eacf35b5cda698.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a1af9c77052588be882dbd9c3f3cce9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e3838f9ba98aae37b92264f305e31810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7603776c324801b53b7e9b74ceae2cbb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c8a2d019285985fedf0516cd1b095312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c86e9712824b343c839d8a6825dd1b513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b290611d57e461b1ff81304c96a80ff114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba72663fa44c531349f34d3733ba387615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6c9cac2493865a8ec485ee870f0f4516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c14756cf1f5f2893da8b7d392e09ccc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbed825d451b4f93e452255f22c8704d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7354e26419a92a372b79bc4b9b289e0f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c397b261ab16f04574249fa379572320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df67335301d7310b221ec388df6259e221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ed35268b290c9638917ee20436797222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5e04ae3ef34adf2c30c4b89ea2efa323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889723ee57064e5c283bbf7a6d7795cb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352ec373a2675e5255afe47da33c41f725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d27fa105cfe807a548ae678d1647ef26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05db5a960eb8ae5c347f306812d06c927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4df8b8c60f117dc71abc764aadda5b628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befb8f0a62358d17c3fd8a973abb9a4629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412130ad4f36192ccb20bda9abbdc4a430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de870bcf38a66a35f58ce5ab551ee331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092d2f7459a7d3c917f44359141c4dea32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9b3a93bbc2f37c6389ce63e77c754033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaa46b059be251bb5db170277af2d3d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c1b24e31f149d09ff24eb6be45b26035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e97c7b7c638d597101486bcb0b393d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c055acc408a10b74a35e7df712f95a537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b433de7eb3c2188d5318b384b7abe6838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf1cdd921695d5ebb604aeb575a58d139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c5da6c47f0c8fc1f70d32c47d37dd040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80df94695428c0e36abf54000809bdaf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02690683b6e15adf27b00af0d0ae677b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa94bbff7a4985e3b4f224e42813ac5f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891da05f9c48f2d10b421aeec4a4d80144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908825e0d0db87cf5e7519c43b88e40445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09b70f476c792d7929817ceadfd622946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b79a2a2992f383b7efa854afaab5da247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cc512ab9f45bf35a2071c48755ee7948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926075ceb5cd8994a4898f4192418d9a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cab510792de8946a07d3948e31aeb350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb577901b3bbc61ae304c930dedcde4a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd30a3bf0b6c286af977e4228f751db52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b736526bba70b5a5f7ebb0d261c5da53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436b8a2a46cb467538fdbd9f17624e7a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dcabbd7ed026afc4b1905a5597fe8655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e54e9c2e4711bf6ca7d7a0da42192556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceef734c006b4bf12d93b006023a85957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74832bb9e6a4c60add45df07242d048458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4b245a2b0eefef0abdeb5c1af38c4059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ca53e8f4c134c50f34087dd18911d660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b39322901b4c200431aa80d8ea355961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1ef99722687f841613a231869db94662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2d9f25427f1132d7aeba000e1f656263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1740ebfa21c9712e10911c7ea6cf6d8064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec2d9853e4d9d4f766d42c066e5c55565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d9fb36155c4e03c5589994b3f8ab8666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ed89ba53654b32178e78815c5a457967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e0641e14e1439a43b8cfbacc7ed98068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc1c21726517f8aa0e9b463ce506fcc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2439614db7a841b9ca67dd8d1bd1a0e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99943b794b06608288ba8446880ca7c171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a535a67e22b6160f63a9cf6f37f29c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50957968da3ce66f7956c37c535cc65d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2545e254a5379d472c0882060d55b6af74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709a47b14b7a4375b8d3a530bbc124e475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee9ce03c24bb3d68a7fed894722ec0a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b2c3905ce4cc3c2aed3c10cc000c0877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214bbe776751304a4db3111ea3bb030778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740a93d900a43dbe822b7feb8299befb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9e9c3f498ae70e435e295f785981f680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b033e549d01da2e4e1479b8d1436028a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237b8af056d57e19f8eefea890098f5282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc876304775ee07f8a4ec77929bb1b183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad066f2bd5cf0ee90a4da193a529704384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5b96d3748f217d1efc2904618d4d1e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba0318c8d956b6aa73f4c1fe9102be86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1923f8dfe5c1f30b534f5e8bfab175f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffaecbdb9e1e7ff1d681e78741af85a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b439155b507894145b6c5bae2818c28a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac0db12549e4015ab05e9f4471553df90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8d3f8bf412794428c7a17cbc161afb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6808ba20cf8fe9d7291225464b759792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa4b2edb3d5f68d62149aa2c4e9f6c693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fa94dbe89cbaa8d6ff75dad267bf3094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a1620f3532ec310b09fa9b24300d6595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c0b4c1e75532b50c0ae841242c5e4f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eae5ad4dbe6c5e191ea1963ed4aae3a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8999e0ba82fb660b24d071d97bc76198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cc8557bf26e1d04809516c28c89f6099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5754f9e7e382d696dd367a44964e9d1d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629818e51eb22e8e7a40e8b3aa88c540101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944736fc0e45cb4fff7e2ee95fbeb298102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884e6afc24ee6198b0310336ed9daa65103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118ddc1929f2f19445b67f7c1f417d78104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fc710dcff921139d0864946a19cd48105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185b9a976fbd79c8e5bfe9c6b8871fe1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b7129e00c1258ecd7165fa38343f38107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ebd33f849b59f5290805b7ad07cfb0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f29eef74127fa2b5b0408e40f036dc7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd665f1d76ad4be98752eb1e92a08ec6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0a9bdc3ae39ca699cd579d100136fa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0f5d9570dd0878c3e476136750976f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf985811d38479c32a9e54661ee1888113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1530e5fe13be2d66639c3004bd5b11114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139920705422c4823b704d66e4a2eeeb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba952d4727d8028da623257343fc27db116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e6b5550b673c260a3d5c7b0e738691117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b036bab749c3b23cbf2dd611a519a283118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff90c12953ebf605ce48f76ce3f96b1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ccaad349af05eae297559a9fe6fd58120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eb74d10f62b58dd3c115e4457ef623121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97160e47d4f6d299999c864a77036a3d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4c08422a2b651ed96981ef8fb4cbcc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6204c8cc6f0c84b66b7157add1064b4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063ee00d44688566cbc43616faaa4070125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bedeabc35edc56cebcca98064a17850126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44523e8764fc94018c75fc2e0e57a93c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e249596d2f8e5036885fce68a22390d1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978fb67b28430d1020e7afe7298dbd75129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e2d9180a1f1991a2a34c364eca9608130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d995ef03a24a91675d5aba95e5444978131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11467829568cfe5e76310ec061b2cb7d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a16ea3744420abae39765906274fe9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed0343b1777e05a3f9131ca95d259dd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82591d73e7b8af0cb379a8345fa991d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880b4ad6ca7eab66e3e0c406d36aad2b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9fcf042cdb6c7fe2e085214b8f4cd7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57345418e10d40a20bc9b5986075f3d2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c646fe942d0df11177ac390585b4ada5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c2a6e3938bd3fb60810a48530c195140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1944f96170ece6c485ec36bc3a93105141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9972870de8e6a62ef082ec64f8adc52142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d7526b553c3a8e43fa8606bed85a3c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedb7b23da6c86184f77fc6f08e27bd2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cc6627c194e39f54e0ce3408c7b8f3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c7218a3ac18f06749099a1b84fade6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f92d87ca28313f80b504742e41ff26a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ab2b7e98b7a00b7725d2cee232e2be148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eba34e14e38e5dfd016fa96d434bb78149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baa8f1890161b1b0ed98c45fc7fe06a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527a29a88e00283881614147dd2d1455151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62804793a553f3a154ec478bf2f8696c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e70d4af57af30dc1117a78e7969e9a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd53de0aefbc597465b65a9e9d8251b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389b729eec8099c582c3b04cde7b273a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab203515329892a3b2c2e1affb47219156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571d68135804f8524abe6fc3c1ac13e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb67b4f792ef1acc971ee4e44319310158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f76f10447d2116dec3327543622adbc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65207ab8cc88df679886b47466e17329160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d195e298f2364121dba89ffbe26e6b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b229a8cecf64ac5db3ce58d0caedc2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4209f05b53da0030f51facd5037a26163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d12b376a48dc7437b645f6183bcc844164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e959e1d320eb0a46ba172347faa002f5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b39bf86fe8349653c8ee41f7ba293a7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eb8ff0c10a9f5b3e75c4df76e4ad02167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a665b7da3388bbc739ba2773728151ab168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f506b2247db1adb9bc774fffb93cfee169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2db36b0e954591d81156f01b309b317170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e8a476b068d8ea2c85cbc9c03ab9cb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8f53b68941e64fa923ec54796e13de172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24d60ca1c449555a2282d6e87ca4b28173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb5b26812b1472a28b1a925df3187e1174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>