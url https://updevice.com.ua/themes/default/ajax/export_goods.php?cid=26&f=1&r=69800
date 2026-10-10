--- v0 (2026-08-20)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f90d30ec1e92be1f9d1340076c38071.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56879e9a0267bd114da397a1b4be7c872.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94f141b637917e754adeb00b8a2d50a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e561b4343cb6b7b61ed3f9e8fac7ae0a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bf5f3e11048fdfb7ecf5bf38fdd3ed5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896fcc0767fb23d65f4c703103a46d4c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ca1b9eb3d00028c1c2b0af2c21b9c77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13decb87113f57f6d43987228d129908.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f861d7579914e5c30785bc726081239.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509d8b2a88acc0efe2758671bed84f7410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f774c65b64e495e64b6754b70f6cc0211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31aababa4cf8b3b99b3b7193d4e896612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71cea6228bf4cade8beb5b3b097924513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040126b5e8c2a54216efe573ca0bbf0514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6ea4a3c5379ca6fdcfc81f379c266815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa7c4f5ab8bd3e0cb49765fae0af99e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943bd7102e7f90939605f5a62c7e6e3417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cddf9632145b42c88490ee2ae8409a318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ac68d97b37e8c9f2d3d37c10eec20419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ceb74f93ed4dc1a6a4adc73c83501820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ded86aaf9f83b4002feee0adc35b3221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199b72ac0d7160511257dc578523044b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea51f4f47ea216a3527ce535391ebc2a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb410f274ba25c912ba3d7a1e85860d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eff25529ccb7518ffc63704c4a17a2325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142fd9cf6b6566b49e7257cc904f1b6426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc9500004a1022c2535963096d48b1a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c6b7257a8520589198366b49054f0c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419e83a65ab14db796d607cb41b2fdc729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2b6ee00845c592da1f504a9a90a9c730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99c0b19219953ecead105cfe32e35ff31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a07aa187a2e2331d8de8c75f4dff3d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320c82b90f188a5f4e1fba0298c179da33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0db720d723fcfeddcbdb93304f4affa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a904953d8b9fc077666f39208a059435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a267953ff023fe20db6d37b62a288c036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f827753aae34c1c423f6e0b0fe0ba1af37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f557ffc097db4268f6a8364b9173977d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2991664c9dc2a4bfac701be3f6736239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508f8f147ceded517b2ddd7148a37d5040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b239625e097c9f3b91367ab7d4af6641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694633f990d1dbb0b27b707f5991ecb342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c827a009e4338215b953ede85f1866a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1c461d3cd630b86ab1238f264bd7c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb60c98ae2298555adcf9a4382c48fb245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2562489e30b8774a0f34747dacf22246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebe6291476ada95710fdfcb80441d4347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d0a4e410d6e3477b1a39c41afb286248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e492fa2a8aadb2a8484ac526116e3149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e05241f94c5e7cd79d45957d9bf2b850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09bec6e8370df647fd5ea9712c5eeca51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cfcb9a3278b58802cf9652b1d59a3552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b230c523b0f86adfad3ec7743104e6053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca25586634c59542a793f19b9f554e554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d22f6b4f908f758a486fb6d9e6f08f555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e5069c40afac09d428fdf8044c12bc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24419e1c33e1e3d6052a5218f93b2eda57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c48ef181f9736321f291ed3581d5cdd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8b9e17ddc809bcc32392a599907d5f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7610415a3e2667287ee5d56ec00b659160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb712ffb963a5d6dfbbf054fc433ae5261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59e99d108cfcb5cc7c41e930cb18e8062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a5d9cdbb06a43c9f45bf97e884b34a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16f0321767242fb233e65b7c5aa7a3264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cebaf88e0791b39fec4e7f03eee53d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe22c6da5bf933fddc1ba0b8de83642e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e59089fd682105cbb9374662d9f3ca67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779bd438bb0de5d1fec66e39733bff1568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4900b70360eba9f813ced333c628e64d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431b2105e34225a5a24cbab7978417ff70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90431051e77447473fed1d0f722512bf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54612c2034ea5022118b5941f429839672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b513f44080f033a29811c4f689b25b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eca260aa02752a3e00f71a98730dfb574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b5a37b1e98f5ec34e41deb99d6d3e675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b68448feb3cf847841776754f3cbace76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffe4b8861488471565a0052561d9f2777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc74f631d382b6d6319010e5d9840a0778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cfbe9d235fa192e87211cec1b6b8c379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151fbcbb02d4d6fff4b60034ee5f321f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950c8cbd2e8af304b2188bce91398f7281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9083a39f16baf379345d418d6d16164a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6786603f9014ef39930079109586bb2a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31462a82b33fb93b54f7e324eba488c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a49b6732950fa116777e810b6863e585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784f25c8abe795be5789f44fcca64dc286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4d7917de3ef9400b12af59fcfba99487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a04a43cfe225f0ee9dec6fc2f64fa888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cddfcba1c2a9f661452129268a647089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d168d6238001000b7bd934f7bc6e1f9b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de184dfc28e3e9dd358697efa632729591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcb2eaa40d7cd26e4f830998e2f42c092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3923d6c9bfc78dc94f4a0f44e7526bf893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92c0aaa631e1eac8cdcd32470c16c7494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b50a765819880b56df4774a30c4189095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8746e620390274ad74c21848e01cee5596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8216c5b2ec051d55a378d54ddd3d7a9397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fb24c5789716b357eff64e644e238998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf94dc49accbe3b283ecf4cddcdfc2af99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e306e0ecd1e31bc446f34c3ad02f39cf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e3f5f23aaa8ffca1f4a1294fc01cb3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d987ab69baaee9891644a3d007ade1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb35b43f4f599527c3396e29be8fd4f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ea45a5b39151ec0a7ae0910345c925104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9de1386ada6bbe88177f0bafc3dc0da105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c37bbf4b193d8c563dd0253a9725fe6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eba3737fff705647dd9f1d0610a476c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb25c3bd6d3294d5672d028a2590e7cc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3692c31a3ad975af25ba09b6ccb0d7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd44952c77ff305dc60bd87328e4bbb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2ca4d4c9f201db8f4fab3cb471683d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6453381ad3894c2ce4a9478396dd9ce112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b04dd426884a3a34e0458f43cd07505113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47173a52db60ce82ae04fd42c0169ca0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa64542821c8d2d10bf1fc9c84e89d87115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e2042c0b73c0e9c1d2aa1d96230763116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66087f79f7a9edcff81f063e4c5e3154117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d94cbb9d1b423416e7e1f72f0938a1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294643d8e0f01966723a9124ffc1447d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d40138a753fe3cdcbf84d850880c352120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1726c0af1a3f88a1355f64bd1d5b3b74121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84298c43ef6e715b50a5c8d31c7f186d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf9dcba2afa61b79bc69eb7d1820825123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88463298f232366b0a2d9fc666979137124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591cce486edb7497eb0443f0d54e3d6f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ccf9df283d97c93561d1eddd0a5001126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0fd16c3a0d8199795640d72b89a695127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e953a7f9acdff7a902b6278deace7f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457a141399f5c59633ecea35060c7c65129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18eacbe339cdf45792adb104343f18c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bd6fc978f10252f81b0ccdbbbbd088131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdd3dc8e0ccff5d1bf0973df27ff192132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ef96f7eebf2170f42783c8bcff46dd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d870c36b30459ec4896d937ca81838134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fced64505c68c2b9247b88e8464a32135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97864e027d743afb81980ec14edd572136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5833cf64be1c192e1d96ee125431b691137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0903f375ef2334d6f2ad948f1722010138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08ed1ae3708ea2c836b33555ada48e7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a561657a528834ba0dda4279f0bb59f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7845c2a2b98c56a08ebe26a30a39492141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f0caf2687951d2954ed9aaa1e48a00142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d1e4ed53d65fbf10d332831c445cab143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fde85e249368bf09e5b5cc8c16b358144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec96149118a9296379b250c1185dd3c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f254ae18bedf9844f8cb2b6c9bacf3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb8254b7ae859042c71df3819d21967147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216fdb5c67c1ceea6198a3229c457ae6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5727b9c9e5317a71d6dbcdf9db2bac149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a9531d650c367fd6c581973c6a445d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a861fa33c7cfae27d3a7220a4cd3b7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cd79f50d005f704af0aa1bed91d644152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29e7c611fc86a117895fd4e73794c46153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea5981cf2d1ae225dd14beff0b96eda154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe917a4a269c03ca8712d0862375bf5c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22afb36b274a2b60dd398ebe956ea5f5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27814cfe4da52d02c8672a2419b0b491157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9361ddcad958be73585e692c6801d0c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb3d197f7fc9ab9542e94988d94a5b6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d7c54a9b89154cbd668e705c972017160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931c6fd6179dd3810fb7f916183268aa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93e4b5695b5709397de5b84d58034ff162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cca709ac1173aaff9802596cf303b1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0485a30682d3fed4f52cce38f892cb5d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e348c05062f6456a6fee3f28ae8242165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb51cff76875d6b436a8fcfd2ebeff6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea55cac009f5db9e08239372e6d92fa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df76f3a22fb7a2e15c6f9978a0ab503168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04590896dba213dbcb3a4c675e79ded4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fc825a6d123ea7d6b365d57474617d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce831d4b40b0b6ed28aada324197e39e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d48b8738f06c77dbe920e6b3cd29f5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517ecedeff6eab8f6b43905846463680173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3a44f56f10652a41f1cefa4a56bf73174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76a22f1460bc0c801dcec122787c72b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd8b9d9fdf9ddb47d1c42611d9d938e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68232013416bfe2be19904b9a4ef2bc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f61ddae551d722ffe289d1d38bf3c39178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2507f950583cdf7ba3aa27bb9a49374c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d54afea91d2943eef8d8b364578f86180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a14a254b89e7445f835660ab436a38d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163c6fecf8a9defa01e7bbcf4ab793622.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e190bcf0fccd149a8fc64cf583da6c973.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252c63893d1f3d54934efe5577a373a64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a397452e0dc11f13ad4a6b7e2aa8afa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dd346787551d5c90c0e4947d2182b86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88de360bc8cbceaf2d1dd43aff4e856e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677150cf7030a0f8cdc26c6bad387a7e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333509cb1b3fe8cf9272e82ab87894869.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a650f1e5fcadb3592d94e3f77998c810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ffbad49a0edc325c67b642764979d511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089ea71c9d611bad166c48b85762f76d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a31b4d59b985c5d122098b7333a8a9713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef10a312be14ae794b8c004032438acf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a98ceaa195a011b384dc4f794125b515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f6e41396af3a588f8b723a0050b33c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8702efb5453a5c8cca86950bbeb1c0db17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7285970a185274ffb7cf198126e4a1218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313f065e4948eb7bd5f28141a2463b1719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331319dbf5b49427482f81fae52de75e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a3ac9c849e32ee3823af2d2299f90c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d54a3bb7a4324e3fd1419e3f5d9c6f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ff64c83bcd71dfcc95da1a3f0d011b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7331b4f4d74439bfaf2b1468840f0c324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07329ceb3b37dbbb8eb8b336032592e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c34ce75fc47fcd3c71f79d2af6af8326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aba07c3c7f2f49b8059481f6a0670427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcbae71ee41e2f5881c4b8b7a3c0baf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa95892799638423b1934cee0d7733ee29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5183363a08f17ea1ae6b12c06ce8a05130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529f274380bf99847ddd46bbb7a16e4d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc125df2111d0f42da704bb999a2a79c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a836ebfc57638063262fb652774cacd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ba78fb62d08932fc2cfeebc569f26034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796b1616de403065ee5ba12d3bd1d9c235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a142f831423c531063aaa1d8f384072a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6618e4dd9193767c0b6ce69eecca468337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59b4c7c57bee24a5ae8661c9c836dee38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8515fb471d83766ecd1f0db04173b94739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7840664d7d708ebd41d5f22bff2223740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74498e83cb0b2833e6fec75291360bbb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406a941d9b80ea764a76d92445e1fe4f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d6c5f2a3771a2ef31f8b58c2d904ef43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6950daea887cfd6ea160cb5a488dfe6f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f30e713d95b3c8ed750acf4bc320dc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5180babf5cf6ca30e002d91c6699592f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5763c41ff91dfef47ac83003f15637e047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960651fac2bf19d35b5c7dbff34a64f148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e8e693a43f3a05dc1aab631636e0c049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ec5fb97dabc652df68a41e8d4c1bcd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48ca0b0aa159299091713fb81d91f2b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1b9a4d52768bfb1d6459c3236bb4d952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700ff0741a50ef76df1ed11cd33ccfab53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0db4c4d3883dc55eac2f928b4e6e1354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b7d506b3efe4082237fb2b10da90cc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfae5fdc7c25829cbdd1e458554bb9256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98903593bbae3411934f1498ac4b07a957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8d87df717c90582acd9dfff0f253bd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d405554ca01af4e66fea757bff3b572559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e4b0ffefd9f19f9d2278f71adc01bd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9b8b0f0aef29aed1416935c3a236a261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151aa935bbf1b19ad2f71f2558c3ec9762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424a36431dec71128a3070b7a5bc375d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e17fd0ff1cfa68f72e5ab6deca5d8764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dced20620cbb07abdb61ec1a747c834665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c244a4199aea8881586cd13d9c126766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a51d548c8b171b686e7b5f08f8b85b067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5809faa38ea587772b37f6ebeb821a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e2581520c539a02dbb85458ca3161969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8e5c52e52f997a223b3ada4591658770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20153d967c5e91f5a75443d3185706f271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f577e2e1bceff97c2914f087521f126372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445a6f5708fbf07f79b67cbc912f4afd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9314ece35e9eabe6781ee9ef6877699b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e56d37f31b49f4a67dd41e6498de2775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c5842c5a9253c5c5a6173874d379d676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c418d22e418b26552cb0dc1484d91e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fd58308369ea8464065e2958e1b7e078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527a5b07cc683ddeaf2fe7e6d788bf5779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06870f5591a94609e4236d731c4f7c280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129622f61b556f213738c2680d43716481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc2a598ab36c044846d803b588a40e782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4199da5f4b261d909605af2a53cd940483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ede59540d9fb8889df7c7c6f0d72c9c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c37b6661f949c493febff8a7f9a8d1385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ee7209b7600f47b66db46a03ca54a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db1d6813a50138ccca6c84b42c0bf1387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdd06ed50ffe2e80c7a93a263df488a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07139d5a50892ed11820b214eb58bdeb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6324c9df5ae86b9d6787f8f9dd608a4a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203ef67035a2469217abfb6965d3379391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c80fb0577538401c72e1780fc4a7ef92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18136cec8bef62f00237c0aa4948a6993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89690d70f638b5c4b4faff8f82272aa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907a67bc98b5aa39a02bd6639adb8e5495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2253f29a307917a40958e31283cd4f6c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968aae64ca779f1d1259f4ce9eb6bf6797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078f2b2c5bd3031aec115d5ae7e80edb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eb4e27fcd1e6af6aca2ec481d2bf5099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc2f9d4962d36acf56ae21dffb31264100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f29680b3e8c09467ebc032586801101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186792a00676640b64f759778080c5cf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724a85166569b0075f9b9e5bf56534f6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a967f83c535ca61ad62fbfdaa61a162104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5fa0d41c87d4b536f848c287e5bd50105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41140446079f4ffc514d63d429f3cbbf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c820daee08100edec4963128c0b9c0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f60426a3bf8890626db4f1d3e39a8dd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ee290bba44fda0f414dcdd86089080109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a622b3202c3085550c24cfe216f1732e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d21265abfe352f0debaac1bba14ffb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757f4bc337473226ec402bf6e78ba6d6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fa2fc7df313e4d85d52bad5a627f4b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125796f60ba0981f9d272b7ec7bc0fab114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e648e37b644757ad3635ecacd678760b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc69fcd8adb5dd2bdb4a7b6c0cc7b256116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8454b8b70d45f5e48dbc4ae71dac62e1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365419c164fb493be95ed9db93888c2d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aade6e2237beb8f796cf94241c47e382119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7576ee5a46a046feeb7cb6db613abf26120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68684153fbb02c98e0836b5484ed215f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf0d9527633d38b65c1e7dcace80483122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a358b8e7c09e91150e3a5dd7f6cc98123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39be324d71e004d9002f5bafedf7034a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d29bb18fdcbbaa885410df40e4052e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b303ac7fb0695a76c363be00202cfc09126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc656c6d6df58c925a7f6790ee48ae2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa4b0ea9a5e414a5e4d01404342df8e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b4b3abec83f858db26208abf56a3f1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cdaa74b495b3b828a0fa835808b592130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9804bbd5672ec1f642d1a5cbdfffcc00131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcd05174ba1440098a74bfc62e23eba132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fa6dad8f4f409e8ffec513d3c65d42133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c42a152adfd73fc1e863a619e88270c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f416c581b0107d262ceb7bdbfe5a5b98135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d15ad407b44dd5924cf6a0dc377e35136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a71c143b11e1f9135396d0566423bf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec34c69874102834aa93171cb371056c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d21c3af30af8b8dc1c57fbfd5c1e1aa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34c8c83f91dd7e940a50ec94d102761140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da68dc899e4209f5b44c271dd45af15a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3de906c1651f1434ef031dbb5e9baa2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58ab9333d9e0635570de7239b0087fc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231e8ad28cb3c36c934546a02938de0c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57b751602ffbb5ce40ad45ff765d0a6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b967982cb14d58333f9e17fbd71114b1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c3a1cc8a58f476895451915c6275b1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf95dcd7c19cb08096b4dfd0cf9f44148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8558df8aca1d489e8858473aca2b2aa9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615693615902a965aa5bc2d168122018150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0773e3a1a81f6e7eb8afaece3a4df01151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e37bbd2c0e741aeda17d6959062e895152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ad986d77f7aee577129e51b72562b1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cf908f4dfdb43ee402a292b8026dad154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d834072c59d5b787b9f3aba0809a7bd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1b6e881366079cbdd97c75b7669c51156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6478f620e1939917c89f43902c2044a8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196cdbbd6ad4b92c1d29c4faba345d45158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3277ab0d943c6a0da9b61fd3411b7b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec3511f92100cf0e988a49c6233b964160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8c138e8133cb7e369bcd0f9315e8aa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eece54c4200f89ba89c8d3ca5d23b319162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7497c3729a203acae9213cc996703b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417615ffa9ea86f48c13d79a72147960164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47382f6db542187c80b716f0af54eb08165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d51efb0a75745b6ee1a2c5b07e5f644166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d04061623326caae67574f9e72f848167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef17c5ee1ff603dbb0dae7914cb8750c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2225365519289d83565d56babbf905d0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbb55f3c7937f657eb7c1ee8447d541170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38fc6b7704e5eec1525b4e6304b926a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16afadac0d03efe471fd3943f1ff153172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125b5f2def90f0ce0cf99b33bcf87c22173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ca663dbf0f98bbb2e62c87fae3590c174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>