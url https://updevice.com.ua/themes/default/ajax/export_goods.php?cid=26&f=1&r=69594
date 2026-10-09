--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,480 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...412 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -820,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87a965ee4641e662bb5536ebf5218931.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef12ea687f5144f2f3f4560dddde2e52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8195119eb342775f78f07778af5756423.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d746c3803701a7a83f06daa0648d5e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886adef7ed7c615bc46823ac656826235.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56f840759be77894ccc802e3adec72c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7deba5835fdcb6308a81de10c66c3c47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1458d15b1b389d090bcc898a7da5f2058.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51a1a7f8d7066dad3a34fe4ff93e1de9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3f5bc0ba55e4bf6d398314e7fb7f7d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fde64a998875bd93b093c67f6aac0111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6a0ebd48e69f44a2c8916c153dd02212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabc3f9b2abd540eaadb8c8e7c45df2b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467f29d76f9c7172fa0d4e5e47a2aa9714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6825c0dca046df4dc378652056574815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5980a49eb5eeacba5c349d6d3160acbf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab99f5c2677839463bff952c547a47b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763d45080b7451d18f4fa25f46238cd918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e28a541bf09c702937fed37ce05d7519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f4bdf7e93b4c89e29e1a2c5b3c35f320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659f961008160e27c0b0547666b7a4c221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fbeb7a34db93913bab62505567bc6622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de205ca9e3fe614208d1bf0ea5e627223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7772d7bf0f13c2abf24f0993a120f56e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6c6b99f83e9463b1d6c7d3c1a73b8b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ad9ff83b00911f990ab30c6dc7eb0a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efedba49b55f50a2c112af7f10c1e82827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728627a078d39c511c363adb5f18216328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bbac8c924137f9103ea67334bdc7a029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45310b5e97acf2332140187d01705f1730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bd44084a7d122c2ba75f2919246b8431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db2fe8bec632a2b53ac29e0d242cf0032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07d5cb91de9b26cd082b43a0423735633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1843c86d87279b7776344d3be77760fc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4402ba4eccf606a68d7372df6687d335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b202b300358b7976cf2088af23f1c0536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a9b0cab713618ec275e688b51ce0ca37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19b413976515b3be221811ec7f61c1b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3249b006563ef9518469d2fe7fae7d8839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69af941e28879c9ad36c8f5fe11e4e5540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0ef4ac7c74fa0c7670324c46b0f3a641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fff1913dc68cfc1e160e80ea04559a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082782cbbd1279e7d0e7ee34e926ed4f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a6b7d2fdcf13e226d340aad3d8125744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471cffd614aa2c09b9b1f788ed40db5945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6469facc5e59460c461bfea3b46f759f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e52c59c68ff7c76cb3f4d159a250b847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ba8b9aa14a686426b179fabf91f4f948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cb41e88aec9c358acdb1ad659ee55f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c9de78ae211b04817949131fb4bf8f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7475d2d3b775ff636670147c8888cdfa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f75b51eca53c8d282debe994a98917e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c193e689138ec54638a80520236ba4753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c903441cb39927dda957d911dd4d7154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98842cb31f89407c92457535b42cfe2555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128a14a9c2b9709b02bf3688b3d387e256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6745d50233472476ad157ac3860ee757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a8c2ad8d93fc4ab91219446d45afec58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a37daa815cfa7327280f70872e0acdd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc754ff13c1fa2ad88183da058df0f760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480a6198f3f50bbee756fa8d500a9d7161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c31244e06a995a401d7cff41608d0ff62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7c77827f982cbaa8895e784a567ef063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27619789b502eda297d1f9169e6058cf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61a52051fefde0e9551b35c4029f94a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ffb6e25f3703b7a482c5c825e7977866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1398ad489a8e9cac1d5c8560ac1bb2567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f9033bb5503668df307827cfcaad0e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3bf42a1b22b8c088892ed8b741780169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8232871f950740916e442cabc6c58adf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4704c9d1ab78ca4df3be416f6b6de68d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1221c5fcc561626fe5238673b53d4ae472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867dc3348db5a1625e10c91f6383388c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da0117db0d365694f2e21284d29907274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c102371ade2f308cc0f720c0d1ad7275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e52508b80929c1af44de2b673aa278676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd19870db247bcddc998a5e94a358cf577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec8ffda47884a56b3bb5dd3c775abc878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec84376e538f4af22eb738b6a7b653bb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e255ea7ea28541927feab0792bfc237580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e854e2c34e70654c264d8dbb597c46c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1853240e5c1ed3fb045a84888f8f8e0d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52ab3f53a7b43b0db3c1e285ba4541183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa853538491b83b3b926fb9e971af9aa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f99a303edd585b1b5d72d52bcc398b185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbb10e71c07d89815d83a925a99440986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a518f701feca5dec861dac7f0ec26ae787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27041fb06ed9b7b7d31b8af2af0c62c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e38aeb82e93c481fdc2cc4f3be299689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee755e3081b5e943c1530495d949f3e090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae3134dd48bdfcc62472f91738d639b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de862fc2aeb16802f37ed8612a7a27b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa70e83b0a0d4ea8a4f9af4bc0992a6093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10c912a4db54c8fa6b714e7d6ae3fff94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6754e057122459eb2571f8e7d12653b695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed59ff658af74eb41d34365ab929cbc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dc04058848722bd70a93d9aa9ef38497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f8b93f25411584c5056caa7752850098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2635e39f324b9ea20fcd743ef2699ba99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90855993e7647252f4967dd57566c4d6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6617317d9869713cf79519af1611dd17101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3d159244e7ccff35c9042f5fe35b45102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798abb86c769940f45aef0ab34a7fe94103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663df765088bc4bee41c8eaa98d40098104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e76e8931ec7390ebc3764d1d1f4cd35105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be092454b56a6ba1a8a3f825eee089d6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5740ba600b48fdbe23328d58b577e7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba660769cbd132ee59b3e9fbb21f7d98108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf8a050d7d73b1198bce3b050c6fc3e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600af17ab5e3086a961621fde3403a73110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9369c819da72b1104afa741c999bd6c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe21431fa8be598518e3f960a10d115112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0131462ff9f2f9c08072d308131317c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8563f5a71aa34894216084865eee05114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8323a5e4613bf6a210b3e8f473bcaa115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaf42f279dded47545e770237105024116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b18b62e4133d18e46fbd0bf605c4c5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182680df00e3f40768eecd6c8604d49d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e94e43ce39592966ff18981bdfd5cb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2e67684eebfe5abf3a3cad01dc7d5b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1617e39b1b53028e563b123e730d6a78121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186005033c20d34ef4c7ec7aff9104f8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcf4324ded58f1227d422aa5843681e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193c5349415ff34769aec2c0a23c0b0c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1efe4a608bd917b3c3fdb7d7ff64c87125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d03e0cf57ff30dd605ddcb76838672126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89869fae1aedb4c8cd6af5f6370109aa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e12af9b0c99392e093433899963839f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f898a771317753b3a88d3f339db15e48129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57d499eeafc42cc6fcfd049079d699f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1b68d93b67ca336213a01f2d28288f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120dd00a11950b01ccc56764f818855f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e522deb12c4c9e685e33994d0f38760133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab24025e49fe37959b7e0f4006ed5d84134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8842b8f8590ed677ea95ab6935b6da135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bac608ebdae0be339a41b7a31d1241136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d8645b04a913af02fe86fed58b389a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b829b7907926166397dc76a6c007fb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f9c0a2679cb7f8aef26612b9593282139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1971f3ee809125585ad2389b58a0de4f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963ddaf491e9b73dab2abd5b44ac5d01141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3690969c7ceec8b3166836fec8b2dc07142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85069f8d93d7f14d06dd292631b0c4a5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508457501873e893a38a2eb30f603ae1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83113481930c5b5aac1b0c194e6f622145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb582f658cd4526be535965b174b6456146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6b81759b5032dbc11b2e199d20c28d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde1be185f0ae7db89b75bf0c0c7e306148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cc165fb0d1fce39c332fba1bab5944149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89ce2646c6fb06486f413e2ca7cd857150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045c450086480abb85b3c2c3186b5f30151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a030982c3448feece76995b68fe2cda152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98b62f670d6d7be171b85da015d8e0d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb67878ee2f58be3ae53f0d151fe7175154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a038cf5a57cf304bf831f9c9d8efd9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e539dffebf6c5d303e2b5648eba88c56156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5849d15988c2e67a98b637d7c5a23cd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e26f631b49a5c8cfc0aa15ffa31469158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c13e3311d23de81eeaa26fec9024a5d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aaa7ea226e25aeedee2c226ed37283160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31606d3a00e0b8e7ac7dd7403d014ca2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4b34d0fa1dc8e348febed75514ba3a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3be35db8c3b40322df7e5f9f3b1160163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7707f5aeb32de8726fd5c0a31c69f2e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3473e38ebd31d325693477e2ab07965d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cb103ac10a7c7878c33b4d854f6ba1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5063ec59a89eb11bd4848baffccfb77b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c697aed6731fd1b11177f80ffffdbf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c1020aafd75e7df9ece2e704f418d3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aeecb2321a283f7a9aab7859f20b5c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab3cb16cd5983a6947c9be9dd1da29171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bd4e6777d277efd2107fc12b837a70172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0a2b8213349c9ade912f3cf3a03321173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f8d2fb5e7451617c482d793043e36f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9375100cf5f72862cba9fe020e7db171175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde44d667f25bdf084ba346f5da914c4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11ce7db0300b271bc32e6523540ad24177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d40038b132e7545378af6efe372e11178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f38727d940685bb14f7bbdbc4bc27b3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e510876714042fd39a8e286909e77fd4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef175ade3fbbdeb9a7b573ca6b85201181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf019ba5119f803f7e4b2d9b1ab2039c182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e5b101cfe89feebf3140c497f75d9e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14c6531eafa04e8a1945f9740d1150d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650a4acb1943a5cebcc60e1b8dae7a853.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b480bf50c83ec275a0d221a4a1ae9c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359124c4eb3b388725fc5ca04c42fe7d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee4f62206e54b0b483dfdaa0220198d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759dd5ba39cb2a59b016ce325f4dd56d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046c24e14bdd744f06c0f797006d90848.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aef5e7030831ed180438882d3ebc6e59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa96952275bf0fed9c4a9b0007dc81410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a381454bdedc99c854170c5224718f511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94df676e80696bcb08381a53b44198ba12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675c2154986259ebd0e3ff19959a6c0613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4da5e5e7899c41f96ec86a9c9d7fe6114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979769c2661f656f07bb8b637db70a3b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c170d70210ea31b55a75b335edb88416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e51904570fd2bbbc7356f87d4a9e12d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ce82709a23394cfa54d187b3ea868e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bde8ff2a4626b080769641640f32b0c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b83ac5d9c13e0161a040a4546e8ab120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741cf510d43b6fcdefe8198178dcdd3221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4c71c0fa0ae1ed29c662d2df189b8822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b73a5fc1f03a23b71d853264a772e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fe94f52daa044f98d4c3cd0afb6a3124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bc021993b50ea07c0cc2211110528f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce48c1488206937323a0d719667e0f1f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a59fa8ba20ad21319521367a15017227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bffa4237ebabb5f1e71c7b5fb6a665828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1eb3802b6572f83ca4a821cbce64b529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6438972d366fd4c70bd98f314ae2f030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a326d0fb2c4d0ac7d44442ba0a370d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a648615dff806b9bcab3d8c6c2042e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebc66fff7dbeca2d9e5f137d584eece33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78224d81e707558a64cd4a9699d55ee134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f56c3b41bd6924a98602cc281e7f6f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17ce907dd98e4fb4984a17cd5baa23c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5488da55254420dfa4c98c7b9fa7ba37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71f759a9a6dadcdd2d2fedb7a359f2938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78b93b7bb0d11dd081e5fdcd1a4db7b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa2c86bbb246973e6206d37220f15fc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172c05a4897d5076e20f84691ad0fc0e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63908fcc69a710c1aba1bc2b349328f442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb5df72e6699bf6f0f3ed93d9a6f46643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7867d23b43648b52c4daacab3c1f2bde44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad649a31bbd922c899c3c3c89639b87645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19928cb82da3e657c2dd8710d13f2f3a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00bd999a438744355eb6c3d5d242fb647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74171a80cd77f159a3e9db955cffb2f948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd4cf5d3486d1ecc8d25235a09780e449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed7969dd1c2ec92700922c3a7f8476f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2333b53944da97214acf0357c29128ad51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49c53e474d91fedb603b63808fc97d952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc054cd8f2d4cde37f09cd61259018e053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee123c5f5b973ce71b39a52cc04625b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb3c50b9ce25aa58405c22e5c8a31df55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39505e274a536db7744dabb9ced73fec56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8265962791f1f86aead5667f9b20ffd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498f05b9de4871a886c28653f39fe82158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e198f1e31227b18d8e5599dee5a5dd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03ba845dc1143d91ef5c10e66f96dde60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc148979e63254f9b8241618c705f3c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c72275946ac8b18f7d083299e594fe62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff2011d46b1d1ab82f919c654c4a00363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ee0ba2f6f3e5ce174233e4484bc4c064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2b2973507dfcd51a9e29fe5a08634e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b94b42a151cc56ea1c150088d8fc0766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59a1ce271a8533a7d427fba724b2bc167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581794bb48a7a88ffef5d741f0c655bb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67818da725ebb7f26726c98925632e6669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18f4f2b28e2ce1e9b5559c86f98077c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2175c7ae152c7ba39db11dc56d616f471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288fe76eceb4e1d21703d7b7d5ad471472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc64e60e123acf92b4f60cc274e30d273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cf164b065a2ece4b5ef103c5a2cb8c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7f750f677397bbc27f1d8af4a837b175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ccd9f43ab37f50ccab5fcc6ff69e3776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ec192f412d30ef491f163fb2a0685977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db56c3d50771608224c25ff9be11ab2278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b2c4d68365097ec689ae99d60fe2fa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3601a4979aa3a2158f50146bc1e64a3680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cca1e18dbfed749121641b9dbd916481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21f918bf580a5ffb6a1f602886b117582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d41d3990d1d4554ea038cc2adf1940e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9042a29293542c4ffa4dccd2a38e281e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb41fd39d7f2f4860d3193db419b85f485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd2db867ffbb9a3e538f99c00c67f8c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818fee2f95c7c9c40f215f4647bb2ded87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5e0a28a7c53ac14648ae9c3bf92cf288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ba20f788d0f4650a2197f37c1f8c2e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667e49cb04ce3ebddbdb5acb1ad4a26c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e012ae4a9d8a7eeeca424ff4ccbb49f991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba707c765965db15f5c574d0e21a6baf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3004be6dc0b61b4996f7867da9f2df2e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8b5e68ea3974aed597096cff85c02894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6369b0a578bbbfeb6dff23c99f4f9c3b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521452d95b95435bd0b68b547956349f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e3ecef307a291f2f846e95d0d2add397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a33f08a4147ffe5126187e0302c4f8c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89dc5c9343503c3f7cc97608660e7ee99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3928741336d0b060d5ee458c00f55510100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea931a4d0947b469b4a02dcaaecf40a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a27320c7426bd4ca8327464b24689a1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b01f96dca588ec6511165520f73609f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a5f7190085b7c8eb10c4fa81f50bfd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287741427370a5f69a9ccc1cdba02382105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1273a05f4b497b8e887177953b07ff106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a52f463904c3ca1a0b40fdede08ef1d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c8eedd4c969ec00439cb8b8c6768d6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d210df1cfbcf82a283fa6a2b34c1424d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7d76e531da5f1253aeaca8837014be110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1473c15e09372527a991252e65dd28111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129c90e096e682b79dca5e35dea45cd4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75793e3ccaace55bb8153eda5e341c54113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3d3ed519a9173370a81a16ca89b1c3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f820949b14e6a136510ef2013fc964115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482d19ca4a2efcfbbe1f7f9cd5a311e5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6add6830374308e3e47bafcd38354b4b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bce644058764cfe71e23eff324b41f7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49b71a5fc8a22758db96f6da104f006119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78604863a29db5dba991d062c97c0a2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8300363be4272616bba114e146561432121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e323c7d5cef81aca353c331ef1ddef65122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b8c0792b9d5729b6692c4fc5b2cd50123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6baa4f900ee69bc318cc8c752532cd4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fc74e6bac15e5397e64fd9d222b45c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cb1217b0d74f7f75fd1b9440350340126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fe0dbbc1d2d6ed95ee0f02467d5a9d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1540da4cf7633c9d13310e600bc37657128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c240acea35449b3538933ac9d334b5be129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e03adc01074060b43b83bf844fe95d0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d80c9ea50d66b5c88314ebb8359fc45131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c499a907285279c40288be3d9a131d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86db18795ebebbaaf65f33875eea7402133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a946bc0b45e0c026b12f453bdd65d6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42a999bded4308a8bb52d1974b13ebb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f116fce6bdcc61193b4980e3e300f67c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470156c052ee691c86be5ba0c561acc3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d53401b30a5e5adff771dd792405a89138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9288ccff37f5c699caa37304c2ffc05c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718741cf3f2349c6ed906f285286b65e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07af9d086f42edd6bcb4c8c3fc56eaf1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf6149cf1b50f384f395404ce1d218a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7c9e1bf1b35c2cdbab3a0b2a143468143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5a4a0be5e6c7d4d66f51af6d91b91b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15069fad2082553d2f9a332299a98bbc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f27db5d72365b39100f5e71d1b33602146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faa6fe93f45c6b1e4b6054163391487147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9057ffb2c96bf43aba40735e2cbf9e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03892e91b710328ec05070a516bc5638149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b94eaaec0f675db2d0137b8c49b047150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b36b9202b489ca1c8aaf4da84ebc9b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0947984525f6d46b3657e2f2aaaaba9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d00ed1bda6f725ff0f88a96a587c03153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310e998a7029a46102c8a9d488c29a10154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73acb05f4e34ec7f2643c76e971a74eb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753324642f50887a2b37ae26a59be4d0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa9fb3450e03c0f9886a315aec7f036157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39fc9c4ab4ff5434d95886f6f2f4980158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5790c54b845da9d9d20d49fa0420dce0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368642f5dd8d1347c67ce5ef2a0a7a5b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f83b9686bf557f6ebd9195a21cf9046161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8fcd9971815ea25d704ce0a94a9c6f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018cb918e9c739885182dd1e7a885c94163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70efa1e6a840204b028a131ab0eea3ba164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0336a1fdb3457fdce3d503e50a65a3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b7b81e391000649c4c545fd8c261db166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de82c695b6e5dabad5c7d7e8424c1b9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776c3aa2b1f542d6c02df6d2356a18da168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee023ccd998e408b970b0be564a8bb9b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a29d645dc025a414029a1da917d79e6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e693ea830a66594b3f221c22512d6563171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a25b63fdae3dbdb2779d7686222f31e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69636cf7e57d5ad9b3568e9b59ac3e2e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9d54e02406b893b0bad9b3edcb2195174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1912,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6032,290 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6582,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J92"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6758,2194 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16641</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.25</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16642</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.44</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16702</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>1.65</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16724</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>0.83</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16737</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>1.66</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16762</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>2.03</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I56" s="0">
+        <v>1.19</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>159</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16799</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.34</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16809</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.19</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16923</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.83</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16932</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.47</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16938</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.97</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16954</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.92</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>16979</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>0.52</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19033</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.27</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19156</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>1.31</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19212</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19230</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>213</v>
       </c>
-      <c r="E79" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F79" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>0.75</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19231</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>1.23</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19246</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>42</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.71</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19271</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I84" s="0">
         <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19344</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>229</v>
+        <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>16.48</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>233</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19351</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.77</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19363</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...73 lines deleted...]
-        <v>250</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>