--- v0 (2026-08-21)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ffebcda24abdcbe725fe426700b4db1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120f352728a18e0abc80b1b85432914a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f521564295a3b70db2ff96796b713f33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb6b9c44a636d3312a3cc5955211bcf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eea1d230370eb9c7e7e70665cd66925.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4201fa37079ff64f9ddd48e98a1b0836.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f990a492771e758ff2d9524e3108f07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c456f76d062bcecb1a45bea06ec0e68b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ecf06f1f205b6098e2c6ffc083bfcd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1e70c5690cf01ac9317820c6d40a1210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd72cdede84bbf5a6518b1df22f645911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a579f93a4c1d00315507d7a66aeb174b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea5877cc78d5ba8e37f67707eb3706213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c23d96271bb7873dbd4c10b23c10ca914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebab4922e355358f41895c9949f15d0f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f641045cc305e5450a227ccd46c56d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1f5dc1df788d18c37fc5df917c1b8f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d8e7a1baacdb153d6d533ac2c0476018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a31fbbeea442a56ad9515d625c624b819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d792a2dab235b0f045a7766960a3551d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7c14b8aea548477cff75585693b41f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129cce0798ffe9c234c15212ec07bad322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f353c5d9b64c960ecbed2d5a42a5a1cc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd0168ce4a9e5db43e77ae0780555db24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33083188648882ae97dbde28e49bb4225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1e04e0ef26f4045fcfa76f0a98a0b526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232c78369607e15eaa628f24ba10a60827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fa50ff3c6206e6c66931690b37953d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e65d7d69124b9968d067d21ccf6ae629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360b1d946d578b4c6b0f1df31dc3cb1430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162036dbc0bc04b5c17d5f3376c49b2b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8f609e228ccde42d32fdb879a6fea232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a041342b4f4266f235c94f075be329933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561f5495b21fb05ffd63d685f0bbaa4b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c2c18445c7d1582d1fa0bf20bdfdb935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616dedccc07624f1693b952367ad2e3f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3160285bc6d3ca52723eaa34612bd64937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd58708ea387bf3dfe5295cc9882716038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58776b2ab70a81f135c982136f72899539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b080dcca3816a30e04685235f4c373240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d171eb5fc8ddb9f0f9bf685e2b6513141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c9396ba7f6b2ce8155e446746bcce942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3083dabdf9f8dede368f9a9cd10ee943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ab04ba0b5195e0e7e7f0ccf8202aa044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdf03c8d1a64520bcb475c4259354c945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a263e1b10d6b57ed668ab79f3cd34d546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318c428eab15be60b3eb0ca8b5b04ab947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccaa38ee88dd3d19c533fd46276d68748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ade5a9ea97fbd415bcfdf5f328781249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f87ad627f499e56f0184700b7772b350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a329f5a8a4a7d1a26347e877a66c081951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7979b49e42a3c97bb7d78bd61db20cd252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd034a6f4761aaddad2a83f5c6caaed53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f332a9f5232135495a2ad95545243054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45d2fca1594e9242bd256ff3464d58555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7c567875f25744def00a0aaf9ce0bf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d30d240ace558c7056d8b5539483f357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acff260bcfd7b3dfde1e0d364a744b458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a2951d44f73c44d3e642a88768f80359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49018146657dc173beee1984a237d0c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3110d2ef785384faa3b305b57e2f4d761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f78a7e1d5e9f9224e2a64eae138d8462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9635a73d210b5f7ac8377eb3cd6a4463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2b30a9cda2734ecbd01fe6256e4cea64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc7a6a4f037a1f3603b3f5d2f6162b565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc7e3665f06866af8470a1ebd254b6c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d9f21f73ccd5cf045c382957821a7c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fa1f27921ff82a3acbdb0a25422d8268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229f10db99653e36109dbf3a7b5a481869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3bc4b2d5426d53b674cedf354781aa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d52fc4ce595e1aefe86cca6b89a61cc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad34165b634b3ef1981fa9eecd725b472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43ec5dd2806d3551442a39f1e90865f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54994491fe925d21f9c47289f3925b374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116eb2a7b1b3645be617bc2de413ad2175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39be36166f84146e31d31c117ec1ed6c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f1fbdbe7ec415682137288898c2e4777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7245dad87c92a6249914afac2142d578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1fa91a670935ada720f9500e90456c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c5735a5f2c2acc1a26337c82f14ed980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c099cb566cb687307edb8aa345e63da081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18f49d40bc42a17f56a0505c121693282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd7fae19d90fb883437c1732bc280a183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de436b01fac0e5960870b7f9b4a2503384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838d3c0c4217888eb6fee6bf15edd34b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33bf12df375e77eeaee4b338985a24886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179682b4eed2acfdba4f6cea8a3a77b687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1459446b3e9df262738c4b5493c77088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c014ff6eeea7c3908089da803b86743489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d60cbc0a406d68672dee5f14bde2d790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a482ffa39f595e3af248b88c15c2936c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e117e56760b4bcff2952c085b0f6438892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944906b976fd4b8c93819baeaaa7ceeb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc85118fa2bdb64bc86f53ab0519f34e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9123a0ef96fe2c75f28593c095083ff495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2674b86baf4bc98d9bec3c436fd50e896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736ed049a1a8724a1b5dd98f539af8d797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f851ba0bf02947213b65662dd3642f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb44630287d32bce4d3b5fb739897b4c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1f9b9bba2e2eb443f9b6b7ed3c435d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451f1711666561af78bce9ca3bad5ba3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed2a8fed63313446fc1133a9924ed55102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9732c7130701a72eb7132b404a7b4bb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a394a643a69305911fa0fff1cc4d3e91104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419a7c0a7a8eeb1cdcf476db681f68ed105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f43e29d068225e0d56dc7138535e9ba106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc6fa0c0e98f8c925dcc7611b407734107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76d4e86ab345f767c0b63138a0e0a9e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8c23fbaab2ca5852b5722548d7baa4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ad55835bcbc18326ab83f0414bc056110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf881abc30c07c38a186759d687caa8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77980500f4d9d49c3a63cffbb559e7ff112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd1ef992298ea68b9dcc85ffb3175d7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc21331ffb6759171a1f5c04e48005e3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5b819d414fa66f15bbf4a546e78e63115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dbea59cda2e19f525df336f5f0dbc8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82af9d4f9d66a5a74dd3e83ca5f1473117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76551588d51eba8d57577c2bcca8c61c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ce29c80d89a7472f4685f82acac65a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7645fec68aad03d76413c92090d5c259120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4aee34ef714e294797559f85ae8eb2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b16ef5fff376bea679779a2be020453122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5959eca80711769ad7c9e7d555d568ae123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd43393617af4807f66966fc5a7177f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ed7e223fba9d5d2ad6e22606c1db2e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6105725330663fa09650070c9add5a63126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeef6970cb35785dcd03d8ad23ebf82127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537a4f31e5e21fc511957a0473419f44128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618928287eac2c4465e02d41eb9784a7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60e3fbe36af71ad2f0c7710747bc535130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23089c8b18ca1a426d4e0ff2df87c05e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5d2cc8d74ff90330ed5b756f74f121132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d076b7c6538bef230b69c243178186133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9a96355fcdecbc8a3f33b897233a8c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceac927a305201e29658c774890b6ad135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbea0fcc1c5ec1510a5d052f067ddeb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13fb5a2958ce9c716deda41ae46ef79137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6322785caf7e36e1da468277d87c37fb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc45686db20023742b07317f39c4cd7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c42762d57b0b0c7e5389fa4be9fd2b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bdbcab234e43d609c8687f30160cf6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec3121ec905a957a240e2aa81189092142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d641eab63c20c92b3184881d7885b2e3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c969bcfdd4291ca39549e610d96775144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e55b43be26f1f3208956d0a06b4599145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1427515da7f62a8847286006d0fade8e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae74e91466a466bbc74cfc34540eb5a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a2ff9eefb254d3394eae3a206afb0e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab753f3c29a35741843d0a05d739e28a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283d2f6a7f24cefff4dfc98691846bfa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080922db0ef93e99aa5258a3c29694d3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e2d6377026a9c877faad150ef99524152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c86eb2d7e52decdb3a4d7a6d551ac17153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd22d60c78f3cbbd778228dead4e9a1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9de23d2fc581b903d109764182b9796155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdc854d5f0e34d2c10f6c9721f08167156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7592fc6426748db87c62a903e89a23ce157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62135fcaf0b4bffb2e10d407968f00c7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f503954011a4967687f5f545182e0ba159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b798e52d2660602bca5bf1e3df136a2d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb7ad5ee34c1513f3d8b795df7da368161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23162ebcc2744e321d7cd4f190543fd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b3e4fa285ab4501c0668022c453c3c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2024a7c66a9755437dfed101ea27e6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d29a14aed33e00b04a03466eff731c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1f80bd070acf5e02229ee0994a1662166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d54d99f24e8997697d2105cba3d47b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5808a45a20bbb0ed530999aa64e43d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce48409d97b096b9c624137bb53120b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5123fc0a4cad4c6795bf5682463c7bc5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbe878f0287487eef086a7cb834fde8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d24003238ff3e697a919710c75f1da172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6b0d43ecd561b2347cd41952a0882b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21264d2724a2ae3afcb11790c7ced4a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ab1975551225e0d790507cc13bb465175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a0ff57ac255cec5ddd91dfa80886a7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef5fd9bcd97750e4d1429f67785fbc6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74621d6cf3922b40f930a5c0df98b57178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21137698765aac60608ebbad92a4b12179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaf1cf1fcd73c2358fe725218220dd5180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e045cee3c123c7cb4a8acd932f5e1b6d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95547da019a6b1cc40aaa203eab260f42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554d62349b726f4d1d4dc2ef3c72e27b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bce119627846939c0501a0a4fd71a784.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a93073e0d4f993f336b68b92eed2d9e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e518d6dcc7a3271bb9391c063b10b46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795f8ad7b7d14daeb4d64a7302ace1127.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576f3af98b2700098c0b3065963944788.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9328b73545daad8af112512d21772e5b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3568c172058235e35e228065db43f38310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f9e3ef2e94425062c45ffe8f576b0411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88da4759277ef4d0566443996e9c30212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484b3b2883173e989ebf5655446e5ca613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeb16816cf837935a7a0c5fe76aeb6814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685dfe7030ab53a28d53648268ae2ab815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d0b9b5ed53e39a09404086dafd99a416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb55c72d4c2825fab9148aaf4e66ffa017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1233a0e656f655e5bbcaee3a8e28161e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ef868b50838a59078bce6bbf3fb62f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc855e79e75343356b1074cff3b3851320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fadabd9d58019794332cf42ec34783221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5516e77d1da33d2c427597848000aec22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e5f2f72858006d39fe9d5528b1b69f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9fac4bfb326c39b2fd465eddb2e2db24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437c85311a65b74d1d17c719a8aec75525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce45a2986652c1b978325a73e2fe1bfb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acfc65ebcf0d49f0fd44d70c68f3f2a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a63e991ade6a9357552bf5f58af60e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2aaf2a645817fdcbefb596203438a029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8a9e88a77bc0eb5c86b2628aeb537f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f305d5fbb5a99bb6b8dee39336558e831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7341ab1c5b0e19f41be934c3cc749c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9120248490a9e101093ea42ca9a0dae533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb514590d17908634bce0d86cc0cf4234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bf2d1a7e50cc7cc0eb70dae25d421c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3d575e4617e78f265cbecafb22aa0536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55148b5bd0ab06a77e98b2fa66e56e337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed2bf2085f218adbbdae7bad27b8e3b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7af7682b163036a9fc2424066958f639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98353151f19dd496b96b18d7a38a7a0040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fe7dfeb500cfdd04be91836186c17541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5805e251f63e02af16e22b3ebd1c27da42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba450bd587dec8a216fbf1a9d536e8b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce22b5e8da28645841696001d1c652744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb4710db7a759c25a79572958dfaece45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0620178f74d326a02f799d4268ad512e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefe1de21a517ac1e2286beb813fdcc347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444bb5629cbda822b260d36cbd072ce248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d64b277173c6063f93d882d28d830449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea2ef36eeaf6deca2107293ec1a6ada50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eda3754d6536e3216f24fc58e67f7051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b045d5b5cb566102ddd1f9ba645ad9bc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a3a382605a4c3282590eb98995434e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9630c1e4b1b8e91207a3e6b88f01839d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f313a18e268ba82d76ee6544c74231255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e0fb5ef80694ec5fff2f55b2c0d8ac56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e07aab369a8ffbd7a3ced17a92d1c057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd208c82548b1b21d2d092c23247fc3258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65c94bb5a18beb8e8d7a18a5609bd9d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dde76d8ef6367e4e0b313e9ed9ce09860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df212f3c1f052f1fb63b2a783f30ac161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b4fb8e04b7fd709934bd59a2fc63ac62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8171f173c96a769d8437d33bdf2c9dc963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00f4bc075a9ee29a7dc9e06b96cf2e264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf132fe24c4830dd1839c9aec9c543065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171fc483c1ac783bc344cb48daaf80f866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd0e3aa8c61223e51e0166e42a9a1ad67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e4fb401680f64447e2644aae9187d768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdb474cf9cb06dacba8537b12e24fa969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1577ee89edba80647c1481097df12f070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0865f05c580ecdb3d3e2bedfb5c307e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7348773a8bbb5581355b3a141f2f902c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87eda5bed1a11857e203b6e86e59d1d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560bf25a7a149508db0d042419c76b7874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b4ba7fb4d60903043e7e9a463e349c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc22953329a5c2610cd630815680896f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddb7444b58bb56f1f2c6b2ba8dec76a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb75a9607e6215366cabdc481922fe7f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68079dcabbff9def8cf9a3a633a6e6b879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ff916d2dbdbae009e5de795f12ded880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c74a7378d0c21447e0943b4bbb967b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b482dbd40b57daf349ce32233bb55d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea46c16bddbc0b3d513f39acdeadd8583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0266ed90ad56e83254cfd853d3746484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0876d1468f4750b127586c3b1e7b8985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f7ef11618e0c06c24379fb30c616a686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4ee62c2792f595f4afa6ede5940aad87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6109789344c92b976633f12999f01c188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09aa58f39ab30527f4cbacbeb49f64489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ced7812af9c30fc685ca7904a7c80e690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2621b7ab17627bda519e5bc68d682d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8c7546dc9c4f27c61d4719fa62cc2892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb060af9bb4e92976a2833dea1b06ab93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aa2e08a9ce86e36bec9c7a0923009594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ba128ad0048745be06d97b9967128095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f342454c24264eb95b9c209c58a42fc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db12aa673af5bd8e31c99816628b04097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf9e99ad52cb5ec03c6e200d7ead53898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114409ad05ca85348a6fef406410305e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aec3c1e9f49ff04f744986ccdcd8936100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce833d3ab98338eb0694374cf6352b59101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f4434854fdc1963093ea028b564317102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eb97582d1585209edebce8faff0e23103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873ebcb7f8f92a2ea55065ce1651af49104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78c584ae7d29bb8c27c4969a0fa126d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df819e31494bba320902ad62f826dce5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc777871e1717938e420f7697afdfeb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acf45960f0fbffc17c04208be79aed1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b8a15e7b3b1b2e8544c63a01907da1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79f6f92c8d496a017cb65d4134e71bf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d07081b3d5bac05e40fa62a4728f6a7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90643258e5bdfb947c4d70bf5b251ca7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b063ce838babc8f44995e3f3718367113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c900c8c925f1154297d8d3479357fee3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e43f1197d773520ed2ee2857199a9e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40392b1a2984e167f0ad0cfb97ab0af4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a976519a8029cc588b50f1b94899f77117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcc2a7727a5724b2d70fe7141defc19118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47df8fecc0fcab3d96dd7b5e4006bd91119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d45b579cdc694184f30fc8ed9b5b1a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f7b46e26997180e4fa3a52b04fbafd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88b4161345efbf7278429409e2d11df122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4542c9a9eb1ed24670d334bbe11e201123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edcd47c37850ace88ca35bdffa3ef9a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c282572b6939ca9bf4c1bffc54ae79d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ded3958ca97b80a137fecb0374caf12126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee575cc7792d867707b03e0e68c27362127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94727c5e3dfefa7957f4040586ca4fdb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7512ef3994407e9bd8729398144c0d20129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7231826588c051600851a2eb2ffb9bbc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b022a329947168b894df900b42b41b6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7a6851aebb036394a9b7af95ee80c8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc56f842fbfc4443d216241f992de752133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9062dfe9f0e1eecd74fbe26e3cb5fa6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2811f5e480d42860263a5f34003d85135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0717ab573997c5725238fb7c06794281136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888129219e07680aebc64c5b12f0ec32137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420f31715cd7694b37a77ad6247b4592138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceed4325012fc411634c4adb762ce681139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302b1384d0dd2d38de56f365c81d5fc0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfbaa1814dd4bd7cd3f8790fd3ab93b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf8daf834bd85bd18de3cd642872842142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dd81bd221636d3e0bae9433dd7b301143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc9539780dcdd14835956392eb31dca144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53034f5674736470149fb415a527ab57145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bed71f8aa0addfba58cd0b7031e4049146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a251ae959df5f5332cfe3933bcefa80c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50933c39b3a31baf99f6064c69ec45e2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02df4c00d74f92993e95e0b778c5fb9f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e554aaac6145cab6e6e83c1de9b212e7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e080d609f18a44ace00bd41f3d18db8c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89b0fea1db0ae46c9a71a321ea4c607152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a236444aa8c8a07db1e2d9a38a42ba153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8bb4bc2dbbda389a64b16560199a39154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9ed37874ef0ed6c55a5fd4070cde9b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0755963140e1bd2b0b6715745e0f660156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e342dd30def20f1f498d109aa03469157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5ed3775d9b15cb163fbef54fe16cf5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0715448e8711db18fcae5e1e5a0a346159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91b4bbdc64a3ee0c5a9e45d05a86c76160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5828adb49cc8574acba00b3244a57f69161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa76f6851fa79860bf0fd67a82b19c91162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423336a8bd9cd4b9412e7f8ded34076e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93d284a1a20e02d8e90e57156d13f84164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a95bc9566b136dad84332d079cbb173165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa77cd777b71c2608e7141dfa293410166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c13babff818e90ef1e34b62aee40f0a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb26c2f226ce9ee73c15eaf9717a120168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf9d76d43a01866d4b3e164e7d2211f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170b802beb19e4722a6ffd26d6b43a73170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccea0a22801a65fa0af9c03d5383bd9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4ea6f178fd4938b561f6204243d676172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4023a8325dc152fd41b7acaf789ea4d3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e2dbd893d40818103faea1c5c5e4c174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>