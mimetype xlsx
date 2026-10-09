--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba1193dbc971c18644e558d7533062e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d19d25475905e444e43d8202fdd4e652.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1bec9e390a6cbeacbe02de856b5c1b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356f0c8c2778a4f68c53d2d466d96eb14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346f765388c862d902f0329e11a0eb185.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66cee2383e4fff99f696eaca2349c496.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e913c8558940b8c902235e77db84017.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ba50ff502658ae9c4183de53e9bcb48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b83e12c99f14eaa2dd056e6e70632539.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ffbea31acf7f5a303fd8f834226d9a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d26db4f8555a028a3da6171a2ee72411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43d04ea596f88ed0c865ea99e52d41b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53eaab60452de60db34a219c99681a513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230e675bafad2740e40ef50b9683224514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6ff922039b494d5cd51674063854d315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1df180011009084f4d755c815f94ba616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fbd32b3be72f14410d3402641345d417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aa7dfc6dd3c1e742048034b22f153d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea9dd24326fbd6235a49d869a23748719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0e720bbd7e36e34463141923d849cb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fab181e34ba73b7c83594e577c3967821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7069aad76bfc9a2782798efae1654cf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793e6ff817527d0ee2e9a4e29cdbb26323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2d53059bb1f1fac8d8335712e6b83124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e914b4cf39f27d1c3675c78b4902c6dd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d427c44f4a111970f045d8e81757bfed26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50823181cc6a885d40016a1fd3745ba27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570bcf991274aa93628ec7edca3732bc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6afda296c34ec7fbd6c4f1168d14d429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869555b4a8be93d43925c385ce709e4c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83212fa9ef6ebf377b709f82756b8b9031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec5b92a7c13477baf208033cd27530732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1cb59b40cc5b08064dc978d84b9a8f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cc7a1a6a161c8f5c1830f0cafd1f2534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dec811e0e8d74fdfc2f028802821c435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac094641b64bfcb46739dcf232d5b77036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7a9f7480f5c8fb60bd2ca8eff55f3a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dcca6ce22a9a39e710189dbd1319bd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5184de7a95e2057f1f302aceb45f8c3d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb2baf18491be14975dd696fcabdbed40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a184514f2d0a6e7155bc7957f05ba5e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51617b41a12f95cc0ce7c6bb6a504c742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3397f76beed7360b8bee0334e20fbd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7715f5b18d04b1f8ced19a7dd6c5b4844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329a598212561749fbc9edd5ccd5f35445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a63afd7b21ec59bfe2a7aec3e09124946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e842c4631b800871382db849e2715b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d683420274063e66cc0ecc252894fa0d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1770161740b3e8ec3e00d63f94221de49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f9735ea4172d015ef351159d77cac050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d4631a4293684e683e86ba4970fc8751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244c8a55d7267bd049ad9decad40751752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea862fb917f80a1210dcbb38e2653d7753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a353545acb294b8b292657e82618c054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05042d1f92547bc285503226ee3247a255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757285e0d51c515d67ab8e272270b6a556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda350da977b3af29f2f8842ac246c8457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec842ff1b003ed0d194a5bdc3a56bc158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238d3224f02c09aa51e9991929abb93859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378102548ee9b03e42ac25e888e9724560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6159a6b8c54d38fa652de450afbc6661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64d065c42eb383378f61dd13781f3f662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b55d5733bacc67bef54c44bc65f61d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a086122e584fb4863bee4bea9517a14f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a479ba4b253219320377e56ec6195c265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fa9144cecd46f636b514615000547266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8104303580e4b67127661cc36b199e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28a37a7fb872d6e053d7e81498a7ad168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c2ab60c48c6589f181d5a4268cba2669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28baaac81e04c416ce0a43118647cc570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5695550aaad7abd555432b1dd1b83b6671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d50d00a6a94a78c96103cf0ba94345972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519b5c7428db8cd3cd36ef9e1f99a90e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf923cb951e2b6155cdd1116b82668374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c537a9f6e38b125517c6def5ff43adc675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ecb7a1bec4f9b866ab26ed69a333e076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670e63db20a1743c9e5e54f5c880e01377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c919ad568f12352f501ed9b85a60ec978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30a932f0179e2c16680f29ccdbbbc2b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca9c9678a073795a51daeb4abe8b16f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215ebb293dc585da6edbb3b4fd5b498481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f392d70aeb24e71dbeffc0be6b065ef82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f37678c5d38034c30d1be1e62c19d383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b31e847b5fb25fc46466cb8bb9efe9384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aa7cef98f31da1f52317c79272984485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e488af821109d04cee0b09d5fc7d43686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0ab7e67dbbe852f54999acbda441aa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fefb0a26d9ce1db58d20d22ddea778888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5ef88efaa5952106c8a03dbc342a2089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463cab1de0bb5aece3856e4e54ae6c3890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6925b73b321cc475de47c3196194686c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0523b206c2466f986e237b2b56dd8392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ebb05967e0a045e74ef3fc03ecc43293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e8d59e645c82915a369e47c893586a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1592e5c374bb5a3c99445c9692f22d7895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c270da9b50b79db6850d8a011e3aa85e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7978cf8454bc442e2d32bcc8e3adfd3e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d368cf2a71a29ec8da0ff788f046fcfd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fdfdd48a0349a144162d1265bf3cb499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63adddf1e42ad1087c6139e71518044f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfb9aea5d6016b96307b19526b6e510101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857b34710b01682d985e909334ce126a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268ee968b72627f14097932b6a2536ed103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e607753c1bf9285ab997e91d7d751cb5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38c4ac83f3f26b59e1c8ec440d39734105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522cdf2b93b437fb0e28b043503a1ddc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3e64701663719e87dac12a1aadb6f8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54067bb91281ca1807836bb966abef44108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35217cae5b479b7caaf9f642ad3b3d8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa1f79a19e132b2bae50e0461f8e5b9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362b000fbf735c25002f3f65d5541b6b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84d5403cc590732a4727b2dc109c224112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c938aaca4df36be1d574317bdcda099e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea24f49ddf25bfe1396aa2b1389f0d56114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eef32344f156e864d1109d33de08db115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab703eea512b7ddc555b0a3adeab9c2a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04759c2c0b2248a9e3e1074471424acc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6f03e9eaab4544136613cb33f9e3a2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3075e1e4629dff1db1fa6a60a1af5f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b61828ee9ba208904c46349bfe6888e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0075e7e7d83513afecd44de2e9cdafbb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c1e7efd347b7b4ad50b7906c63b38122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085e7a575a633a75667f6bc72b8adc55123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031c4fcf6fe61f34b6da988a3a2c8d2d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b815e2ead1e21ccee157944fa42058e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeba4e303ddb9e32234a255aeaac0e2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac692770221496963d4a92aece6810ae127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc79f5aa52b0d6a66de88e350dec487128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a9b5b449ef429f9546ebf225a10420129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b5312134127dbd9adfdfccf8a18396130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deac12dd2e84964ad57486936bc2ab82131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75f8455eed34dd52667238da3a537f7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94745fdb50478518c008677ea511fa64133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb5108c98346d9625faa9380a318edd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f261974a30126a75ee8fd7fbe61acef135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed51b6a7354655bd5864d90ed7dc87b5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1526e57ee8bf678b08a271b0748dccf0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d438fbcbb0d92d77288982e0f7c3be9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7026ffcdf21a203d70154f78b1ff3fc5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149f496c2a43db591756dd2e34b994ec140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf41d3e32be209d796da1044114b149141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb5775e036f513d82ed344889d295b4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5adc8342399daa9f3ca036bf1d51ac4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1f9c8d5b51ca00e9639ef02ffbbbd7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3d0fe6e2f12e1771e4270ad1b946f2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d24b4262bfdb08542f54f3ad7307da146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56da77202f2193d2592805065e3c888147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de5464fc3eb8e423d5ae295171ae554148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a684f9028ba050b13ddefb61a59629149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f4ff7b91fa3596c311b01a7549219b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061bc37a7f0390b7e06aed7e33d44e59151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b763e4af256c6a73ff0a4e782e227733152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f152db416d1b71beb34f9ba5b4f928e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af896905227478c15efefdb4db060042154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1867a6fcb3c1a8a9659216e275c8bcf9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef85217bc2053867069121d4d63bcb3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1149bafc62763b9a2d83fd13ec25bb7a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfbda103c9f47336567011e89036d2b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700874e059bbc185477145794ded1916159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff5346cabc579c39c5df5b9dfaedbba160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a1ed6efdaf211703356457b9fee784161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe3b9a79140bbc2fba886f28b03480f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe851782082a29bf36f92ee0d50ee63163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76ecaf53aa9243d734d2b049bbfcec1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7790b966c0b4eefd3a3a01e552493fb4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf96242b0bfb2430c0a2f6177c92b63b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22394267075d8f0d5025e3438f6fc1e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6338a09aeb73906c34671cd59b7680168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363e9884b82ad4d3f8977d83652bafab169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e62d2499306ec4162f5b3d52d2184e9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bd9e4174e2b49de895ddb495849d1a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c191df4e00c0e57eb688801a1bc914172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047e4184d5c6cde504efe1517c560992173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c243882cfd6ed75b5903ec6c7cb7c92174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30367d99c9e4188379c2f0d652d260e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3af098b25004e2b6bdbc1796adb4df176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca824c9e882ba64f58447c2cc9fb9504177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907fe0795411ba7f005bb72cea48b5ef178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b447188f19970ece729ff38ceb6b35ed179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb126ce97ea5e66016ea6cd5f126474d180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bbdb3c4787eaebf089e98f016f31881.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73ba55ee52a4fcd86cdf2d70bf975b62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0c9097636d9f5da79f67f8bd1a32b13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603c6a0b302f522ba0b18821fd0874ae4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5729a66afc587ac54cc877a75efb875.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9b7ca61785bb977c53259f91bcb8b16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156e49db5a73978cc27d6caedf7b26e77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610db2314c180d7b32c1ca961e5d95968.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de62f9f27a5e846551d2b1e90f7a7fd49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cad06a1b7f85bc0057388396f7b8e8d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec66abb644e150fd5571d41f1c292011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb40f60d6a0db7a3c87e8b5052d6326112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ef337a540cc32417211c814469172813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef5254fa5f68ab3e9dc8946d22393a514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbae641fe77b5d921fcb56bb87460d515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0c35e55c94918e8afd4bad0dacb86d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca842f84f79fabb858dac472a588bc7417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee37306fb22d12056e61bfb274e4ec818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dde452bd0ad14655bf791e58fdb9c4019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e95957cf5c72b4b3f22021e09dd8a8e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad3e5fcc3709d25d5b98f898528b48b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e046ff24ffdce9c9d593d8a6fd13b922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3398e9f20761a945ff2fa52ff3ae2adf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed88192e0c3096d94d416e9d260d42524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ad1ff69d823c76a72dcc75e06c201525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d049df0cf537c47fcd9d620a9ddf85f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee249f08ba963e39d6633ec34ee7b2927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde6326d521837d086f72b40a00a31bc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a59e935146f79c835c0e4b70e71e65729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318bbdfea407bb442510b1fd95a62c5d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21fe461b1f0d3cc89b839bebea7f8d631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30678c68b9e09498d78bf5232add264f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daeb74df223ff877e8c8cac78323d9c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9230f7243c7f882ca8bdace475c3e9f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b107daa3a723a421e2320a71aa48a835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bdb6e54f4a9d9f95ca4c77f4f5a85236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c08523f74b341050bd7e76733de992937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57433261eb49964e68d7b34694011fc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ab7370411324f9980d455b0de3a49139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3226f806957300c4ef2b55db41c12e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c609b6682864db09e45ad82750ddfb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55db6153267a40b32664c26d37202eda42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e348d0fcd94a47f79425ed2f29bd37843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17dc56a88f7bc63ef5c990b2a06a7d944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a524735171b4051646fb186e7872b51845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e243a66b352af0b6451b927f21817946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fc59db312ea02d2d7c1de8138faba747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5927ede7eb2bba0b96ba3d2ec249145248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaa7b3c8c5c089ecd999dd7d6f2447749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eeac411bef406c28bbba03480e85c350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc178f00e499162ab9f2393bb96f3151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393f6d4d1f434e08b2f54c863ce6a22052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697f726d9d5a56668875fc6f3c05d76453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35a73adfc6ff83eaa83ea6c5e0e1e5b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19986d34f8ab27fc63c9ccf0ae7ab87655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcd25baf869dbc6043a359de3b90f9756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ab7b8f4230ba9d01bffe9c99e0f13957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6892ec5e3b00e7e15ffcaaf94bdba5f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c357d090996d08d639fa8b699ce9474259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb865c1b13d557d6c4f90df1f1f8ba0860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a7867cb1b26179a4218b1719de892e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6fbe45793545f30b1567fcaa37c61f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1630f6af4447003f15bdc3c7d2f1599863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876370ad8b6d6ead67bf36ae13ca948564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c599e6b7918f885c37afa2694abc7065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ae88fabb7f421d234d73235754d6cb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37c821e6e6a2e9d95ff17ab4581902267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bc6908e8def951ca84f9a8a4176a5a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a06d6b83fe91c90eb2901ea09e9c6669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ce633125ed70b4d56020eee7e2e2dd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc8730ff67efecdc264ff29de80c77171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070503d8551d6f948577fd783b35a45a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6975eb54afa2c9a023e216f51e21dcc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e155b1eefcd91a8f2915d7409a78ce4974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c182428ff96ccd7151c799ba857b12375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8907109603ac3d7ddf10193690c314a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af70ac1a34bedd81d203bac59bba17e277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2024462687cd34c6a3a4f0d509c897b378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3c7c1e77730e2486de5df00dc5a45a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc8fb85dbbaae337db3875b6bdc082b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b520e95797d6a641eda5801147514f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e35e8e91a8c35d38fe6d21d0b22ca882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deacac6033812b236642140144b1b15c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3340dac55c35f80641131318c918154984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b7b04ceb0437f9528aadae0861a15885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cbe7579e7d13d6d75cb56ed9a0897286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2473a54f73579a51a853851d843695e487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c12f11258439d6161d4e837dbee05d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbb640ca1d382c6acd6d8a69d53340689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e7ba6f09bb7d9b332971aa182e011990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d63be42ffb69d482e0c9646c6d3f1391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ec539053dc9658bca8dc9f3537c5b492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fe36cdfc7c7bd00c8934172a7bfc5193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08c737373f41af02c9b9fbd358383ce94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e549166a2e6bc43214c63f0a7bfdf3395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3d901ef3a29e874ee2a3297158cabc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5e639f11aa048dfd99afb49ad2b64297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7955a1eeef3f9c4b747cdd71e952284798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020f937c52d1501cbb4c7ed15448d19a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d99e2ef3f1a1b335c80d8fa550520f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a133d58004bf6bf336f8a4f8c277636e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058d4c2b376026fd14803bdc2ea502a4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9034127e0658eb28d681c8155b2467b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a359d7cced2f3489dc3ab0fbaa7354fc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8605e5147f09da7d884fe78e5990f595105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e079f9bfbcadf668295e4c032500aaf2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2b0cd41277ffcb71d127f65345fdf0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dec16b8202fca5d06a9dc17435b7c69108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0bbce69806aef4773630aafe5a0e68109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e72308b112de48599b16daeda30bf29110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b232338f8dea3666710f152afd4298dd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf13557813cdc0e58ca5f12cf772ce2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c372a8d3c313fe6562ca7c2f6a1b7ab113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101954f3b84d5ee114ad5fafb89cec35114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f9da033faebe6b01c3a906504b84cd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef1bde61d22fa79a7419b79be3ce4d6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe3209dbb40e2eb73838a2b4fc5863d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23862fd1c1113d54c06fec46cf39e8e5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292990e95b3d945a5bb533ab23114bed119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7203af4a212813f37769c668831dcd7c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bed101c393153193495e733a62aee80121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd013f1195d401ec45ac68b2b2c65837122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a807c554b4e044d92821133c7c0c6776123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b207362b2303620f5845fc917e22c5a5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d58c135d4584fcc32adf5e113c1f2d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf0db330297952ef1784db029de9baf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c96d5fdfff8d8ccffa2ea7a57b4a0c0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e11ae2a21df8ac4181026962e376e5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6e663b78e8cd32444e479369a8b706129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a24295a8e87d4277057bcfc90c9cfa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2441619ab10fd99d07618ad184fba66131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dec6b7cc63d89623cfd5d295efab5c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccedd16c906bd42cdae29fba92fd7d3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0febd1f03d30fe3531de4d40798c9e43134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da97e032bdfdefdb0fb05eb833e3bd86135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b24c858e2815bbade496e853a00ba5a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e225f1900e9f6696557b803d517a62c5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22da54d4fcae03aee82d327ff18fad9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a001bb99b19871a9906ad5f792399ac139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cb992f4de62891f1497cd56b26995a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1210ac0b8d848a1b9d347e5a1aea36141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142592fca44579d8c012ad52585553e2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e921d8ff8e4728ccae009ae0ebb46d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c7b2eb3699bfa3b69cc1c224e75f33144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4ed1d3430e3a9bd8338de2d883dc0a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dcd0d79efde3d51ffb4e7e7ccf1199146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7badb7a3b132928cb7b8b3ca445d765147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45103e58296790f9b79ce377badbe99a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dbef367484d0feee10e01f2d3b6ff9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50b2a444bd89ae77bcf41372cf1b278150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0829329b28e521cc0a2dd5e3d1592b62151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf18710f5c5c46f08b5f52c9c662589152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fab70be1270df02e8d7f8f5008e7f1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3b92ce42cc7d845b9f48b64aa6efeb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2654ff9741d58318933f39cb49c079a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4391cc481e152c8eeaa5c82452927b6b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8a2ea5a9a52a4fd62f93cd2439013a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6be7f7d88518ac70943e3a13606d4f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685bc72fc2be592bf95c2f9f320438ea159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f18754742475f20676656efdfba18f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b5a1c16b367a90e4e1b12ec3cb23df161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52080eb8a83f2f0d00221ad6b4836ac2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64a3be9242366113c4f021df79ccff3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5e4a24c9e5dc299451d8bf83e7b341164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f5a2b931fca3e12afac16ebc4a847b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeeb5e6b74b77cd4bcf11d56cee897d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dec59ee76684b7adc5a5356bf45a57167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f082f844bbb8b7952c658ba16f9533168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7836803e9ef7a6c5ec1b88cf6d54b043169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6c1c6b1f1b56e9c5fa8f989808b014170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd5209a0722e19f1c538f599e632944171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d59c9946a92f2b0dea5a3e2786a4c5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135acf918ecc8b8ae96fd90568b63990173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee84e89e9be4c8a5a023a82f3c3be19174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>