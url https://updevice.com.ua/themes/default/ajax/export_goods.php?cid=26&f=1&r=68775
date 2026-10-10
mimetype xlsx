--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eee690e00b13281fdc63b0d2fa523b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e3a6592e2fa40e315b75f1dcc04f7b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf787e901deb872f7669d13b57b270013.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e33865560cffee884f3ca24cdab5ee04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d01962774900b9a5a7419c0ece3e8515.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab9784a8454b275fbd07811e3177ef56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f62c3d1cf0fdb51a6deca2f95dbee057.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3960c1e56a54657721fff12f6432c14e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55295c95473a428273704c31e9ea3fd69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c55c793954d67692744aa9a48eb90e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45c930800cc5c38b8337d3983eeec3d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4147ddd97171f3dd3b812e9b87fc7612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf7a44730f7e3c80a2a9b406192e48013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe8add51d9276f6be28e3b0a20bca3214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab83a6bfa554f7496d59f50e1d1b8d3c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9321deb2a22dba14d7dfa392fb22db16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5725de64744090be34452597fdd159a817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2183e0c3eea32a387b613891845a96d818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f66d4171d9c3604c92cdeed47e1bd7619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65208b139f87709176e0cde4efbf1c9c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d46ea0b01f34eda0aaf63a816cdfcf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10458d300ae7c948f5fcfc9095166c822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273517764b17cb51f2ded996f6cdcaf723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3046f05f68ce43810636c4d5e7c5547024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62565acb2459c18160aa8a22669b96e125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128efe7250639a653cfc6def0aa24a4626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e8291eaa0da28731def2d4a41fd45327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679a55eaada83ec81467f0b2980f253c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fc36d48a84c3a36b090b33a651cd9e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756b92a44e38ee068bfe21465ac6dece30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ceaeb20f04bcc3150ceaecccd1e98231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21963873cb39a59ebebe4862fac1a86d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec921cc13dee4b3970742e9b89dacfe333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6c4d0ccc61e179e598032e292bec6534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3e9736db50e290fe5014d2a9559b4135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82822e5038a1b3e16139964b5af583a936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b46bff72dad6973d73011177c0f2f837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bd336e7d478c82d6316fde8881b06f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb64913e1bfd5a3cfbd62c291f495da39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc974fd0ea39d64a26dff38d4cf889a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6993ccc8bef12fd3d8775424b5671a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc2cc436988f0c88003389e06fba16442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4900ac05b3e5a9e1be609a563818e0a843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526bc0d874a054169843d3fd3c6ba15c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c70ea2b2afeb35d041fea2e5f5abb345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e83878f19ecc70abb30a32b8e94cc346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399dec287ec2638f257ecd95efb292d447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a86da1871eeee01aebefb30b78d93848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c03fa49d3d0ec219f68fc4175bf57f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ee2f965b4e1d552064f1e02fec20c550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1cf5669e03aa8644cf6b835b15120151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d3e52ebe8c76d4264ac29f8a5f9bc252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a3d8e9bea6f8d59ee3576e7bcc99c753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b63ddc83360776a9d6cd9478678e8d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308f976dfe8d33aba4be5a22540c2bd855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf00ff931d8406710c2a7f07532217756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a497525508300d378ed393c018608957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69fb4c10e9833885e854c09952df03b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26851af8a0ebebf365094c8a2e3e721159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb95025f659359eea931092ab94ddb2960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179d4845cd9c722f9775ccb1da64501461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5300dacf09ed06219e8d357dec21bb3462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6041770dc29439bb7fd6a1b725189b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56521fdc7ec0bf0486e5861b800a31364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f6b68e646db0914f27d27e1e1ffb8565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c11148daef21b608b9aa58a6acf05966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e42d5864ddf095fc3fe6fbd7c38047167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c432dd9ea898053eadb8a6737c42591568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59752abc7fcc988bb6ea4951d1ae6a1869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab399f0aed0679be43f026db667c6c5970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46ed716785e83735d50e934bbc1b7e071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff1cf83c76b5506969c1103afacc4f572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527299b194215e01ffa14f2c1360bdf373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ae297570f96447539fd10b03a344b374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536400e3e3006f1b62569136c802c78075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2542b28a183c4f83b5bafc8631c769676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b22970f204f77f7b2a3c54fc998543b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979dc22f7e02729fd748d152496d6d5478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2dceda29f81b002cfe004243835d5979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11effed88f2dd3d8b9d96cd99c64ea480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94a82cc0e2bc21bf42c02db8e365c8081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927d2dc96f30a2164d637441e4ce752a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ff297777a62719c451d1df70e0dc6383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8999fe4c11bd3c6782bb9e6f4b4064f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd82a5cac8a125c3017ea385f597a77f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c653d2c0469f9cfbd4de6396e8e62c5986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d811d3cdc8599f619a4e9c480aaf0687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad30d365002a32caff4aa4134c36f0a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5481138ec00c2eea8f5fac6e0053e9b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3ddf528c40599c16a8e1a129d3352490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f8593ba5b7ff1c6c7d5513916eaeb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c440bb44fdfbe8b3586258ec3af7992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0061e79d00637f4810d6c14b3b1962293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a439487bd683647542b79aaa20f136094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b316bc80adfdd54d81dacd3d16eae19c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4a568f06f604f4aa8341ec3f40e2b496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd1be1df866f7b69466651261dd83f697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da00e53283aef452e457d18511a83bd998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c92500f40ff3fb95de9ffb14f61c9b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ab676630827390c4db02f7d9f1a00d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e952dff0f7bd363fb5679dcbeaa7b2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a187a9c91e07feeeb5680ff60ce6c766102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd9d4fbe1714790fd4e2c503742d528103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b19adf4fec6fdeaf1590cfa2d53faac104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eece284e58aedbeb5d2655defb48172105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e8039bcfa103cd85cd929c3ad588b4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627fc2e629138c5f65817e02e9763020107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c8b87379dd3006458ac354e3749357108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a78498b6e460ad16f276639fd510ac3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9face0e26a2d464cd3754fbd01f6f13110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0b6c27b6776743b9e9ef23e1d3930111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbc0526286fcd188c478833fb79d7f0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3d7cc72f78412c96fcebb8f165b56c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bf4bec6f568051c2f5b75cbfe8e0d5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2353b6dd23a7eceaa6b3f3bb2f5cb992115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eee43de80dc6ff7cfc4441a505c4a60116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fffb26354f28fe431b71f903e6235c4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac2fe3b0b8ef2c969ada71cb3c3072b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d11366ea06ff01d83e969634bc9784119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03080284f33363fd727cf6424bf9d228120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efd77b26389dd17baac32ef100753b9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10ff2023a9388193ca28acf761f06c8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a908f215c1485a2854033794ebbefc4d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc11bb45ec0f48eb0da3de03de677f1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f136141acdcbd1c738ea982a1a3a2c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8803fa4c30e464ae522b34974e04294e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af79cee31542b619d67a0dd1763a42a7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705e15cc0a27f9dfebe22c1b221e7d48128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e4e927df5305495a8c3a3c6ab1c9f2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ed5352cb5068dd892dbcc2974f13a9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f913eaaeb2bb93433e884eaa993776131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f4ecb186105e4dfb746608854738fe132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e98d62540cd5fc7afcaa252a3df854d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c23e2d394a412ff16e103b467dd8ec134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bfb429bbdf5747e3e119a223afb5b6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eecbaa972bd253c9b94586ef5e96d9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40431576dae575bd66c7014f6a0b75bb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb810d31deca2fe0a3ee79bfdb5acbfe138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48c6baed504977010b6ebe01949947a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f20a5d4086157a315c32e5201e338e7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79156a84da0049d82a1ba68dc269ac6f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771684a9687225d6743fd46e66972316142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a3e494630ce5da11784ca61def5a6b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e25f44d9e9a1f6f38311818e871382144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf3a65d7194b30bf5f95f26c74199ed145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f76c00b7898b1d6443a010130962ab146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8582fefea366e111f7ead4fd3b4eb4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928f48606ce23391a42df8f6f8b19571148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7a10258ebae5cb81b1c89e51139630149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2740ccc27e3b764640f885646c0c6ac7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425e5d37aaed936d8924f738c967bb84151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63587c9c63867b4d877b7fc5ab1035ba152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ecfb3d5dc42169db8c5795b7b53e25153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f49c29c1a7b4f233d48cc459d541f48154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af66931ffcf4431a5974ee9dded8c15d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3dabb48e59499b32379432b38a9c47156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf00e4400a31fb78177f0e797e648f5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b19ddb9c18e79373457b08b2840cbd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8721a70223d43dedafe655cbab88d73d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24472e0bee1d27ddb0a58f7b10713879160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4105d3167c3b7edcf282f4a05015bda161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82dbdb3784014ddb860e0778b08bfaf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202af8fdd513fc97ad37b00ae1ad68fb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e29c58c91fec9bc1e389c6986bb9a5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071b5e9bc3bd2eaba35e7b9caeea5826165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f48f5095e4e75b14b702599bab75656166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e34da8be5fb0dd5721c2d4a58147ab167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8897119b026e751cc89f65b602bc795e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10ea085d6e910ef9fd0f48f5fd6ef57169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afc395b74efde6e864916bd0ea7f0ac170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f18333a7cc96aa9374cfe5b9fe992a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b44d1a1b7311394ef18b9e8a5eb8180172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04bef42b7d03162067829868d5bb902173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce21247a18668d1606fca607a15bc4e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ecd96d31433741d5b52ff018fd0ba2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc559d38052285de227cbac03a9b202176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deffe6f29ffbd6ceb042c1f715f2caf5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737dc6422ab8a1b3767747b6b195a1c9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aac73cf85ef31fcdaf50fdcf392b7c0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2f4124c1ef2621c957861ddba4974a180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a65e2e429005e43d106817c5ef4485b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6fa80ef86c21b834ba2d5fc3cefbef2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d8839e070d38733ef79a357cac7fe53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155561b9963f8ca721549a5ad9386c024.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20446c90007c4266e9865587220a4f905.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7f41255e25fbdfb3ad8a8470c82f6b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fab191e208f41e3f85258317749daa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6409e8ac4e3a216605da130ffe07de8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f3c1ba4b73f13c680bcdae65fd33c19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7984b15fc1cdc7ba1e03380ff8c710f410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202b537b654f1a28b224ea0cd24c9d1011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8243d7d977fd9e031c4d9693e9d0a84812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53e1785af4f2dc721c0b6c2f60973d513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd788892c5ab3c9d428c79725c1408c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad63cc88787265dee8d4bd1a78cfb94015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04547afbaec65d6a653949a3697f6a0116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8436a9e02574096b0afa50a259983917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54be296e3c620666bd9a8ac2f0cf104818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe63e7bffc8fee47f413ddb15814b2e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a077c6bbc0f41836694f5f31d7813320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138ad64e7c560a2e806be6e96b7d73aa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4126cee7731a81344f32c3ca93dcc222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0159a9304fc91febc242eda6a2890e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc763e6cdf680d2d45f24eab15ee43624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90857810fe01741671267d4ca8deca2c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87d536a58bdbaeef36afe7b4fe2e47526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c311707c8cc47fb6235d0cc2c603ab27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd49d2f878834219fa512ed7670127c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff9603547f2c2bffb84ad198bd725aa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955d16acda77524e34c11a6068d228e330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9a20f56e019d083c9cfeb905590fd731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3737e20203fb47f7fb7aac4fb69d823f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb247d5da798101024776f4c8646eb5633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d03bab01f1d454f3afe636b1cd78a4234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999abd254f7b5c259ac47567ce896d5b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ec4aadd69c055e22da1ca49e0ab4ed36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e15aa862cd7ded41c21c14bb7d5395637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd9b67a4e31e24549e999c99dd0580338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f90e7c7d78064fd01a3b10efb3700ba39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92d71413d24f2e1861d598cae6928fb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aec12d424d0daf9c1546be3b72986c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38df2d92b3c986170061171e17955a2f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b422aedd572cd871eea6ed37af7bbbb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8547aa0f86f96cfb4cb941c8ad82d4c644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1382bf6fc8c182f4434b08f8a912fd745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e963646d4cd1c0ccd4000044b139f80f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dc4e07ce464494ddf21813fd2ffef347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c06f81acf5c3f58940992f9cbb5421f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc638cb85ca13aa94eb9aa3784c8f7f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de1bf16a7834283cf500f3c84b7bf6a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cab6410ae4925c636e2d4369838d3651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6486f617d9d16760d0fcd6de152f9b1352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0436ed5601444d75e29f806f814c8e953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f86bbcdb67eec6d44253007ef74ec0c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad90f07cdf198af8d57307fa66c576055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7626753aebb05523c5ff0a36330ee8c656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdf7a1defefb08deac9011d579739f957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733d796cc50df946db35ad41e8d8f92658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f178ae05b4912d37121200ef1169de2759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085fe3479ca583f966005fcc4526246360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddb9cd95995e8d80dc1937797c1b21061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd88a8c39cf176361f3852fc25e9c1d162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1585ca106143ed14b5c6cfcaca203e6563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b171ac6d823aa2b8511acb01ccf74ad064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5955d730b5d62d0354686faba767213165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271e7689279fd4a1ed4065472379bc1866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0183b8937eb8967cd08f4ed1ba995f8e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8a56a9e99ae09fe8fa256f61991d2a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d60c44e50f4c41f470fc1b0f2b427969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7268ded9526b095582ec7373da254670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d6ba577a4e37d9473d55520af1bce171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bc16a70c5e189d46be60cadd2c101672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59ff1229c7be1de2dc1c5564fd913fc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0a7dec4f1299fbe9fd390bb958e75f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d9806df246bc6c488176f10207cd1575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d803adf51bbbe41a09cc3c53ec844f3376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb3e0f3ce7d531aca60615546ae8dac77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08e0f4d4bb581ee53eb2710988c811778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4191d8fca56bcc66898ca63103d8859679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a586ed10cc24be615cf4627ad5f01bd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf9bdb49c67e93b105312f3c953bfce81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33666873132622681d9db5c0663e1b7982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84afb776be5c053f245198c0a506616683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe1bf9d2b42fb5470c375639d0c178884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baf186906acefe7482ad8cba329cb5185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52f8dd28976b674e6878e340b0c2ae086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a6bd061e2c148c3d83c4880f321d6e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a57533eb535e0c1a1191c211219faa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b83ba256b4cdbdbb2ac0646f95a66da89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb0f3cbe1f2dd1b64273495f6b98d5690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c478ec6668ee1719a6dff781b9367b3091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a09c1f2b96d581e1ac8ab6a25e9450992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffcfe7065c6a4f6038ce6b87546bc6293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32a18038dd52be1db82262d0b2ffa9c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb96f2eeb556e1b2678ecbac2bfc6ff95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2c6a7b50f69f6de74e79b86b9363e996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8169a606d39723aa962ee24dd90dcf6397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d59d82ff0d20b7da10ce17aff9101f798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d280b2d6db9e881e4440e6f8a1b76899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abdec5e430fceff53005d194b99a2f3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3127ef801bc11a4aca24896c9dbcf1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93abbae88bfa62799209c8ff01d5b545102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f3836d1cf38a8a33a97a549921886b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f9b843a3715494aaca5a03c24684ad104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031eb89f95e3e8a6c140456e509ca14b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0d5acf0ad55cd79460636adcae12bb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ef12a8541eb19852a2766db51c84bb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53b5959bcaf0578c7ed4b3b5542d790108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8585b62080fc4d367d274316341284ed109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066b00a2f4cb82525c68a9d574ffce11110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd81d7c8ef592dd042b1e43cf6b8ffd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f253bc7d88a8583860946b5dcecb31112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8b3cc09eb9093b1afc430b947a4408113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c532d6a2a8790c8d15c78a3a1353986114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853393c28235f1fe9b1ffa8fa3db3f68115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7da6b9245c91ca17ed72556f4b98ea5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91475b79971c9d33142a0f8a3965f3ad117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5494b779cf7c8a727abfe6196896e548118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2023cbdadb51175a25180a173064a04119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a49e6b40224bad7046b3af9e3c9d1c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6728b0a425376e798abefac45dcd4cb5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b617c4fa85c2e0d3049847fba2c97d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c8f74a44bf3f61d0c6d7ab57464f13123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ac2105854b7dfaac81fd5f7d22611c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86b36d645354a4957f5cedaa298a8f8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42abb03249b7e768c981441869b1101b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31253cb11a0e1d0bd371aa2f5aeb657b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7ea3b10f76cee72c2fdb5c6b7eec85128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b496ee7d58fd67fd64069e1f877ba7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f07c453a90245e76a7546c2a6fb060c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102648ba69faa9d4553c3f3240f7984e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42551a0314c7874cea5b0b95834936e8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc8d257e8142b515648432aa0787f1e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35efbccafe8ba0bb1f2f7738fffcf9e4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a1d88f139356d5e87bf942ef427628135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c7b8157bc6ef4eb29efe66d3cb3616136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb4229bc1b8f64fb5fc15e992a1a201137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b63317ee43d5b1abfb4830576d6f632138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eeb20e6aebd12d4a8b34acca067e7c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0117419ddfbc028f4c1077ece49e9a3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de96b765bae343680f9bec73f858446141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6201bd54d6ed440a002be1c33aef69ff142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c428da8483eceecdc9e37dfbfa86976b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b949f32992f4c1e06f5a64c45ca58fa2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087f0405c8f30232b4701a508f3cf6aa145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ccdf3f3523c0570dbe0435286d64f7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6b19cfff063a4f92cfdba6384540a3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8c60649f1cf6ef623779d59bc211a1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c930d61b9792fdcac14c88ae6af5a44149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035b55ae8cd4cc0b77ca73f0c28ffa58150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734d6578f05fc3406e1d001ad493ab73151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44f770302f5634abd5bec4e5ab7fa84152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67c562226cbae472b5e392c4613b595153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560067083886f6751f1b0c41f794000d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce4d01f77a1cc114c74c73cced8ffbc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c3610a59c07ea5ff3d3a4c6b39c7ef156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e566f6a1914522166278722d1d4948fa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bf238f93b5607efba4d4ac1f658fb9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a18c060582e6f9d429b33d13443344159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7cdcc2627a321d2d6799c8953f5bb9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8926fd26d31575e95c5c157a83bdd127161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16821bf86bf1df7ca698ba3f5f27cb83162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9779e833b6f81a4822ed3c75c5a6b13c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449cf601f9b451b47772568ffe8bf01f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b5b40ed80272f664bd2654b9b5099a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340c2443e531aa0fa9461f960cce2a1b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929a565d96a4bc5bc56b3dd4674b4a65167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153d784920077a636a288a44aae57a93168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b44f6b9c4f935f238489cf951e87f20169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7705725a1799a7ed4d4161003278168170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5784e7c938a4f33fc476edcf08c181171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ada8a53a6bf462e03e46d089dab808172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1101541c13b9648ff078b0523e42d4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acb68831e9d7c0931b2e8398a63af58174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>