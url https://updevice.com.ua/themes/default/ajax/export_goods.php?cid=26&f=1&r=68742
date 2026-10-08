--- v0 (2026-08-19)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4e3c5df715b6db2e2bb540b0cd51f31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ea06afdd4b372a7a0db53da7d0c2482.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d91362fac333596e0fc3fab3e5a5b13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e414a690ef130f01f49a23ca3017344.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432ff9b1b509f6c4d44aa7b96c1e5dd85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e35ff96b7b90863408ed2a63a130fd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9978a8aa10e6bfe69de2cf9855f81a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811e5be83dde1dd72395d94a97eb7ec48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c911b0c013e29ac097e0498733eb909.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a351712bed32d65f8efeedb5c7ab30f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9729a808df9ac7c7e5c3277a7a81326111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae644a8359e9f302e15e5869802f2ee112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d440f69016a8624d7ab8d7f6af295e013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e078617a526ebfc33fe0c65c587ae7914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2818a8e71b3aab2b292b4ea809bc32cc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebad908d7a995137d8a9f584090b85c216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4835b5aa83427657846512d511f27e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31143438abc757959c2acc932ab3d24618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5f455baaf9807cff12289117a3073519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f66f6fef921a4e88b0d464a9b6c2fb920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff676f3bf53954c7874e660f8e0820121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc9a1fd7963c2df3f95dbaf31f558f822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a80d18964f3f7cfb5e16cb93304235523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c5d5e6063b36f271447b823662d8af24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac52f75f512d970ce1598491d1ccaae25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ff9e28f1f6cfe0982118840a37dac526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dba24c87b56e7041fc87f77276232927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e342f75945f545999efd5f10ec425e5028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecfacbab26295843e09aac188f1990a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f1e1a46a575d29ff03a366b8184d4730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fabc4e4d6b7cbd69c7dc7906736710531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16e27071d4fbac779edb6dd890e971132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf3ddcf68f144875098a60295feb98f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a245485c6a7161e481abfff23de471e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56b27723aadde92e950c862398e78ec35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cbea089a9737bc7409f57745b8071836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bdbafd76583d405f170d5ccfa0953637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a6075a7531b21b3a01dfd7ddca177838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b53c3f8e6f2776cee06062fd943cf3939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c251c6abad77d4c41e17e6542cf1f93040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78db0f96a0ad8b68332a320def39bd3941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc48150c0310e53323b47e6bf10b1fa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac2f790584be09d4dada9df15e450b843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c61db104fdd7281e49c4f7cb12e069744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95363494fca9af450e1d6535604598045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddfe316e5f595f440999d53d129526946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6643913bd739cb3920333916c230137847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3ea2f379884e470b0231004b3f6dce48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9e410e99e1ac18bec6d420e2c4223a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410e2cc8286f75c2f686433c7aa777b350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3add1c2f7a009e09c4d8223315236ff851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a47f855322cf80329f74e42617d047a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3c3b0eaefedf25f51f1bcc9c2c571d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13710717f6f8385b42de4e3552438b554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0d20bb4f6af0ef05328347c96df3d255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0719234ce1aa13a79c6700b362d3b056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d635597c73cf60940be148adc545308957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb16f40b8e714abc3f1d947339bc0b4558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab66080c9ee970fdd34dd2f01882f91259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d9ef618f2154f2e06c58be1fe706b060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ab762ea06e30d08de295d151cd90fc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95ce2118ca294772ae5e8edb26d1e3662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12d8d59abf0f366833995285e472f4a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68be553a98f3f71867968cebba6ae1bb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aacb3fec85f893992c91cc035862a165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4903cb396e62c2e2571e7d3adac30666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c45746c031c4bb64c578305f6c7ab667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439cd6f1513e6e1ffde9e8ffa9d71a1968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3f2153e8ab9b7673c0c0cdfe92e18b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecca37631ef4a65f8011dfed685987070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37740a3a709b39a7a4b381a1dba853c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4b51efa55cd4d6fafda59c8dabc5dd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bb58476e752cad99c01cc5c5071e1773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dfbeb62e57e01434969de99212516874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c4120f1229e9ba93846c425fa41e675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f708d633fd7b040ca5a10e9e21181176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714a495a0e6221527960aae2b62a5edd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cbf6a93b47b97a9d0bb7270d85878278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbd389cceabf2ecd255cd1122d03cec79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed19fbe66c6cdc0e0579ff11bf00aeca80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0e6523698f52f3de5d4e8da906dee081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9910f749a80f4805a0a04b4dbc69c11082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2932ee35851fba4f8562afd1bd31c79b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cc4d8dcb77e5969cfd5c5365e885f684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61f1140f87fa968826f2d069f6fd56685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9943de8d0d3a8214b853827937aba086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ee6232e2cdf25979efeb37919072a787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513cfb624d866d9c56c723f4ea22233688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278c8d55bcae717004db07b1640fbe5589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcca31b73d7a95d1ec33668313ca123490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c726e20b20a2cd83fe0bf64cb0c476591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daac0d5c238bf93fe1f65975bcf6f8c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090e0fd5e511ac1e6ec2f0f42b861e1793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0938af92c93041d9860ac09d402aaa4894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e377498a3b9f398a056f66883a0b8095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f43b40613de895c5d9d8e928c95f9096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88c8ca134706fa9865c0b927643ce5297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263415a70711f64d14d0c0dd8991810098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a503dcc43e3413f237f19072a48c54f399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d65acd42d61e0ae57c8ae79909368d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630d000de7fdec9a8295a916468a845d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27029dfdacbb4a8e29502a44741a5674102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91622045d4519afab07af9ac26e23e2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b33cc0a5a8c1bc2195140783c384fd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56563cc0c538005c2651a4b7dcbfedc9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf1c2f0a1946c844c361a2cdb6860ae106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc6a6efd133a02b1f8e194375abc296107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fedbf155f8088a665235ca20c75322108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37df2c9209f959e12cd3600e6716208109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e5ed42038d4458fd9043d22a27da5d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bd7071d792a9364e02b09ea946d5b3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3853354569322eea65b1fdec461fb7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f51608bb487b577ac5e60d9ebb7fb3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a77aa9902cf720d8e40054808089d8c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09eaed7f8389f307356d29e0d051b19115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b917bc3281ec817ae1199a48eb705428116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759c869c9d0573fa1b4ac11a680bea88117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ab2e1ae32cbafe6a4356049f06f9d3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2db63ce35f969bdeedbeb63c9f19f9a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6690eba5a35f0f033806ef7b6d87fec3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c1d624330c769ae48c6afdc31ea8d2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532859362781ceaa36f82bd2b4aab86b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f6f05e4422b02ebb3fc574fd3b705e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c24e5370bb7aa55074d987a5e658af124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558b6a3bd7bca62d8e938bdd0e43611c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7b4e928402f3e3083092ef44357658126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bede7b6b3341999006d3b627b2a66a1d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad62ad29e74a34640d69355fceac226128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21a4a3ce098f7498e21406d19d6d800129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54370c68ad8936a6adb46fdaa642a5cb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9a897256f37867b08737ad6e3e8f6c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacc58eaf035bf1403d155eb6f2e23be132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc6abc7d15362d9eb017cbd126e2c50133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b145a8931cec0d301d015c94a65d6bcd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fdc67387441ca9bf1d1f725f524326135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afad65189788a7db6b1f8f5b8f672040136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcedb36d73b7018e4140bf2deed43a91137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e82d70320be715e624b1c5617802556138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f9313cf17e3d2a7404887069bbd13d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ebd5dea8193f1e031bb037e6003e95140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb589c65bb0daf1b1c2e97f92f655c05141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6ee6fe93ce2d5f0a12fbdd1089ff52142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eceee03bbd5e0b1de98a9c95c2ea205143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897edba0827851fa8ebc9a5bc4e7e7b0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831e0de73439ef2161dfe27abb16accd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abda3e47f9c43f3dae6b3b2005ab5cb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f4aa83f7e1a0ffc2ff522adad66163147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b359b7b35741c3014fffec4085b9b521148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e421b0426c3fd9ae790f8625b70419149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71c997cac95e41a7828fbb4dce6ddeb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249e96f34101f5bb4771408044877c20151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614d6b9e2a6c35d7c1da33ae9505c446152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177ec49e9a4571716413110ffbb394ee153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b922931e0d837dc46f4e200a0ffc414c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f146bd6939da06df4b17018ad23195b0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f524536448348c4fd478939b628b56156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f859505292aef4f706929adbbde6313157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29742ea1aae0afc3e04170b5207fb2c4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0980330eabc6d215f3ee183dc8c5dcb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7858c1373e2e940e7714d451dac27caa160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517e561b3e1439b83a726cd22eded4f7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa83f44e805a79991f5dba6b4b35d73162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86206223e6e05eb64074dcdc6b14008f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59995d422b333caf55908d8d49b6fbb6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6069a7ec13d2cbf8288c8060bbc2a37165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da143cd2506b1bebd416f93bf25df18f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423cf14002c0317fca55a5c79fe330a5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e06ddc3a17a0c29ddfff8ff226c774168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be7e6ed4de4a6f7bcff66faff078462169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1231ad2bb515a9298a0e537fcfa5f4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecdaa41f639234b3db1493ef5ce4541171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eb3c9dd1e6bd7869b2c7f3316fbaa9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aff9a7052adefc766387e76e94f52a0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d26ad386e240d57772e2ae3a5c126a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6395d4fad21b7709094e09a4a1a0190f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3effdea8e0dd1b4acba1498589c25317176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43812ff7bd2997403189cce156993b6e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5c14fd2fd8c631fe9131641a9fcdb1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bb94c8b32e5dabeafcc48978ce7833179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e6cc9620734d45007d709147ace74c180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02b89895c31cd8e3b24a6dbcfadf75e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c9cf1aed7d2f0a8f15fbbc89ce918b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156d999f119c3248de3e1331cadf58073.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c862650684486ee233915f1fea5d0da4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d3c8b5a4d9a288382c067d7662f98c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a57596b8499747339df4dea3d6025a66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c846bd2a2d016b9778b48881168fa9c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc96013ddc7fa14adeda748a664ec7cf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86043e8287f557dea3db7fa1300c5b959.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007c76eec4e80732a488dd1cebc1696d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9232a3b7aa03b2eadea5c2315fb4b73b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8978019dd35c1f9549fb034e91b7e7f612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ba6a727d600be4b617de02e4d2853c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce48db8ee8b133f5f0ec840259655d414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024cfe70ea1b96f52f86aea293f7cc1515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e911e448e40649abb8214947f3ed0d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afe5cfd3321f8e6895114f4e368385717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8ca08714dbf44f7fa553508782fd9218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08924bd66b52b2dc9fbf0844617611bf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea731cba4ea7301f7335da71e2f0dd220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013d97de62bef670ffa15edd6561485f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247830a7f970900590fd8e8a086b32a522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836b21f66395ce85c656c20f5043a23823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ede8791ac89711ced30c2593d8ba7424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317854794196343c50a42774bdd5fd5c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54e9003242dc79df3eff8577580ba1d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e545f3d995916d528731e81687fcfeeb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8031132d3061e5ca6dd36cfb3033031228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefb8dc123f0fddcc6f8d47ee1c3a64629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4f6958b27209552dc91fb6b2b0090530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6320dbc7a1bec4756f47108239deab7331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba68e0ca51196202637d237996be30b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2534dcad88300858d23b11ea97ee33633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b9105c41978b0f81550474117d123d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002e9a4fcc3632e94e2fd87b572f654a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86028cf2579ec13b53f82748cc29a61b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc5dcff92894b55f6c8cecd3ab5211b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acd520ea6d2c10ffd9a7339f8184d1538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffa7dd581e55c2b4f8649f4f9d6a47339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49958d0030798eaf5451b41e39af1e9b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4726f9f7fd9806fc8b4f5d9ba9c41e341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8c8e4cdb808feb1f743e49497b304742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2483700f772172ca28c5cbb0d83a8fb043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d241d8ee899e7bf93a53e24db923d68344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0405dbcddccd1f593f3d4072380c4a8e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60021a91357f8fb0ef685155dabb32ef46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27937dffa7c0cd3c30c9288a4fefd41147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dae689aff6d743a804e8f3857fdcfc648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e00a191cf7e14bb80d783829cd11c249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f6b15cf53c4bfd95865a742830386f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd52eacf94b632265bd0e6ef5f12bc7451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2be89398f268a2f5657c22a7099ebb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b80c077ed75d9b7918a543e286816253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e5c0f671ba37900784e202558755ae54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addfb1db41bc2cda78895455052c6caf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e248e4dce2986f91e3176400c7a64ad456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85836fbcfc4252e04180bd3c3402bd0157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c02d2c0c17cec8379c31042a50d5358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cbbc671d6f4b6b7eea2d3b70055f7159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1d970c88b6506fd584f4997ab2047c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258a214135a888cdacd8fafe7e7d90a061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448a6d9180b51495fed3e04836e6f43462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee560e60e99dddf2b635616b7f4c07463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814fd53559f18d854a9e9fc0e34db61464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09acfe792526df44c65447db78638c4d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a7d65112ca583ac53c9cec90f7b34166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c8aa49029c5eb83e1ac6a3a367277a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61186dbfecd011c9e116c4f175013bc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca72c37f29d8925c67b55c930d3bec4969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a8f2991e93091826b16aba212b017d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe45620e76aa5e00d20fa5b0f60002871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71af0a5a58b7f197043d218e02d32f372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f9bec5d38fd1bcd17a5dbd69c2d89773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbffac726b9d038aa62f460f9c0033774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb88f6285d3311d0d70238030cee74775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f143f445c0a63e912ee1b13cb6ad5b4976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7c153d4477990212aa1e22c9a39fd377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29b270dba1b99d5062e71621bbe4f4c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bae867cc03abab9c865c1a570f91ea479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc46e90b533b2b357f25c006e82bba4a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689700bc30d4a85810075f16b910fe6381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8bb25d461c17cc98ad6781283c1fee82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3337d65b33e65fd4747808458d6b01483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f91416d84fe1978aa6d0c79a8f6e3384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60be27201beae044a001f724828a3b085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca179d9ae3b72d1f9f17e8ee7c76f2486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92862d827a2e34b1b265ce328f924fa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6195db4bbdf34f5dfc43fb580488c87f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7181d02adfb584e550f438765f02cc289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec9451cc5d47d839d052bdef6a5fbb490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30766625b6b24dc84f478607bd245c6791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1193e510668fb46ad1c4cb718e763992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5535cdba74e604053de4c115095e672093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53de5fd150041bfae7bab18542c0afc694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f340af11daaada0971923031488f4dcc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd83f3edf63a0157675c0af79632b9b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835a3940e1827c76839f9676e972b15997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76d9c2993275606ac6caed20d2cab9598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5b6b0cf6b49fc082d446f2c268841999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4307503b9a31d8a92a5ede005c5243a3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4711f1757269f7bc4e849da6c97dd446101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceac929c497d21542363d00aee2baf1f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7263f5752317347802d0f9dd629f3ce3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dc012716564b48d28ef4258c1be6f6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904586377401f6782a73797528685679105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04e4d69bad1d887f33c21100f27c2d5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fe50e25b98b635a48df85271e14687107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6e3495336b722d17ecfb6aa6aa345d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23deeded730b5239608bf49ea4021e3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71b1b3c5206ead00c79735527f657b0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a324c033e183563a0b6b37d27ad15bd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86d363c69467aefa10db8528b9f5134112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e7c850fa43f2e5e02a91ba900fd694113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ae9ab48fa8fb4f651e3dcb88eca88f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bb905f9acc5945bd3273c965a0d66c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5749012ece13ae45a958784a4b24da8d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507fa40389de4bcf23917056b502e4f6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e1e7308fd55e556bf1bee79c9c9779118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788db2ebaad73467009e8de63251af9e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99b2958e93d2d5a670e285628187773120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d2dfc10c77a618c24bd91eaebc5a02121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5284f0919e3787ad47cb8d3dac9840ff122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8172717eaf2af31d93a0bf26322ad46123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e1f69d98b964cfa9ef62c35a079f64124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206eb20f5d95354ffc6eca33af51c1f0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41048d75ac1c070fc990a94b6b5132e2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cf94fe2882d0a97ce426603ab3f558127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594cf34308ddbb5ba4e6418f06679c23128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e682930de6fd831224c8d9b6a31a32f7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da220f310c63564467563ea3cc384b48130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ede52e260a86b2c3745ce5facb76ac131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2a9d3aea6aeeea565bd296b7b286e2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996d4ad40fbd28c11de464d94866f1aa133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1678b3692bcc22dae1bcc28991a7de43134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79243b83b81aa3440f953bb9543140b1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aadc91d539f52c8ffe18f02478cb79c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23242e146ad5cf299a2bedbaae60ac5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85649dbae435ea23952c201a63b4ebb8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f9c08b64eb445d39a00e48a43cbe10139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2427c1590dac9d2f2969a7b4258f657b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14bec5b0ab1a05c2189433b47bc7a66141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c371957a0651e26e3c5a6a31ad376872142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82916c32e21ccf8aa91bb72f48d346d2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee62fc7bfb758c063ab69885ca0d89c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173b9a0afbb5ba7ebe27996e7a0ae99d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eb691181ecb6691832d1d904c06dbc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bc58a60c5baa4d4e3190e83c30840e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eea4ff93543476550b8991658cef091148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7dd9318db70346993e6536342afbae149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f0ebc6353135da503a5936159277b9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f3290a6a28605b1fb05fc21260d332151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35830d193abee0fcd0bd69f254ce5977152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82047fc972a0e299ff285ef9ede2bdb0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb00468b237a94e998a2662680c9fe0b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa95ef6f992cad801e2cebc22f9ea4a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4071393e6f172f9aee714c24118e107e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48af809265bbad4cf9ef54d9a044b8f7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3fd3738bd8f9a9d6bd69c305634322158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88069d3c4ef8bf509708a08ebd4a2cb9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d8cde120ae9884e7bc5f7a79935f48160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86acc99954d9417cd4148698362aa12d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f48902798efe9662227435666980f6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7b25313aeadea9e77e0f666d6bba62163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dc475b0ea84a31ff884f34dc30e2a4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299e4d197f41bcd4a3cfdeec8f1bbb8d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3709fe0cba3f6c23cf902e91762317166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9da165e3f48caad12b75ca7e5bfb6f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e101064a209230c4e17b55b5415183168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3ecbbfaab2116d3ea290ed83aa0dd9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1e61db2f54c0a7d912a32b511e9bfb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a8d4e92887320bb4e86d4db3784d51171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f9a929d0cc834d42299ca04ee3a503172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b82af9303b3767d134fc7d8ef218838173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a1e725bfc94738bd3f59e24bde6111174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>