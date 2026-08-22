--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -811,51 +811,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dbe65877379bb4f20e6b0f0e4dd1a11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fae85d805df6de15d71365247add0832.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065a9180552f10ba6bd6b0cc48afef093.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ebfd2fb3e3f120865c0e626c148d934.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87656844284c77d0ce913fe5950244455.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9655c2b1bdf713a1662ae6ca1402cae06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c5c70f417c4d6f9bc7e6027e0893a87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec48d10b9b0b7173987f63050cbe0ba68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1a21f1faa80e188fcefb5e7add91259.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6355e32d0aa08e8f1dbbfbe7450a874a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d42226c3eae490a37c99b18231f3cfc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b65227ad7c7569384175492d346c4f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cc496f11e2a40d7938b57274e3d29d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3a84e864b2e4df2877b07aa5f5399614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299c306ed8511a150e68335299ca205515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd25bc645bdc6d7d534b0c36acbb946d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a564e55f966d3c9e6b49a09372e527f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2c254743714a5f88bb19e00039d60a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f049013feb639e4e179f2f375a78226519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a3c67297513a6b2c6c1e498c9abbbb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6395d2116e439f5de509595700c44fa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc691fea4eba72126a90daf0a17f8ff922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7605bbe52b2e47201df0f5735e28a03c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546a0fb77b162ddd8183b41d97525b6024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac1ba5a3cd29217efb740ca35bdd81825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d92cdd95fe2d3c8417437f7d96c68426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0410e43ac56a30d95f665dce22085bcd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b9d574d08ae58f55a7c2bda1b4dcbe28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d64072746ee38614c7d8f75e55111629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352fc47e2d85effaa3b8aa8b7d76363430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1b344e470f612255fe96f5b2317a0f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fd933f877d5bf97017ca131633d28932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fad24123663034127a5fa54487ea16a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc26d0036a10077aa90088fd53d40e134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c72d68e01d0615001b49641917830635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe016ff1559baf1c7a3de5305279d86f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d790778d730b3e43259c41b2273d13f037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8988c4608b10e6f98abff4dbdee7a6338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72f069a96bfae30d80f21e0bb9e282439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a59ec0d5e97fd482b70f207718f24840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdad3b6520cec0ec4487b1383f8baae41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55920a33e0c6ef8c6d787212cd29c38542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7583992e28b9079d228a0fe5d4ab76043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37077acfaf185baa4bdf36c75c7c413e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2004e15e6fd0e030eb263d8664758f3d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c6e6c90398224b0714ef790887a84c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb3ad66413725682fb1cf771a766f0147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61926021036b035bfbfc7e19f1d25f7a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c34007fe25f89176b968f28355954f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2c91a7aebdb4acc4685692134526f150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d6c7012cf5ccfaad66170839bda12f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf51c3f03f92c2e7c9f56221530da3152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d79abed98acd1b19a5cee4e39ed7f253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be021db4568b6efb3044006555fe370754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e6e7322cb5103cc29a92400ae14cdc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd4ac8dac41bb5467c4fdc91249a75356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cfc0ed6906b8fe0763527e4912978f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb750a4f266ed9a46c3d52916d2848258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb206b120a135c184cf2e64795367c4159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38c4d99960c661121a2c2833a17484160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaa2f6ea1ac01982da28ca683c5930961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f621273ffb0d1082686cc685c3feac2662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6540beed2a35fa5bc81cd29b02cfdd0a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51ba2775f13d5e6bafd45dd67193e7164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33611886b9878a550fabf238594699965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e02044594bab2274775393380c15e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3ff371f51ea3f54f7c98dbf194ac5e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bb820cf5df51f34794012396ec280368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7e8cae7cd8cffc1ee53c82cd57462e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9dd3bc7b45ecf8f5207afdd6723e4070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caab1b9892c0a5b0a4975c2afbffa43371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1655b3341a077e2d789e4743838acbd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bc93ecb572d38bfa47f2ec9dada3e573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b28fe41f73685fbce019a10ce29e3c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822e57aaf7dec4b34eb224daa8df90ae75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329d74183800aaba00661ffca153fff876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd75eeb8165c728a5596370876b107977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f56aa63e536fb60d4dcd8f2e1ef17c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb1fc313f42d83ba67052cf580ad41079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7af744def2c54a2e2ac941eb1346e180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfc4ebba564310a24c768b4d9f7488d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810fe3ab8c9f84f11b5000c04229abc782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3e97d9bebeaa1b3bdbfa4984e9a90383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0902bcfd240467e5f66bc37f6fc23884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caea06a445d695d75117ed13509a073085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf08f56bb6ac64485292933ca4d6351086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e860f224e229fab00fc40b8e91e6b73787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c72be1886b4af70093c013df2dd67988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0197ae97a33fffc712c74d20bbd6f92389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec861b8eabec990a24013a992b3e83f990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cb2a803f0e478cea4beb159e0c6bf391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eae7e194105a18a8b8035a830b5a2692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fc7b22a7b7bfb27fd1daedb307575a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113fb17f141cd25b1569afd5b3fa67ba94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be98b63bed1584df271675e280c590495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad31ab05fc336780c1055fe05c2a50a696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eb7ab613f42fd1ba7d7194f9da736197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08732a58e9c606a4d5a8e199c7b5d81c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51928e946fb2ccff1a31db1bb9235ae299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3ea7d9443625ec554b7077d4305aed100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a671c4e1a9fed0a4cfec6102cb73ed3a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4624c2347e7e9f598ba93f84db7786102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa42d484a8309abdcce4e82884e142c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1594a2dc1b9ebdbffb3dab82e84372d0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dbba1fbfffaac85e9a0a9db4990422105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9be58b90f4cc2eaa4c85f98a2d6071106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ca63d88a085f96f53fd4dab8126431107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d34cc15db62df686e042b6607f1d4f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7483e99987cb280536f30caa187eca24109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97176a6c535ecb3e39778fc7ad70ee7a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b917418fb6999ff226e3bbc9d1afa10a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad82dddf9636a7088f317960bf9515b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1924423a3ff163d0e295a6f82ced8a2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3825c82e3670d78ea64f0f49558922e4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2293dbb0bcbd126b87904935da368ca115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba6ff6ac074859570d16886ff4d481d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027e51f279fac2f45ab3f368c01482dd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4935bf1d1400a6471127edc3d2fa36b9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc483ba497026696168277d82db35cc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4b30d0c83161a1ae40d6746abfd0ca120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b875f7d561c547f9878e31c2cfab956121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea066df7f905f528bb5f29dd4bc52424122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35ec6cc5ab1f0601853a5ed75270843123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a957ed60190eb88b7809a4e40207aea3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb1ff4d96bb17f642bb2d433d14f2a6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cbd65b312ac90b268b53e2fe2094f0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851b83f80ce8ec3fc0d5832e3f9ddf88127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9124bf3982411121f19f61c19aba7e1c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996a27a2cdbebba9265cdba57a47bc71129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b466ad3f966b33e47cf5ccaddcbc1d8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a407151504942fbd4e4a6cb6bb84e93131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769551eb4dde57e80c31275346612312132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb22b79e13e4ff60f0147f7a8cd5a9d1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee05498bd5190965ae61fa214802a982134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a20a7ed184948c8eefa10d6f852f03d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a6314ef5f7300fe909ba7fbebf73f3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5463ffd69ef7f14220a44afd94315d6a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffb3bef7d9072dbe0ba8cd41917b6b0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca53cfea60dc228b0e2e4f4be83ca06139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d843ee6bedc29d68f971fcda3187bd5e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2513845e03e2836d1b7fe67f5a092a13141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c27e325f2ff1c21d4103104ddfda097142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29964b4369c5667689179a60d1b3bd7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77330bb49420e09e0d55e5513dc3abce144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d801b374a990d7cc4d7e406e568a6e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2104b3643bcbe9dc9a5288536a039fb8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dc7c436fb743ad57729036aa50f8e7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6206eb9b177e7c58bd86a56509ab08148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b0a783ce233245045939605b47d3e9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e9c18a9084125f83b01cf75d666d1b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d29d6e1052cd70fef462b0dce1c1139151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3874c177bb07fd87226aa5c05c93fb8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3cb649b45e550e1b30675a737a6fd5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54738503003a2787a9fc955e0a10dbff154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6d46e31bca72158162296daeb2266c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aef2525e24a5e3f2608efa16e25e4e4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d2c77f7fca41daf07a2dcf492baf2f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460a6dcf1b8fd13162768533e8765896158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195834536de6a044041539b49008aee7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb85ab438a3f3188abe825efb665859f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b1e6389386c0c339cbd35812a72f75161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739508303d7afc505cee0f1ff71d88f5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081247875fc407bba1b3bc99e8496912163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faf73b05c4d0f9857b31b501324ae22164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c5bf78ee7d525c4b8f7b2d665490ea165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54920643fb10655d05672b75543c87e3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebee86e60968dd78a5e26e6f321f42cc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871e3beb76cf1fc7875f9e3f2bb44a73168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febf43ab981989bbda48f93c9a4ccb82169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbadad1652d6be7bc172f532b5e738c9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba3b81d03726b3da4922431140fd09f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40fa62e84ed781ea839f6c778f909e1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674dc83396b5e0916ddf7cce0d1d5f12173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a92269114f62b69db967bdbd0e3c41174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c17c349f918f1fd58cd25205f2ae38175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80385c1c56d5394334b0c4097beed3a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81879d7a4fb53e1d3ab33293bc33b55177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d075e7ef0575c48df6cecee615673355178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dc04f9ad887f5f14590f0d7b67aa50179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b073d23500deac015285f0c5d5569e180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f026a1a475ab215b2354fa4106dfe3c51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adc05ae86b230920f6cc22e9f1532722.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70440129a91c01dd0f0801a0f9b1e4703.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9a0a9e1c37f7421eca083879f5f2cf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48c43103a8e569cd48847a7fd99a2615.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522ae7babfa281424dd747e19261167e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3507a3b8ef03910b1d32d7c15f028d877.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490dc6d054874a2cfbfd1ccaf88fa94f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba9d58b2af2b1ff18eba7ac8ea8ea069.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d162936e896d25e1d08482e247e837710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4bea0efe3866807015ad10c632f5a211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d705dbc94ec50105a109cb41b625fcfe12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a4f7759e97410c5b337a3f66ea888d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f5496c683c05ebeaeed66ae030dd0f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a06ff91c46328b0f97a3e03da172ec15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab43a381bbdc4357b841e6090b2b127816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc980545082d111ea2dc811e012715817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0d31142036038bd3434afcc8a7e36f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80158331d1dd3b6d042f4229d352bcf019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb96559261e8cd6c59298b0198db4cba20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9892d144431577d7f6731a456482627521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49807c42035b4e39152738854b4df30222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515f9bcd7f24b242cb9eff3bf2965e5723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af4faddf9a4cc5bfa13b00bc8f7d8e724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d8917b92f9f7e2ee7143801dc41cd325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837d6f0e86ae74573671b0ebaa97cc8126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816c246e1f8e7aeb6627fb2162129fa927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddf0132cf87add8a8bb2ce26a37ccb728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f4a55bac7413285850d5be10df43029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d127b4e3171df41a783f4fcf5e0ab130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859952e106955bf5bdcc1ba5bedbf5b131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcb38839a3515efbd22df4eba9076ea32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a60d20f5d00d9cb017bcef9225855033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5b555e482bb114f9623fcc81960ab934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fd8e9c3b3bce03e600d3db9eb0662235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcd57895c3a7e80f33df2458edb647636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d166307a5ce253839904b182fe9d03e537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f621b548c3058337343e9d5c9053172838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462e83cfc19f52208f17fe9c17710cd939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d520a7ea122f1619d29ab4c02533fa240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c341f3c37203537ea0cf97b91878a33241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d229671aae214848fbc5c3e2e8ce51342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bcb5a84f74bf53fdf3fa684788ff7243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf02ea81a3f6ab3754d595eb2823549244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac78596617239d35d5ab3c9d2e1a66845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962388d4ec2f807869ca9e409dbbe7e346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daa85fdbff87d58af14d261e00ac5df47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4e5c35327bb32d468d4187f77fb47448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ce506488f1588710802a7da1cdebbc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129bcbee6e87f4345234132da3c9d16250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5496994134d07e3aeb75e7521a775db351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8378261b643283bcf1f7fc0286e04e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca5e62bc273876d0d948fc57956318153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9307d22c3edda31419e9c03684d9693d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec255e21b0f8e88322c2ad41c9ca18255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f22339e755a1a03a66221ae5130458356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3263f2a239a232e758a29bc1402d97b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d583eb1f7a4720a73ffed7291d26c1358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d445f3927afaadb47b36fb4b0340af0559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cec340f5b2407feec9280ee6c2d83e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e067729fb4e37dfb5a9ebcf83e231961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc9eaef32d6aca8f69c62f7acab117662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b99dc8c4b3d0e0beb31400fe230d95d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a32ebcaf498198d68c0e80d2dc740ef64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b63eeb9a9feb8dd1828d03396a8d1db65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84711a88e1c204366fe5e93ee7295bf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a953c88d6aedc6fc3b15138dbb58472e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e9420c91bde07705214aeaaa2a237868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12a71c4c1bb55338bfdcaf0bd722bfc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7906e948bb27b4bfb6957d996e975e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77be276e20009fa5929eb3a21729e29771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6fb7b1ceafeb434218901c2de3cc6b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0e88e97e23bb2e6a0c4f038ec63b7373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bb446c239add573707665e6af33d3d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dbafe5f30012e43460bfda4c5c8af975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8376434720db8f9580a77f4473bada76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977447e45ac87d330df3f537e27f5c5c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755ae2f9f9594a806b0fc9cc0afb1fbd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56271461764333fd4835ac90ba20333579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4904a5533820946c08a7a47a536448a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d9a9905749169d47a4db731fd4ac9281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b915181195402b90048511327debb2a082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f78f51ab5ec7f6abd6e60aa4f9e401983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0254f3bf576f681d95fbf253d95ebd3e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab52c34d772fe85d1d5021ac71f0f84085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e956a1f4fb5e53a96896a94b87d05fd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0af07721ea79aa29dcbf0d566e2a73087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608984b3c22b65e349c25b145a9292c488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f870d848e1bdadb0af1215bee6510bdd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c980af0cba787afab256dae9f84c983690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9099959b40bb0557d8dc159945a51f6691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff258034d881e9b50071470f74704fcd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd117120aa19181c27f1789068e600a493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40eadca79592894f86d074b22b1210f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb9b1c77d43363c756168e729143f9895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9861860b368ed1202c179a059206f196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fdd741f34fcbb6ed7bd7180c79c62097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482991a6ff489a1da9a18304e6dad9cf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584b9a0637cdb4742de3d5a08971b8b599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fd5a0fb509316787fbc0e26aea3128100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458b2e691684f57ddc3750d3a4c01180101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0050d1da58637fa4478cd6ade59847c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ca606cda94fa665ae2080a96e43729103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a198a991cb8a3be517613f13172dd3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e057aab6677c88c1e873dd8c64ffb2e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3090a2116c176686b17b6507e158e4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b8847d48f670eb4eac9961f0ffd391107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e653080f93eb00e46a58a27add7d1f7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb36e3aa8f0de0ef8f9a5216da9239fc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b43740f920e3908f353b21dc6700c27110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfa66045e6d061b17cad2f07739d174111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6802127f1f4b20bf696ce297527097ab112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f153fca777e0b54865d86b93a69b4c5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79404d12c46bd96b70192028c8e56ed2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f9c132a8be0f8744485407c6e45055115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333c58eef5210be14e76eb55d3946ff9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c93c8511263369712dc753dbbc3f37117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7008504b6012da6f3713ffa351acd1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04d6c2b6b3756a38737854954385d17119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73005fe7c93e1d56b1ddbe6b14aa614e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64286e1ee815fa525f44d6d99268247c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8b64b1429fcdd289ab48e665277202122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5d74af1f35b172ccf7c40b3e4a75a5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f318968df5052892dbb4da3eba17215124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d3aeaef01150304f4912535e40c254125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd999a0896b41c06332faff6d5dfe658126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfd2ccb8e1304e4cf8584fb50a7ec7e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53516d930c690f7c6eaa43511e651e6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8820fe250ebdf3fde9fb87214c169163129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eb5c20705f7d8855b8a8d0cf6b6780130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cfc2126c22673e9d75127663ebf855131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e6a8ab093ad42aeddaae1b11723a64132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2724c56f2fda50baa49731d0530993c5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f50d86770e032bfddf69a059deda907134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5a9fc4dcff6e4084e14a754835e826135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fc798ebee627cefa1f4be5a5edc16e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7aa9bf93ac889c96a3a36c849c7c21137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d28e9a7dfb3c19fbe9c07b1c3adf97b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2114de2e5ffbe6b1d0e74d1963823e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039da253930136c6dd19c603fd6ded26140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b1d9345ce011aa4bd185557f8c1a44141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0c4ccf8a9e8f611a190a52ff184859142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef639ec97f9249a8ec81896b4a121d1f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763b9c2eeb413f0b40251e73f877c652144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786a0b20604a98996f6a57779d6e2dbd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385c3554ecc59dc2306a2101f02dc439146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f9e686b9b13b48322f047af474a167147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ea75eff06209fc2094c69fbae60713148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab9740219b37f629653195959d1dcb8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8a0c168fc7cd54180beb939382137c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a8e8ddabb09359cd8b44d7d8887e3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06751e4336f8dfb2fdf2f139f26d48db152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56a879340de29805a77743cfefeac60153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b6b74e57ecb530b0f53bea4baac3a8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c60b571ae1e19c07501e8e60396fbf6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e506a06ea42f52c4478a07628abd89156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af78d9cb75c76a290de0ac047ee5a3d6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b675c02d27193ce338599cd8ba668c35158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec131f4e9c5c056e47fae33eaefe2ea6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea2cd58b40f002f81460ef3246d6114160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54ef95964dcde2c3bc2497297c849c3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fd140451a8926b9bdd5852efe0d7f7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8768f406db81094998af62078d13cdf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d808b00b360869d6a9aec04b846c15e6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5486bf65af72ceb5cf7b57a9edc682165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089ec501c2de54c8727aeb76edebf718166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93edc816aff681e7c0230173b7fe201a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249f1d380ca66a80e633a516bdc61749168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cad78fc93c0b408db344307a99c8316169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf73224cb033e5385d17e36f8e9068a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127570a578aa595eb10fa9d34235d2c6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deee78254e05cbf2434abcd9261da05d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98a8f1d0d2f864abfcbb011af9d0545173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d762ec8a871e8e1f8465b360039a7782174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2982f93b4a1c062da62e2bb8d6d0cbd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee8efd454ff34043d541ccabcba302e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96ccacc078a4ab1d8e135d93b03cd3c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15829d045ffcf8cd57754057788b1fb8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1168f43e57d8b16c815c714fcc1af064179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb261cf7ce0ef2f0278b659e624a44aa180.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>