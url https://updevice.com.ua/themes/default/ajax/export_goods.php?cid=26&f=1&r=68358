--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88b54ae0675c6847a30fa738b30b2431.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27db09160e3318a9cab153b51e4d2e082.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661039ad6a6a44a719f245ba6d0bb60d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10bd7eb2efc2db8edf1889be1135ebb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422eb143c600c5593ebb9608049fc8285.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2b295dd04743d6db03ad27925cb37b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ea3f229125c127e17c4e1fa903bc2e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15398a4c5a006e10e4273534128c8488.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b30162e9fdd93a8462f8ae39487e669.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91c0a4028bf7a35051f6f9c54cfe66310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10abdd50b89f9d2262acde131310bf811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f009c7a710d9becdec0d6baaf5409e2f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc77ac512f5f3714515f27aadb7b6eb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27e2bb8274f05a466978fb8553e3fc214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053209b0d5bd48f91f6f97e317b4e20115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd46fd0f428e7d9e5c7d8a3cd77ff0b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad18faa7ee159dd5c9fd310863b9e1317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a58713b6478c197e86a0fdc3cc750b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec22ca5fb6269a75b4b617c6e2fea80c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945d13ce112291e917ea724709f50cc420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c85f10ff0cf268bb1b73335604f1c921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a76d6485eafefae731c0e0dcab298dd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1b21a80095b7cdf630647e65b061f723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8130348beb97a01068db08ca2bb306024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8548bf1db0e7b90c7ebddeffe66f08b325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cac51885b38e1f8876f14772190335d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db1ddaa2e83070820b80c693a86c9127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92901cec9a523a01a8693ff966c3ad2d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94df64d6b826f300da7454d65ba069329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785a06a754e25dafbcdb136b8c49e6ca30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542bbb3060817af6ee9071046eee395d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786bfd016460ebc7cdf971588618fd8832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f26f0214c0d7098156b549805b577eb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18546c6b746187c45a07c03509a3440534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bad2281fb1104379943cff217c606735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d81ed7d24808578def61d95471be2436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa9b4f6e8f9650387529b0dd6f41a5f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058cae17a5b9b148da0f0e157be743f038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2166f11e019ea62b95128a84489d3439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9d9869543cc02f42d7a73ff2b4330340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921130d3772d0d03e3b131477fd6cd0441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c803853c4ffb78a36d91dc55c8fefadb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4728bfcaba6cd8d1b7f1ced227ecef43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f51b6d609771fe55b597710015ab5b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15b28a88cebd868388fd2a0e3add90645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96e073ce8d1b6b8f9aaf37f867361b846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052e36b291a2167a6000cb6db34f12ec47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32777191ce9a04ab0642c1e5badeb19d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc96dc6b27591b38a64f27682081bdc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07159b6bd994d997eeeaa3dab001dc6450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a2cf811af79ccf921133a3a74c1b9451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c2af8ec108c333b3e320398e17ac6152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ad2a3ba5db7c94ce1c5e980cabb0b753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab91a55443ec6920fbae7fb02afdf8d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482e2efbabfbe1c03e4fc02156d425fd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab185f36cd7aab7e2e4e7c14ecfbae256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d15e900527d4af6b33d559c458432457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6f913d870fc014873c3a5d12a579ad58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3eef98b13420c3c436e8983d7d229959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421f73a16eaee842b21555b6a74fa0eb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c6cfecbffd18317553cd04e57a509761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbd2b5cbb73d1971f58b224111a65a762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefbd5e7bd9e87c2a9b8bb46039a688b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee5f8f47b6ac2ca0f34ab5b9214803a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fc822c96c45b4759bc3eea5cbeb17565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44adcca764521f04831542de81f93a8266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eae820f38c5aad06608fdd5fbe328cb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420a63c0542d39bb7dab314119345ac968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b6b66a5233c88021c7837ae0ef651269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023ca4381f23468c77a64558ab5ca51770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a964d66ef2ce25fa78ddc3e8b5cf9c271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e255d92639de16aa51c38ee0ff7eb0a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce04742a4e493150d4da83e2d43bc3d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ebfdb22785c51ea3c80f1dfecc803974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9df8b721b5d3000ca65f80148d895575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e20a1f466a00dec4fc638a0ee51353576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a86dc2dcb782840116288f4c6f5834977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaa92944762b2a1b705df3c2f8fe31d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcdf3e91be1d76c81ef3adf890568fb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2757449963e50ff8470aa26def572480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6027649264feeaefdb2409578450f281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83a2a57d9167bf247f96e9b1d9c51b082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65783059c1296873f5473542ae65beea83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed46d7074dc144a7ed3b423402e138484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b29a09ed297cad431df0706cb9fc5585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1689d48b7cac216d27d077816701017386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7d7c85562762844b4d9ee9eb25124087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edf58a73172a12b49a2fa8bc1f0399f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2fe85a556062ea294a76ed292a48b589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f6ff5a4e9cfbb37ff23b6eaec11d0090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af84cc050900bb38b4c6461e54184ef91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a1250b4b7b53ab840dd3b03de4dde792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59299e69b1f05a2e1a0da651d12763a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ca0a3a303caf8a3fbe31bd04ae8b7e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b76afce42ffb069d602147ba88656295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5e30a0b8d75722938ab30d14da2b2b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96d921c88b870889d0d1091ecb8f71e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9b0c0597376f993c44105963e2ab2e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183b18f1cd8991ec8630fac3b218b30f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c4e88db09376c96652af7176b468fd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ae2442ea12fa01279b7b7c463b7489101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7a0310da9574879050a9742f6b78ce102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f31eb7f15c354b72fe320474ea374b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfc662fd9e78cd95a119d63afd7f3da104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2007737ed49025f288c1163ce1a0fb2c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4473b17bfd1b5e813890074061913521106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7603c6a08e82d1c5e8d75695ad8ed919107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f666da416ce698936d9ac9eb92d8edfe108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057762f498ed93c4011b03c4960be8e2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436df4956d8fdfbfef8e688139692a14110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080335716b0360e18742f0d4a87ee98e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58d5bf6febb83c4506060cd26225fef112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184b20e36850d0862a7935f41bf9fd7a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c4014a05e4acf654142c170f3bc78d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320d0c4164c7931c045e1eb640f1f02a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fcb6751524d74b8593f7a7f666c835116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241a74ecd71983ed99841adac10147cf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5061c1ab4689cd0817cc7f3876ce9e06118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38573d4671dad84e4a74e39d8d81d509119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5743630546acee26b1dad4efbb6a48120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31f7dd56ec0c190ed8b46702acc625d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c53d526330692f28d9d88f35df1150122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488bc3eccf280d8707052dfd3bdc8efd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972abf1b5556f7384c856b0bce83efc6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fa40ab2c7732eafe4328f98dc3c05e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6287a42693da56bed113692d16378c1f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14578d20078fd3fa275217f6aa1baea3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50b9a61f74157b31acc3b1ee04542cd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28195bab28c74a36c1cc54367dcba108129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab73c978e071d9789e1e8151d9ccd816130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f696d46d896593662e744134242def8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279b3d886bc347112dbc792f7c7790d8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab1b94598e09d3abe3693efb6bff869133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e34e3a99cd46d3b29e59ecc73dcd807134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e0a5134b1aba8f0913b58c598f8ec9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764df7e6546905e2dd75ea1754f6e43c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fbba985d7c7c8c7792d627bd32f204137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568900b70e25d083f44d571122d8e0fd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692de9cd4b89841bd92cf1e86343d5bc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d054000c9947c59e64e1fd5bf176223140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1410329277dd4cb36a2e5f639d60815d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb6924178b137549506ed602761d77e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a02dd37e04a1a10b158e1aed7cf925143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc51d9787d57f23f59399eeb8addf43144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c758f9c46e65f921994cc6a62d4f168145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee12304a89511dd77cae2140e6de70b4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8004a2bedca767c7829d80252d359c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc82ddc8a5bd9bd5dcdf62fae2e6129148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6dd181eeefe92d760229324dfe2494149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315190c32fde64edded1168173fc2461150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953a470be40f7246561ca55459da5937151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1e3dcfa003e34b8d27797c80bea9b1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314c31db6a353bcf25af59b1af63045a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43802a5f09e64b4aa891b5e5daf0680f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e58078122dde8c4f361671ff546b90155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f1bf053329e4a5a2164ed42180f51b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181f66eb88448f6a8d989621077c8b38157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efd3b6c017970a1e0a4fd2537c7bb21158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d61e4350e763bb75fa754113f65ddd4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39741ad746abf38f8fef38abbae6cc2b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce6c67b41ef95fe9959af0d63cf8f41161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ef5e5b4d09872ad7eb313d025f0839162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3754831355f8eb0b96040832f871380163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92177d32ba5b3d9526dd66f0103bb3b8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a6bd25d086050d38169637166b2166165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e39d66078223facd64c1bdfdf6c145f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9359acd557348356db28632b018654ab167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935214fd772111fbb14aee097479bab4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca1d07104cf5ff1d474d6f0992d93ed169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d70cfe580a524434d3906a50f5cdae170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5560fcce7990ea387dea0a87f4dd46171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006cabf90a6668524f062140b77696fa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11037043391d892f0d84920f6bad3bc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d777bb19b6865c90e3f271f089956e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf10ba0d2b4253a85e3d48a7e5ce855175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a9177f49a0a31157006710bf180f4e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be945a45ebbe64be0d05c11b8681a9f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f043c1ecd1ce6fe1d7e16d45eaa471178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e2f44c25480f8d3f65ed2ffb4aac34179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c96a73915d40f7dd8a1fcce0c1af4c3180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0084d9bdcf446a935b835ea281212b8c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228643dbaa5fb82d55c926cdc1484d612.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77f0b879dc59b750b9c37838e21d1233.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485412f5ffba6e9cf53c4eeb474c50474.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ff9df7ab63039e85c5adb8c9e7f0145.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40975a6459202055aad3575e5519dc36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810267695b370838066b6a849e8c111b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb89cfee5b9924e601189eb6a48bf3ed8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e811f86a0b2f3fba8d189929df90449.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ef5d1c60828517763d8bd7bb2da29910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f95819c8d550dc7b8e0d4f4c1306b3d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332034f878c5c744ffb871558283a0f012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee334e8a23ce76bddabbdf8009fc88a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1468f2b003c60be762b69ff48ec194db14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb2b13e25fcef0e4c6658c13c87f9e015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428f390f0f2986e81397c12964f6154216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e78e241c73bc9bc3eb779234cbb7a8017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913b7736345471c42b0708f4c933f48618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5ea245979e9b8d7c6963af159242ac19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd3ab9163bf8f64991ff3da48504eb620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d806b870595f803b7a9a093316d600d721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c91944fa100f8feefb334f9fb55ceb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799d6e9ace88c1f48d9287c3b2cba06c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29d74343fc7c433c033cdf71b5b545f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987feb9672cdfcbc0ae956a05ff02b4125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6ccb025ce191d722010d547087741e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d313d905495bbdce9a10e4a655521b8027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c10fe4a56068d18478453158551811028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d7433071a23cf8577accd92a33058829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ce808d5da19c75fed760705301a6e330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fe3e3fb546fcc157c2ff1544ff05db31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef28d8d83e0c38d32a35b28ea23f67032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a51905e4ec219bdf04b517f1e3fefb633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb41badec78a3ffac358272ab4aabda34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535257104db136f9c8f826c601bf62da35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf081251b67015eac81bc9d2ff46ef1736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56789b460d4536cb43901480058c6b9e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce07565b55401f9c0951546423d9409438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5fb3551d89b4ffc5ba43a57fe6ed9239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aec65cfae9b2c796be33148a1981d1940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee24cee5e28edec076631c4b7dfec3e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26120de26091d03fb5d993bc6d99f9b942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1882be8f2cfe1887d81594d0f8008e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c3223c6c46ddeb6a06c7e81a010db944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218142b4b9c5b2cf4f5faf87d68a122745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5480cb13b54318f4dff52c165e4951046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4033feb69ca436e8b28f57da5e2180e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a944dcdce99aa9b1031e327046af10048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05be8acb89edc6945571440b0edd362849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ddd792100e43072db21775114befa950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1176ede39afec1ae64d17a321965b07051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d26b161714734166dc6481a8508b49152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d21df98cecd0e87d14ff3ea34945f353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7d0f4e2eef5ccc27d30e5d2d991e3554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0cf2d292a4286c31012f469c7120b455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687a3d50fa0f6e5d0e1addf7e89c7dc056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1cb448a5e79133b79af1d500fd701e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8424d62b1835c8a7c5a196670338ea58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557a60313cf6b8958404a7fbed19848759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d24387db402187b5d3e87436543059560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ad92d942bc593f07b7e6969181aafa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df778341c83425c57a3319a626e7f5062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f897d276993a67d99b87b2fc7d136f1063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa5a53d5aa454776864471306bcf4b464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec4d7b17714ac96327bc188e681462765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d420daecef0a6940a70df7721d8d0c6366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e4390559cf0b65032c337db3d96f6567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211ed3fef0a16650e03d818af0a9061a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bf6a11c9b1db035baa3373ab32a0d969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589e887a520fabf396784a7a10dd594870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d1d6d9105af9895c6d55c0f391767771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d1791ddb14fe80aa7ba772d8c7a34272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878a63468929dc117bea1242be89734973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbda50052778aea3b64f7071228ab06c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05428b873d2c6c8ab8d2a9db63bf97ef75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8219277941f78a7145cd0c668ae4d576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f2ac61f9557003c293639c566a687477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00aca549eea24c937207c52609726ac78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25981187dbf86fee2624f3bb5fd4b04e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb97ad5f8d68f2f6407634828ff67c6380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0d6c26e26cfab1da0678d7289b5a8b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123e5017545e00a8475b0b5b7c16f7cc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860c37fef3c39bac624f668313b0d0a983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc9435ad68104b6e3ebace82283363984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84e378039cacbd70d9aa3a93a83928585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d19a7be8ecbbc3f01e173b53f766a8f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8cda5cabf13805f660d6e78f587d8c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d5dbdecf0e1addd1f9f1a7fcfb9b3688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b111a6570142d15719596fc8f8521c4a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4749c75842a33c294e357c1da6f957b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0114547aa1a84495def29d12403e6b5191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055514bfc305cff9f5b966809e3cbfe392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a2e61e6b87dabece6fde89f22c530793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9efa99da302c9634ab1d8cef2abf1894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f903687cf5262ae8a3de01667a63819d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f4e79c5add2d711b4f0004caa59be796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eec04e61ed86ff33df26cd93302bac997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70fe40b2089325ac190e2db3205ad2c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64a75db8bace27ae21a9f87f7a7553099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae87d311cd45d8980e72f39b0ec2cacf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c82f602dcdfd9ee83e63332460d11b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c079c09684507cd8407bb5c16baf0de102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e69f7169459e47e0172222622491a38103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd28256ac24bd16c950ffa75127c49f9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eebb33f6513b581562bdb336f20e4b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7f74962a0c7f45488af9143526f085106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70633f03781c60bf7fcd5f332bc3cc54107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2a3ae7aba9255fc24218074588a969108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c7a788d761c47cc97c2250ce5d08f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efb9afaec76962bba6b6bdbee0cdd5e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c672d3a03141f0c5403ecb37608491111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc01f3e5310d4e5d331d3d3b805e8a51112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414d944ae42957120f4bcbcea0cdefa5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923a4632864f2ec7a2475251fdf85c75114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10119c60a3ab118c1d434b68b900b157115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6081bfddf7371591d0f2385f18147040116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdc090e22516ded3d479bc0235b0e38117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13763e384aa0d63a51bf0da826118ee118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269f5041d3aa000c9204f09574fe049d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23e87fabc7a4ba903c0f3b6ef18d405120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3e631e4b73aa37154c89259ad53cd8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e71799c45cb71d41f7e00c96522ee5d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259a4d22c97e30c7c09f7e0b196eef24123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ac8d71f270d4c7ecae36877800147124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f1de56309c4818f5701a02c234b966125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f143149a82ffdfe735026a700909f3bb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b25ab8e5583cbe221de98d5f2edf3b4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b545134e9319584f3e4a8f831445f0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e7310e9be3eb37321251e5fa9f959c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e068294a8e31a455ea9edf2408d51e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476fd623ef1f26232f90448d9ef9452e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2538c6dd56ff011ffa783e4a5cf69b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc9a600f67dbf50a4faa2ff563fdbc1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fa4be068019ff3ce61297e286805e8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b116f25d67924162905193d46ad1dfd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f04dc3e281bd3e6899bd15a7c2ea0e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae4a8760de8a83acf6a6d6102d83b4c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8752063e58c2892dd0ade4cdfcbf531138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991b199ce292d1e9b4d2ef0f396529d5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6730569b72002bfc79ba0943b037b3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7700098a5b189672ebd32f6e30da2400141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd599519c583eb3955e11f868d5165c7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeb47ab1b328e58b6ec9a9f001266e3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b13df3f05700abe70366d61c0825f1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e12137170575e4cdf757573b3d711a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01969451f48574badcfdcbf9190ea396146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c38c8c0e934526284030b2a7a8de6ab147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890536d82eb07526f384c0278a0def9e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ef84eecb938892a0e78111f8a3f49f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed952a7ecd5371ceec1cdcf96d96d26150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873ea00a5a9aaa2e01f7d52ba3d86615151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0387ee19e23107632be0fd9112bacb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6457bb70931527a4bd0d1dfa7114f8c4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633ab0436f4453b2a825dfec4a275bd0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2174cc0c026964f76fa13c1c34a6d2ee155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef40e444566e2ac54a078bd78287a748156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314c03eec5360ec162fa1d368eb209b5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487921ac12e57df6d38a868b413c6d3e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cefbdd76d6ed109768962cf4742583159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ab7f14edf482bd96cf1b8b21d6261c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec9719bd59bbe9822872ec2fd62c8c0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0decdad62bb01e7a19826408fa0abd35162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b66f75ea470198f79f06fba2f1372fc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef09a15e450e1ecbf9685663722238ba164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545a6526490f607a975e8bab805ac136165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea95c1bf40014f2eef304e57fe39fcb2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd57a408d0cb0a05f87b5307299b92e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a4da67a9fbfdd7c7b6fbb0f26b3c17168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16129da8d77cb07df4cdcb2f46931aaa169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1465307458a2c6206b0b80ca235a0b72170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e73bad1a2730b6146fa4725c76928fc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd62aaadbbe43dbd961e74c0f670cf7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d04452c31e7f5ebf420848a948c9df173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450de91ad13d53731499d4ac14470a46174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>