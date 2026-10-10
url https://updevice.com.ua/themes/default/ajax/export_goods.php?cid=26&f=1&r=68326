--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,480 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...412 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -820,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f175beee17a5e43460fb19f2755d1a21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625bcecca01aaafee80259bdeddf4d8f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bffcd9d98dc49e4736c74dad775ec8d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0573709b1f01bdf3aaf2d98bd700f0d54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4b717e9a948fda9ba071dd5c7e90ed5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2995d34bb0c578d8f492733c9222776a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c91d18938791ff59c7d861fd28b8427.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bfbd38800bf255fdcc8d8ab3ff4a5b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d891c766c28b027c7b985814423c2109.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e47cfb4286cc62060c5f9ef1f5373a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47c58d114bd2b9493d8ddacfaf42a4911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17506485fffbc23bd9598bee582a8c0712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a1fbce933d0f812265a17403a9cfa113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6116befacab869cbbe949432c82782c314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5279fedc989883da5f7ca76cbfb7223c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3e97a39fcc41499a94cb1817ca821316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9fd7675ae7f7c8b9cf6bcfdc4c1a6a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e367a9a03acea5b93d410c8ee4543418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60e5096b7b23319c2c4ceeeeec13a5b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043e8a79087b7cf38d720b87e958e03420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa216e823a9c0b38978205d4f961a88f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f43c0093c71acf0ae16306df9936bf622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe2c878c894ebda3e98a5367787e10c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a336403c2001c34a506e05b2fca9d9c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ce11ffb4072aa639d78707fef5421425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85f4705d3f147d01ee7b528c182a72426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bee45dc4f369ca39bcad797fa1349327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c8fb0b2ce9374504c9d29f3eb8df0228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daa61678999e3608b958634ea6bcdcd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c87472ae5748584ca852e1fa8d024a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e988e293ef9352b0d9c0a2951d5ab8831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a977425aa17e3c95c8f449642e0a1432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b90df8fb0a301212d1fe1d56faa2eb533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a99d0bbba7cc3da0a95bf76c54976f634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17474fe9e26c46d7dee18c30e4cbae1835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3e15339c41725b3e4f7c5fb320373236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abe501d77ad648277b979a40196898837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f20fabaabae3f79986ee4223acd9638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b9f127c06346cc8cd02f941421738b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59683c31105ffc3d71e6949dcc9d38c540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01bb433b441380dbc2effdb9edb844a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6211922fcf77f2f4cb7b77e94df4cc642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d7195ba14acfc9853be2057b4a19f443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d797ba54131771b94d091ffd2454cd6044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c06bff494b709fbb6f27158998677445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b0e5bb3a454675dca1e92122e6215b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9760121ed1234bd9fa52989515b14ce47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1706ce15ee70250981c71f669fd32f8d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f668090b663761efb8e39504b56bd649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2d82c27837cde9e18d5a54119a301650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e089a3b5a847476a9675bbf8c5116a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9465d552cadd1aa60a71083c0fb79e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e82ab923de003907dc42cabe11866a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802a34ffb0c05be5fe76a1c88b561a9a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1533afc121bde622f965c514db2b9e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b868cdcea02d7019de1332c40ebc8ad56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7509b622a259a51896d83dd5d5ced3257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5600363b3ef3f18a06b1677fd5e277758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a625a9c66c8eef22b43aff0eb74bedc259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9ab7334968dcc16306bd3f815995c960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746e5ccf70de3b15170c779b58f9f03b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71036f4612a4ca1f34d2d3e44f07e63462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5dce179ffb11dd9d457fb3897c50c263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d12bc4e3ad9eebaf14346a0651f240c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0521ef159a6562cbbde9c452991670ac65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65647546f51828594295cacbaa178aa166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9e14449f600f1df87e85898f4c7ee567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0231c4e713f01de27e339d98a0e6887368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9f2e34ce647ab0c8231fdfaf72611069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ba1b6aa3185f93f2bd6c3915bbbc7a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a154c0546cee192a2e541a412227036e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a921cfa79d9e6dc5beb7214a98256c5172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1923c5c07e880851eef45da64ecb346f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac305a1b46ee65989a1276437936fcae74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5239c146709022ac903f270b14ad326075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0445542bbc6431e651dea869570c7ed976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0c0b2f8e9687f67d636ab8c590bb4677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69cedb958464317e69b389360175a1678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097619c3aec671de05b2a71eb3268b0b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db31b46452371f875d69adaca371d03480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda12a9dbb9657ddd0a2c2f35398b21f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00b9c88212ad6a5dec067b5fd9a99a082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c39952347d34ef3bec127425397587e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834a49ab2a0b8b693592fbd59821ccdd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08762b734298f59a9c0166b7b53fee1285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0261a3d2228b88367e246be2d8b7e29886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827e9dc8667e28a7eebacac4cc1229fd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f494576eb0c17fa0c5fa5fdfc616cb2888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4027a44ff83d12bf1a82e82df53b67e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135d06ca866ef8e1539548dc7b3f8c0f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b959635aa9527b06c178c3cbb50164391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56fdf3e609b106ac29d16e48b17ef3692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659a3fcba6ced4a72d8fe63967c9063293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3914a275d18cd56392aea8566604bac194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9629c6ab5ab01e21c0c020aa1509b58095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b3975f297ce5189754fac5ca0dafcf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e3cb379f4ff07fbda11f8e4a6d583c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f90d97e0814a80ffe1925709d354ef898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd73d5eb0f562d8e1d4462de2cc722b799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35bd7cb83fdd07de41ebe29b0bcb271100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f1a0b699e4332ade7ca141a47fc212101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fa6b4e0693d87cfae2085b4ed9401e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408c0858ed5fc69323a2be778969f857103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f473759ebffb38243ae9c5e79032d029104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65702183a44839a33825e054d3a3cd64105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7ab22090e00d9b6c0bf79370817eee106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3275abbddd6299ee3dcd61bfd2d636107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088c3fa4027d8b09fe17e7d03af29426108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e1d0194761938b7bebbc8b7955f515109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2f9190a5af7e1b53a4143872ff3bbb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb72afc9709daec319fb6013a482d43111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf712efe9dcf74a3395fed909e4097a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888c1408d1b01df5ef2fe8bdfef2a2c3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571e0a83c5aa3804ad5fe2ee964c7342114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba067a36ed370ff78ac539e758c2ef4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d48961271a683786cf8cab241817d6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0472a84074dd8e68fbd1237d4869bfa3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cae20098edae65e3b229a6c6740bb5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b69ee26716222332a0e6f5c143e1bce119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f3f78678bfa7c50c700fd358d826d8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93583ecbc3eaacae090610030e642d2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d458efbf10d4bf496f4b4f81f90bea2a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400edaea111758f8a8163198619c9350123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c82842cd3e45e6170ae35f2a0aa1d4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8e4916a3b77d0769da50bd391a8ad8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b91a594df6b9e39555e0448df00fdb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcd6b73b35caf29ae26921431c55a98127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bee521f96268509f0cf77bfeab81977128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea3a458d8570f9696c30f172d9aa88f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c80fd11219d4106970a12c0295346f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76a1a011ec1446b0bf032bcef256b2a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55722cc12c63b365109042c29af33fbd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbccd2ecf63b7c626ea2909a86df235133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170bcaf77b66868e90a411f1ac69930e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d61e8cc47342ca93cf82432e38b29ce135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4a76a6f7472cf35e34193255afad03136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0849b258091bb40d2856b0d78b53d1ea137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed82283e2d4cdcde82ba53234c666b67138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edfa9a6129020ddb38f91ac36da2bf8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614b8ad05fdff82e19bac1e706d1f23a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d36bbf3b976267a7c0f1da848e241d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704196a59df75035f791395b047af545142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011045dea6096d5ca92cded8fe429c68143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fba8afc1f3f4450b4cc92d87fe61c1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0fe6d8e43176631c2819e4d809f285145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7cef32b5a1fe69731ea296e4e400a4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cf7adc22464f94cc1eba7c264683fc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e314f5805f6c95a1fb234f444029d08148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2a3d7489f3e90055c0de28547a9d4b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670d601c8db65e5a8975b50302162706150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e774d2878ab6ed8585af434f20b1c850151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cece8416eb2d43fd25f64696aa9cf84152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2b7c38526356d62e40dd5f22576d79153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4521dc182536ffc2044e98a8e101fc89154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d55ff24258b1659e07a3db66c0dfd1c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c9fdb18e072e6a5bcf25f39604bfb9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f51d6c8b26cb73b9158ea557cf04950157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d586c52efab9c7c415b52c3bbb5b99158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570653bceca110d34657b56e6b1c8be5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3594e60b71fce8b259ca0bac63eb7c17160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67441659a7f354dd49ece2d2389abf6e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ed196e251d86652667876d27e92176162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2246772f313a5f802b5192f3e174c4da163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8abc6339e2cd861ec079b3a314f8142164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f6e1705d89d7bc7832fc37886fe33e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809e468495e78af94911b943f711019e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b44e1c8e00433a02818e862d4f87f5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aec8e4d8c2decec43cd492be81b025168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044236a22ae913c830700ab0cdeaf590169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09203391b0e9d9fc5b54ead69cc20d3b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0458a0fd9f201ed8e4d37a4cc82647171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2922fa0ee5392a5b7d98be374d2147cd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc8a3d70737109822d5d2f02a412bf9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbf793bd38bb86b09c7b653152fce91174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f5f7706a7ab7d833e00599034038ec175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85b8180c97bd25e2db6702014847094176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88e7742b1a61725b189e2c0a8b7133c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f4fc3dd999ea6a1f8152f713fe265f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5232191aefdde6e31af5611111d8acc6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b23ef0617fcbfe728cdf865b77ccac1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e711f7f5764ef312fe5ccd8529e91f0d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18928634df04e80cf6bce7ae1e035d95182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786ad90db82c7a3fb882c702706e02c31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817211d3eecfeaab720ca4f06b2320a42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0bcff0b0d0e49c5d2bc1f41283ebad3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dbdef9724d907db85dab72fb6599a54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7c3872321603e4ee402ea209b60b6d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982111903de00ed017f908152e2932fc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ce8b062efb8724be7c8f14fcd976277.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77558158d35b630472f1ec56633a01818.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61c6d77ce1811130a352046aeb4ee2e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8b9560111f96510074ebc6a4ffdddf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5873fa194247a93786af5c1d38c4ff0111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c9d4294c8bafaba610e90db508f25812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b47d1cedff1e090caaa3eca1e83d113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f37e3b43442c3a0c94b18c292a3d87814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e860d1036ecc3d2c1cf8d29329fb228615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e778c9265d1804b614a5d70fab2f588516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7d17e38a15915ecacbb2c50d94fdb417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0145cb5b2cc4009226fa081b2fac98c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859af74162fb8fd2eba2fecddd55797c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9911c2571bc3d510d4de19a08589c25420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69063cfe2fde66a9cfca9158fd4ee05021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540b8fa19888df94eb1177ba3b28666122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e08fff559db9437e58b28225dfef38d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bef27329fc7598591be4fb0951f8be024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166ca535553c8732a04fed5f60158fdf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ebd861cdd73ff8496b4cb722a39ef026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a76e53b775aaf0dccabebf563e1f1527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65e37f734b47f30081aad4b79b6278628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75979af19c4d45f402d06bda128f948229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef6fbfaf7a6a5d839fa693f4629583a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3b92a055a7b27a4990c32ef2c427fc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9faf01c5252256eb24e5c0d49afb4832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c44ca68469af18e67278620d75d34433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbd6456853ad7f72aeedf50758c457934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e17e6379dd46051c2d002fcce2f545f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff16b957f34a975effe4b0332c84131f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ab65e87e4544eeabb3020de0baf6ee37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b737ed7782603d1b030f80fec6b65238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14188ffcceb3b724413585ac4a1bf5839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba6eb766164026d21415a975776907b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4c4e6b09e9d6d8bb28244e2bf928f141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f06f0356c5f8decb99c5a97ad25b37642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01df233721b241cda5610ff365cf0b5843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e197bdf4317d6bb5297639e225f337d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2175458675bcbbb597fffb48ef8bff45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ebefd166687200a9d1ac06bb79315046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6719bd263721e52502a45ce3eb6445f647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21ad4ccc8ca7cdd30515a243bf7298b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11c4a8c148243b62802f0c4b5dd45af49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5943422834fd7441003a6a496c6cbac50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9380c9fb0c4727dcdfb402c5c34331ff51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d850f960d43097e8773468adc620846852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0279fcd105b659082715534f74c908553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790ecfc702c35acd406f85d0b3f9954054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fd60afad64c6ec1a4fdae5b195cba155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c979f113e6f830ea7227cd025419016956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c4a6cb1d3d282e3c195a244368415957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e13b733d530cfe91751016c09b1e6c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f545becb50eb941ffcc025498945a1c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698a6661b3d0ba349989ab19bfbbd2e360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59d941dad22bbb67475d7489f30482161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180da885558aa7d2532baafc4783d0f762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa17ba9c5b7914ff433029b3c54ae6eb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96375927a7416f37b0078463bf132f7964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f066ca387de6c2674badc665b5d1f4a165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd04b46e876df3512d931c50856fa05e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24898596cbeafd270a8c2c86835b36e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b38cf9bdebb81eb3e0b0a615a9c38a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e8632fadf77997f2878be73283111669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d3532559e910e5b494715a35c9699f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311bb3efdec77cf053fa08ac52b55ca171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82b754c2aafc38ad6c578843957229472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e7778a3644cceb39b7d742605dddf573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84c90112a5e96215960681aa8c535ac74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ed58546981802390d59dfc94f7624675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccf2419ada20bda94ed18f8e23af29076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa763fc1284fbd03becf88ba778c47177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0019b04ae0f8a4f15ad098c3b3b6b04c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555483cfc0b2ff4546ef83fc83892acf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2009d539ea1415916175cd47569ead280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686fb5888294ab76b360bba4b162823e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb39c80e7fd6226eddb37ea6fd66fbfc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5577afb689cba204fe4cac22fc8df60383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862408b6c3f1124f8fbf74d2be7f714984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a9b57af75202bc2d34575c4fbd8b4685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a67c8072a92c7c38feccf7ac8e133286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea1417cf9da25ac8b5e35d59e2d9a8f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4bc6d91d0235a6eb857089a2f32f5a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e760df0a4c70a04fdca19b3cff87e389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e578944801cd6d30d440954db8af65c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8874a3ea0dc4c56424e4c45cac75150a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5416a66605f41b20c19d6050e4aa596992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b423cd46b228b824c92412b7ecac180e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dad2613e9f38a37f4f93e95771d670694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7879b7b2396a10d8134b7e63305f37b795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f34af8653a34867b8287a6d3a495fdb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b57c59040e8db46a27d62348617886597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfe8fb24ce8c383fd3c0ec7c56f3ad498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d7105363244f18ed990e2351bf80ed99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e001e377d961063a44283622e11b26100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb03d910c2c34a10760c805e111578b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f231fedad9a6ceaa4d3ea118fe9be7d7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb5d1c78288c93acb3dfed65268e879103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc90ccb8aa0c7478f41279ab14827140104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c7e630449aeb2d957f42f986916135105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323de294ac51394a0aae823e290bedca106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328ec6eec0b227a3ea0dfedb3763f180107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa56ceea7f1376008cf56a8c0019481108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789f5e5821a065d2f89b649fc1dae3eb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1df6d270e1a30ffd9e2973eec61f95110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6ac7acf0649c88960acf46ddab0d6e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed370a4bfca329423c0cddffbeaf7d6d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a352a3575679ad5f2b8b9c4be1fabbb6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc249e59782b960d7b3bbae9460c2137114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7a9adc0a3fdb07ed23aac6ce90e883115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185dc4946f9bffd50a8d20c7f38c5a90116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacde2eeed388fb361219d37b7f17968117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b896b241ce020c84cee4edc10101847118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e66e275f7feb17935985d3644496bee119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9e37e554816172b35f658dff5f20d5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531935094823242defef39a0d281aead121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e20457544ddf618d9ae61bc0aca93e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7202d8876abce53e183e51ee18b4a5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b306cae62cd016f1417403fe0a1dec3c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca80b6ca53747a6dd2b81fad7ec1838125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e223b3ff5e6f25a65cb19bc6aba4acd6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525403d07ce4060edcc58a25f434920c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e9044e84d08f4377933737d2547648128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923a822ed2115713fe1e731926993ac9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4accd38b47cf8dc4314a002d22b3482d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9d41199c01ad081a4140259989abf6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822c293dc748a06dbe4d7db7cb3003d2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5335637a42856fbe04032d5488b60d3d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f43b513ddbc41cf7f9e4a9a1175530f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf1d73ef6505814d0923a8707e037d7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8999798134c035e091df5e7090dff5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680a8e125eb59e902ad5b236cc83b839137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d07db8b75c957cfee1a76ea5cd3a5ab138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080b1434fd7e9e68ee6beb58e9df40a5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d075e7de9e5105e2200feaf414d697e3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee0907b988e916dd2d2eb35b7c66b6d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b718623ead9d1bb32da303a12350c67d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207ca625254c06fe518d354483534764143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1e8d9dbb30d7b51ba4090e62076ab3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd898349f5ba0698bf1e600e244f5c8c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8e57de1738c60a53b7790f82051d53146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af34ea17484af2e12ca88a97a7d01da147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e271e6a6c2aac6f9e0a2ee86cc1005f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393e600a59e467a383b37a7746da6a77149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92ea2077d9a0cf9000d739d3c6ae99c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb6f6651de5c145ec56a1dd50b71b02151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5250ef4d7c2b6ddc03da84c65166eb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f4c390f2ee760017a01022bacc001f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a83a8d56a06d9fb7b0a0baa6bd192cf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e695ffe0f8ef0d3bd8a085bba88b2d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf5c060ad948cc1447aa3026bfd8a14156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1106726e2e20e188753f2b73a8f5ff60157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d9920f1fb528a3ef33a2784c7c03ed158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74051403bdfb4c002ba2a5f5b8b98ef159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6759cffecd9e3a353a98850920efcf47160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a405b312ef6869b323a250b1bbba3d5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcc9d606b7dc30cc5c3097f61575345162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e9a4bd8a9c97e4cbd06f7b44902fee163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170d0ee84ee022ce92005b1f0a4099e7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b9686b177c1bd4caaecbb446f44b7d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf53aac9c3f228c6a83f167870f5d3f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9430c6e84fbd6f44a47f6d7c9344e2c8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33db4e6ba362c704fd10859a0e0ea40e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c549e58ccf61089d8a6738bc0d8d0a6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160a77c186709285ad8a39e66868f93f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0269bd5ae280ba3700113dfa6e9f40ac171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc4769ef5fa72a0428dc7520f023d67172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb140ec9534ddc012a0e761a1c6c4e02173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0b3e80ab472bbb3d386d6b0c0f6629174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1912,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6032,290 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6582,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J92"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6758,2194 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16641</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.25</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16642</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.44</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16702</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>1.65</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16724</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>0.83</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16737</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>1.66</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16762</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>2.03</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I56" s="0">
+        <v>1.19</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>159</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16799</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.34</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16809</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.19</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16923</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.83</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16932</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.47</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16938</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.97</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16954</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.92</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>16979</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>0.52</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19033</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.27</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19156</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>1.31</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19212</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19230</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>213</v>
       </c>
-      <c r="E79" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F79" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>0.75</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19231</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>1.23</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19246</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>42</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.71</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19271</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I84" s="0">
         <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19344</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>229</v>
+        <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>16.48</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>233</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19351</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.77</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19363</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...73 lines deleted...]
-        <v>250</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>