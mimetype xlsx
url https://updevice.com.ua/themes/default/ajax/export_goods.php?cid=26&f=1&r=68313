--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -811,51 +811,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482ad35375f854256f30bf8fb7d6bcc31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d47254bd47f576226b8feab0f3dd7392.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b25eaf1c3248b9d65e46271aaedcee3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b135de3efc527f5b38ece9285d4dbe84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd861117e2dcb346d85ec73c4cf66c95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ad1afb6a9b3eae97808aff64f96f706.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1d86c05720b312f47de2519933efdf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e293c7f2e850ad9024786a1c65dedeb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12a5d259d15a9e50a818e9ca179fc709.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2940feb78b7cee77f2f423840698aa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbb89a13e69e4514132b179e2d6068e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a92c562f47ae54fef9f5e0f0054139512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c846022237db6bdc73ab8ac8f4bd199b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3724ae4e0ba6798cbc5b64abc637e8b414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd94fb5e0fec8bed39d34ccfdbc0f7f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef973a8a2db136461d7f21d177c8105216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b1b353251fca32da64ceb322ab6a6c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d345baf4444e772529dbc3a2af3709618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75b76a84d9d494061e8b23ef2e55db519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7ef93c12c52f3c2d04cc2a6171eef320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8d2578d6eb18b6e5959d9625f3affc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f304d50bfe70d5ab2825230bef780fc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6720b1fa386232502e6c7732cd503b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0daf6805496b4672d8f40df1d761a424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881ef344b6861786f128557925aaaf4925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff71599183a81b60e4b5109b7accd6d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807ba4653c289340990cbdd18ae3dd7827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adef44da531a5b5ec041f064c43094628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c45797c8bf3260a23419f64aeb987d129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a4ca09ab5943b1011d83122c8d036530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bfb297f2686cfd6e3c3ef6350d23e131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e64d32ac25300d0d36c55c9bc338b8132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ef80bf064e29bedd9425af1f03ac6b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4236e5fa4783bc07ebab23da12222d4734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b7b5aef5879dbf0767ba34e73a2d9735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebafca1e3419efea529d5e7523afa5e536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d193d357c649d3fa8db8f436b6cf178537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f719222c3862048e0e0a33e5b844b038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f04245f171b7f3ea74511b40a3810239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40f59856c346b87642665c42146616740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dabd80a4391c526b6b89a357187391141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35791aea4797cd4045d4d94c1bd83f7242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ac4ebd2ffaa351e882fa7e86546ca843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e8902dd6b55fdd6e559de22bf4a0af44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e17732f602a731b132f090f70cebec445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f9cf2edf387b4268f80e585d9f160c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bedc638b83155c2ec682f0bc71aab747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c385d5e3fab2715c8d4cdd8097ef9dda48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf228da05b6bddfc78973328ade82a249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2852381069c374938351bc1c2f8c068150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd486bbdb0d280e5bde2286d2d347f8751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56a4ef28d1e4d2fd8ca1670f90a97bc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854cf544e674c6cd489a23dce3453e4353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9babbe62219eff75aaa0711ca2923954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5418b054ad7c1f1b7bdb0d4672049055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4983c555282b8687227bf1cc7d8799b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1377a6e972595c607874e13ca2f685757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa71bd4c705c8746963a8fd6871a89e058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3511389e86bbec0381067adb1278b41859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c2769a1702a9281f2dad47b2db73260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe471309825f1054e32c7ca7758f528161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7831b479202166f633aa64ab64485d6a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0da749661a8e445d4dfebcb84f3cff63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737966b61d1e38507765dda5f125874f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7d666bc787f10383d50b0361dce8cb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31143acdf6cc096de0944b4cbe21972666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad99e2b4ecfd1e4fa41575200248e5467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6cde7499231998e817cf64a4799d2e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e814796c8ee558b6f4c836fda1dc664669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013f28327e74097650cf3cabf27344d670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1061e04a4dc54c0a7ad86f29dc538c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57a01d815f8c132c3563287fe2a8a2a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63984ab9a1636f4d8ea020c9b4d4e8973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01456b1fecf9ec6a4745862ff2a40d2e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f83896a3b87b9c3ed39ba04f59e4a875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448db4042fb68b038319a064566f1cca76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ea3bb3045f436fd1a7d7d66f9ee62f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c463fb322df46fa37b54152b13ebaf0d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0a9dc561970a68c6508e5dcab34c1179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899fdd4405dd63ea2314c988ab82dbe680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd18b0455e03c1c4551022e0a806bc1e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87b47d3e0ccb4854ec7dea28f609bde82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a5e7452b2217962f4e7b992a13cc2683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006d12fe54454f9f0277b921cb19059484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8e8788c743ab29db7f792bc1065d6385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8313ab6a6ced9905dd3cfb43ed30712e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a286c6b9c094187447a261e2ca850487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4340b9cdaa4543cdd42a0825804fde8688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9855aba11d671d1ba4ee1a40c6a1354c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a2c1f6d6903c0f83a21d0a6703e2b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9572d798c35e5ad0d85dd2846f619f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e8f1344df22bf5b608495ccbc71cd892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fc37e017926675c62c002c8d83fb2c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03c3c608dde83a9b541a2bf47e2441694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffed43017dbb0f6febc0600fbce6e7095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41dd086681fe52bfc1d7d7138889c4396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa30879c8b03428e28244207193cda697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bef62bac2a99f9bd1ab4594f00bd8898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55787b357861b52384a91de77162ce299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7572898d0a2ee14d7c85b75fda6ebe2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4047be5911f2f9ddbc93867d63a065101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5368ac10b44c919dc9e31b2965f49c1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fc2e5e8c22b8d4d71f3890d8fee28f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6440800d124e9824147d8b68633031d5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ec458436f659c6cc5d75aeb29f36f7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0765958545ef58321fa503580ef900106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a35968c3d6887cefa55497151203c2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a609cec142319eefcd8978a925bd952108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67070e43e3e7e8a0992f836f1373aca109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07852951bb204caac9efd6835cd8f47110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cde0d9935e2584208381e3020d1e952111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54b100bb9f9ed95f54b2af8087b5ffa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7707724e3410d484b91718c187f39017113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b62174c80a0611bc123870db06b5cd4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e48f0b00dd3599b3a0c852b12f5e592115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01b905436cdf432c4299bb5d71c8241116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d01b3c17f903f5795954e5dc59c3f7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6532970993df9b75a2f32ea524a9151118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd210f8275041e269abf74c43382064b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f20c4912a8192c1ee5651e0ba82c8d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb68fa940e26f838b446d3f935d8a7a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f4be3cc822d5a0413456030c74b541122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c741c724962ca13c76d12c6f83856cec123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2aecd3f2d1a8f891ae87bc2c7bdd70124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44a71d500b00e61279570b2e5e61268125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0563bbb2a9af8b9e27c1be1f56df3c88126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b002800c1d53a2c15b872d436df0d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be6292bf9a0a636bdcb8264077b876c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff402a518275ae82d77ec964b9651c2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453d3a28d1a054ab6f914325dcbd9707130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdb55b33d2cb6ed58144f8089d8b79e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d76fe40ae0481b36a0acd2488bb8f58132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd4dd52f863f01972f1020e65929f2e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303eb459f3c8185c44c18826dd2a8fcb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b706585ecac9ffbc0fdcd5918c6506fa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c3e456127c307ea7bfe01d39827be7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec603836b93474159e790489baf32141137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f6e49b76c8f800a9d176d88793d7b8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9434de80fb0fb9614cfcd2d700919d9a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af3928116651993836089c540018af8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea263e516008835bd53f5a535603c01141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c551f167d13e631fc8a0913c1ad5c6a4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f394947b5f7762d261141fa6b6a853d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475886c3777823da5110ff18c73669af144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954bc0789755a3bee9a1b03d99c21771145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b651704a1a8bbec419f603c6ea60c67146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e606510ff846ce3eb079e15426d8ad147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a82e2d3f8613716844cb92b59d579ef148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7785e2d1c2153a761f5e6ebdee1051c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bee23ddb7e89c4f0d877df91a66d14150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b70a7313f77931bcd73809fae11a56151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e848bcb251c452e2628801e37d4258152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7168566eec5ee0d8aa3f3c11b1bb1c00153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a328d88881eed1f515cf0a478e7a7d7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebdf2701e7eb303c332c1f34c4f6d22155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10e9c5c505f2e6b0ff506f07acee9ae156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ca7ca3dbb4d307778a45573b70e0f5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5addd0f3d35296cfe14e072b62b004c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8d41eef96ef89ae60f3ee997332c6d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9667acfabe07c41c057aab6a15cb52160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca3eb85d5438c6e8278255b2e95c7f5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed72eb0886e2cdea89c4999648b3f68162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc65dfddb8830366f2d6571f598dae0b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b10c72e95759323c642b736db012f0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5610d18f0fadc0f508f1a9c5b9d6cdd6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857b1e761ad5aae2c4a41a347b95c357166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd3d6effffbaac0e901ae067ab2243b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0e5e85a762cf9bdcbff8fac012d49d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1970f2496b055f88fa119a2221752e96169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0707b03a602b45e18b46ccb3e0e41b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42273eb9b25932fc35921f1a3187400c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c210858e8e982adcb991a16a54bea2d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b498bca13b98c383474bbe295f4f453173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008b02047add5aaed16a37974e052d8e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150fd589b2b6bb91e8fef136d48e3fa8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ac18045bef1cc7e80a517ada274a1d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b704f1dbfaa26241c8257d55e5dfa3bb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818c6e2e1f319e10cd96bb9906f6d52d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52f7b01744a82c556fce0daffd769b9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7c23e3434fec993217d40f6f8a3d95180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfa457c406256789f111e2cde9a54981.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bd053d5195b365bb40911553f44f8d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d836da787be1aceb7cdb81509415dd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38cd501e6353660bb8dfb4f9f4814a84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186c226730444ad06f06a22b5e93dac25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51158f0f4e0701eadd60ee77fdc30a386.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0814b8d97b3e135a5be9dc6f08b6ac7a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79ce7a43e115b57a6dcc31ecd55b6148.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddcce29b85bc5265493841c4287778f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc37012ed46b3f195d250e914907f20210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225cfce711c14e7c32aaf63392c502c911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f582eaa4935cacf33d1e7d4c6299d0812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3728d82d86567836eb6457a1c4789f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d4c584abe1f69e165d56362693443314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de45267c32030189c694230d586ce2915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed95e3fb280890f3ad2e619950c83d5a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8728e55157c1845b9d03bf123b4f7d117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c69e8161b8c57d2ca3d9aa7f02c7d4c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1632a3018072469f452c94cc8873ec9c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd22103f2d8b1b034131db606b27fd720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe2178b9f9fcfe632cd5fc499c8e5a321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101bbe022306f24bcc0c6e153c2137d422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4380a2bc0db823f3a5da98cf0892fb1f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e93e62a46cacece4bb91329359d70024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785fcc7f2926fc315667ab5a107749ea25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43ee977cc5d1ebf46d2fb43d304e1a726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41d505d12406efd1f6ecec428581b9327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aedb26ea6f4708078802371aa29402928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7549bd721e98e6ea42ae71b8c85e419e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e46ae800d2f18c620d438050dc74c4e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5ef0afa9146c2bb2fae5842961943c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2336a2191529beec8539178bebc3e632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbeb463b9b83254ce53cd3896de556433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b01669944c58d8c703c2856af9ab40334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d41819f888d3fdbee4f5d89ab545e035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd88b4361fb03b0f65fa338455477f6b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0be061df19bcb9ff1de374473c4188d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaca1b890a6147a0a342291752008be38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0066f213e2169fbe25c7acf9a1b098ee39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3f03497d3765c8ccb19ee49116734d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c88b28e61f302cdc649e4afb02593e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7339b04b5f2d62fc0e5acf07ffb4bd842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32fe85d3e8bd0c7fab4c57868397a1a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e94b21e47b4d88c57fdcec9b65b9e244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a91f17a9fdf7e4c213d11c2125e7c4645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b0a4115905b9e0523fac1b521c20a846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b56558fec65901f346521e0b5a582f647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bece86376675a032995d59c3ec0d0948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c0e4d6bd60e56e143b46e8fb55189a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9eeed581e90a2b9b3d1ad58f37a3c450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0890ae40dac4016ec1fb366f7d906f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6cbdf30aefff9bf10486acbf36d32852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3150823520fa41f9baacf1337348baa853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4aa8047f0ee37f8adaabf112d8dc3354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cdde41428bd2e5ae62300ecf482eb455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ebd14d1e0f5b8669534635a31386c456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9483e4514352e1cf5d7b92a8ef844e7957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4838a4270732c3edb3fedd1189b6e89758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430ba2f5811323089cd4b48058632ede59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14d5bc4252fa4e60ac6ca92d8b481e860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882954da1f2a753f64173b2e516e314e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8063fca437fe8b20fb8053a1673b7b9b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ab83620ab0ad5ec77ff876c10e574163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e7ae5412b7b7612e5a632e2c59d53764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab6b14d3353e2a112268d1ba264966a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286804b1cabb50222f27045271cfb8a666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834ddeceb1e661d6d89ece654c934a5f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed375b37a8b3b0754152ca7708ab24e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f974d8b8d55a3126c10aa314dbcac8669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c22ad437491e5a82ed4f6f75fca89270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a42d1ed80dde980a18d80774ef69a2171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a499dc0030f047e8eed2faf937593c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d1f418dc836294cb70302398b5792e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a2fd944c095b7633d801a1e99871bb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e833d15e9b5636c82e05d2e6a04d84e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b98ab123eccd7e35544f97eded2ab576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f724954821c17c852224c486267589e777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0f08089f7480208c311b5c1cfe465f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93e1323f5e9f5a03e69d8e8a4f6bde579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35adcb60181bf2176f83fba4a13480480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282dee57f5d24c0b0abd58a2086d071f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098520bd2a0a4afd4137f2881adbd0e182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedc83b07da2020cace74aa4ed3d18b583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0b8b3f19e20d83cc6905a30cf80feb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c96ad4aeafcc64faa21d307b105b08585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cf38fe508334fc41559743a652afdf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e466c16388dffb8166bba6649e4d0e7187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e065bbc5bad0c1ee952c36ce9d9f1be088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fc81f9c1bd5684a74ef78d3e879c2789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768ec8dec909a46b065ee1f30c01d10e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6726cd0012cfe1e56de094470055c69991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2235d60e52cdd3d47a4fb336dea95c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a9bcce628b08da5133b9ae1990eff493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402fe158e0fb570691b59a45a0ed26ec94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb15ff1b96e83555e5e7769eb3801df795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bf1fc43a2fb8186de2b9def7fb87c996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b52e9221bc967867922ca363490f6397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2f149a1d3d6728c8b128d9be5850b398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5952ddc881791243d633cece276c6d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685a8c86afb8721e6db21f500dcd9e04100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed6b402f9204801b5700e922ee582f3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2835d2741dae2095cafd004d512c3dc5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ced94774405056266f2e3f52498362f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e43d85c4d79e6cffdaa160eeddb183104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f27a06984cbe1895261d98b75bc077105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01b5e9b2a5bf6e306a27407d43332d2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca3b2b92fec364f06337d622092f387107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a266c8a8062011414f4da73bf71c5b00108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574ca10e6a9f7ce133da4bd1f6e937bb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f317a622d893eb2e2668550b289ab134110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3a641c5955c57dd6b4508679c83459111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d0e319b0998e61035649b81985b241112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f102cd996872238c7aabc1ced3cf432e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e67af32f760def8137eaaa576d7f08114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d68b06d5e18ef903d94e04443f0bc7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf55944937ff81255229c103db894d0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbdb4434daa606649bef9673808faa6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462bc6562e4426bc9bd0eb2bcbdeb9c0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c84692c82246bdcbb771570773c5e4c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8269440cf0ab97644faff938828527d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b85f5de52062678ffd01967a1678bf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4502dd47d70464674387b7449c9c4c92122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab24081d9591bccf777d4b2d3611b14123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50f1fe286088ea1c3f12071679e0278124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6effbc3c85d70ae7df39bf782860937125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ebbca6666200df79559eba715f410c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaaed4129c7236cc45da1af08ecea49127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa921820b9d1f05c297e219e12c62fd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0663b27faead056218c5bb590ccddc65129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046078e94ac9af031771c696a1836ca3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ef3b9f0f5e41d51eddca828b6dbe56131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e928039db27e257b86c317af099192132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be28e4b8b1e1dd78cd163806ee8e08b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778c4610ef9fa279f13742336c5f9187134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6fcc7a31023ec7de425ae9ed3217a6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9f81fb3232de43204206e5d9376209136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1129405f4069ca7a85803fd85afddbff137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382616cb392e92abad36b42d027d6dbe138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2d25921c7b502d4b3d2715abad97db139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ff635d91abb398a0ee773a723fdbc9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb193152e4b0cfcc79cdb5363f64b3fc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dd1525c5006a6c373c3ffcaa6ae509142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dadd359ad5d78f4361ecb17345bfe6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eedf23bc8b7fc3e70c457f27015586144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0db801d08a08493661279799580e3a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7700382d95dc54a9dc69adc1a417f0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1d5d587fcecd6982dfd0095c8a6998147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4722202a870cebc1ba8aff11b46af2b0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808ce2ea00c39b991334445b0f5ec743149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6c6e8f1c574e39180d7e98e75e3026150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163b2bab2d13efa20064df0a096d76bc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ccaa96647f108f90257dfb3879e540152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625bdda76b07b26d645696127155596e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077dca64c4d5a46f4c85af7e8b8ee833154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9de9ad69c92fe97a8a5d9dd69c576a7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf57ae425b7bc1a52035955c2cdd468156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c41dbd564ef52a98a03b35bc37309d6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fd6ffb2c3c6f18b99a454970841882158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963faa0ea91efcf567ab865aa0274b60159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d24e5d461cbacfd22d13c24f89135f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eeaa545fcbf7ab5d46cff42cbd611f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a79fb531598d8298189aba500025bc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62829a31e34edadcadafbe51b942508f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b011c37019f658b08b3e5831e7ae11d3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638a8540abbd5f88830718f72df99943165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd196739d986cca360c3700579e10803166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ce2179928a054a9da7ce5cf5b9dd81167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc611985d973b30590012ff24600289168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90baba95abc125bcedf7a848c8251ea0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae41a3bbe8b8a0da34ca683cadcbf4d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5f977b869a882cf29fba2ec33ed33a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fab26f539b7b876aaac42a8d6a46305172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ca3ff5b8d690b383e940665b9fc329173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf25f4e36ee8f7c7aefe53710aad39b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fb07754e89658c8fd8722964280660175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e35967d4b60816e7944bea64a8f01e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6941f253d33281e952d2d52b7dbf240177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7be172095b353a6061825cf81980786178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236834274b5612fd61e6adfd621f1b0b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60b6231b7c68261d936fea2190b62f3180.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>