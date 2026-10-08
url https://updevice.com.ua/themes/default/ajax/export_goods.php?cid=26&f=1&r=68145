--- v0 (2026-08-23)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b001138433ed692dcbabb1acb076525e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658d0f7b6043e5f82f7777bcf72124162.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62a8f91538b0f147665e7516bc448193.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1608c8fe044a6397b53ee0b6fdefa04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61104e71e5aaa16a4a20abd3ee97bd15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7024f425753b6658fe7f9e39e9c3ca76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c39384e2d64c018b3353b68584ba6f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015eec22585c9d8497a4d6b1e92bc7998.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e34a8bdc292d7587fa1a1bb3f1b9399.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8e3d67c31ca8224c303a85d2d63f4210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbb22a99389e9d74203c11850c3fcdd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2427c4ccd0977e1ac77068a3dedb5512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6ba41114c4d9086623fc125c0aea6213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357f02a1040c776acc0ecad475c38ed614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121713b7fc94078699a50fa6f2ed80e415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9a7e5142d1039c4d04849351e3b14516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0ae3e217f6a3354fd9c7fa21857f5b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf290d85437e5f54d93b80fbfd1c709418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f99c3b6bc83a54158de606a09499e3f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2affed939a7bfd6042d132ac006c8ca20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92591694c6e43e0abb0a30e27734866b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931b89e0d614a4161674cf26f1078b4f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11e33cf8d7f4f801b78ccf0e44cc75923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a41aa296f71e628c483a8a8d2a8db9824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbe3c8b8808040e25cb97cb35899d4425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3910b8a12747de2da3d3da842bd6590826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e26be98758e91debac8a7c72f4386bf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd12194bddedef6a59be92f6ef7cd7128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72318a9428fb088f143bac91820ebaef29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2756f5767c666d778dd2fcca3c3dde30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f48e2765d4be7111d33e5e2bc1b005631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcc076574b83f3f6129345f66fd29fe32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbe22a4c90a21774173f3c9a09eb39933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd4ac91e38d9aadb65bdf8af27e8e3034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246171acc83808feaa3d45e433fd1e2735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbc803cf719d92efdeecdc6d332556436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23849b3ac80b49c12067239f5f80904837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb720b128e26c339971e59080417e4338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3971caa4b4dcd07283da4eb8f30f1f2939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113df3844d7901a83f8553a7b5dcc22240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d315ff7602adc5069c0406daf1ea0d841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1244f414eee1cb2ea8c693cdf4cc84c442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13c374daa5847bb60744c70f4e30fd043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367c1d630ad1f259529577ed496cbfc944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4789b283959604a202007def9c6eed7d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e13e3789bfa8b8d8c3c93db0325740a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcbeced8a2d668bbda5580609a8c6c447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392beb0e43f2fbd5fc190424d391e64f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e0a951fdbcc3044db754c28ac9439949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2909899d6500cdb371d0ffe325846650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b743f15842a57fcd61e5aa204357b151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c037ba30e339dd62e3e96edeb57727252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d3e6329496a838fa17e639ea28bb4253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4544786872d9f497499f1cb14fd5a0d154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e507260b3a8e2a568c85b586730f27955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57bfc53b78f79b2c553430ecea6c75656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f27b99b25b4e34ab20139f6c185fc257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191fb9a363110f392ed4d0eca39057de58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da699a83531867001bdc13d9e45a26d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8bbeeb6491b8bc4fffc53f6e54d72060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaea90a18f1d47decaf3222fb4603ce761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306f6d44a9899febed8d518e61c4a78662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9794b61ea350fb6894b6dacee1af0bfa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14ec2a19ce5cac23b0814b4e6efbb3364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fd8a8facf989b2ab52cc13d41f93d765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eea9ec21158381f7c831f8636b6b19266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0339da07d1f9b0da4da3384d0fdd670967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86422c231b5dc6eb8b242334208869c068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9540bb3196af43a9566f9de024bbb6169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d88d2f9cd07a073c280a28c5f2b22670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37129217d4f708931ae8480ab1572e3271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d6821dfbd9e7fe8c90b93ba093ba6f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeedd9bacdfdb41bc641c33e04bb4a173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88a2b7cc8d0d40f48649e390ac2c57c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6f8a805407f495c9423a708b75c04375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b25437af164494bbeb3c4373f2bc35976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5539e3ada7b3704f5898a3779ed6cc5077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e170afaae434418434d682e05a7313278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ead7884efffb5c3fe0ef9bca81e0ffc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3529f28eebaa16f4f43cd38d11ca04d180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c740ee88c4d36c6e8b96431cf252049681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf4bae3c248913ebeb8534c7a4eacda82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c12e5a495cb501b4e70b5ceac67f7a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa758813473c1e2cfd493687e2a7857084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8072c8e924214dd383ffad471ca3edf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e58bfb41f79417b874e9f2b3e31bc486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1f79a49616a2af996f479549ab716687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc01b40487b2aaad84f9b856a902c1d088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acffdec463426515f16786562749eab89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5789d64eb05095692e08620714780fa090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d4aa5d3cddd78eac9bf0abe17ea15791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0e2b204d1da33761f5dbfacb80c2ae92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d13ee2a4a0c7097353e9acee87be4d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5461ab41e65c8d831147f02fcfe70b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b433da8c2ad3f26c9a4254469c676795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a3bd609f7db041586c5901f1acc0aa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec4b12b669ef1806b086890c3ac7de597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189d9cfa25b631d98129f8729be8e37698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e4e0446da5a9ba13928d543998cb2699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a807aa6519623de99e515e2c8a47583100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcccb507a165dd498ac7f1d2a2901124101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30ca3e7062f307ffed84b1fb44e5164102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87f9e70bd29191936c30b6bc321de81103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56ffe19f42118ccab46773ebb365a1c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addf74babfb43fae59b1a5f565efa48f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6e3b9f1dee87929a75caff1200aeb1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ff88cde2723e025f9bea28e15780fb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cce941f4c2d9040d718c98a7a6dcd40108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ff130cb4bc59b82401294aa7bb379c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38baa951d6a9883227f9a1a7bd8c2557110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415b94b883f17223307dab283da9a19c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c266d1583be324be373cbfb8b1f1b08e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdd810be6a16a53c8819911afbc8656113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2d91975ad6a572709122cbfb9829c0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d9cdcea53723843ba5b9c315fcf8bb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fb4b869a010f65b26fbeaf7ef8f8d4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239c3645c7ce6ea6b922b08ad3cb75b3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0501f32e2e6a6de5f258509f6827ca118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8666cf6e3919cbc27cb153047780e65119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19002abb203ac634f7fd5d54fb0b9b5a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57499a393bfe3cbf0d116ddd967af8e6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d47eccf58151469375f5299d8a596c2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f665144c427fd0123569d56331ca920b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035929ad7ea66b284f60624f6437c892124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea86792fa586f3daaf74f5b3270372d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2decdebbfbe4f5cb910675cbe3604ee3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375c4e29e1180f3fa238f3afce983093127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de465a2f9f194d07df97f52dcb6105b4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12ed240ce2a5da1d48e6dc78d2d5578129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb81132eaa69672ce3c6d6dffb90a15130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454911bfd12d9dc792e9dbd1b11f8a07131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948a5b6cf77cd7f67506a723205e0f47132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80448309bcff5e366bf1d1cce25d2301133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c4307e6845e12eb1ec911928fc571134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313d391216e8b24cae5b7f6cf5a405e6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfe0869b9504a369239f9b24c558c66136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f35fa13ebd5da89b63002a3f59952e0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5017689626edcfa8801d80a88d9f6cbe138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97011027df04cf898162f5bfeb35d162139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656251609df0d69030212b8d133e226f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394150fb11ea180daf770292d1e6b541141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666ced730b7e24d55c016113cbecaa23142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28a22068f9a12ec2d4a78925b1a8cde143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57075ec79d87a6898e1d35bcf01296a5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1bfee5cb5cc17495d7befa96bef688145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452ddfe9c9b8ef31315d48e10b75d8d4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4da5dc6206c46afcc4895f7be1b677147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a9d58525555b2f372e2f4707d0f1df148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce97139e44b63f1431a990fdb549b4e5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfca458b91602505d52bd3edaae55f8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167d8ed8a5cb61daa952c6486ebcfcc4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b82d71bc59003c4a32b3120395ce4d1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecca97dc1edbb966220d3c3eb2c06d7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47396927ed97d78a470c685e5d7e35b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468137c21fd6ba54d22068cffc813adb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930de6e767ee8938b315562a660892d2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e52b2c3eedf86928e10ee7e75b2060157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea959d6a5ae98e60d51818c0de349167158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922047df117fa81d64e51ecd1ff57730159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70d3cd747c7a4ddd1c7bef6b60d5c88160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd09492f0cc0e05b83ecfae66634caa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e912a5a37b5e2625dd62271291c55dc3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2554ae79567d56e83fe8610635bf09de163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ff8a305932d316432c5373a693053f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42216f3d55a2f985cebd1a87794dc5b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0cf0ac0341e19ce063e8af40bb2025166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925dffea1eca6d6d4c699a656f63281c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178260df6ea85079df709891a4b36ab8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82d011d90b58fbb83b64f44cfaaeb22169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634ddff454adbd01ce019504b49c08d1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de76c1198ddb936fec14be975600006171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a7dba414c6655183a6a79c828f65ac172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebf39fe2acfeea451c0c59a4f13ea7f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c549bbef56547be7fc5ec9fe91c3f37174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8b50f30985a015d77bd858660ed92a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41960a7399e998a374a652ed9a12a26e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0364d58a8553bba293506e40606653177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1979fadd2359b39dddc3abc4196614e8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294da4ceb53dbbe8998e289dd02a3cb0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dacaf5a4d0243e92017224fef1eca25180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37eb5af1bdc5491fd7f17a92dd332ce1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654ba4ffa962d882c38ff17dca404eea2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e64b446849fba30b52f5fcc3c0c8d233.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43852f1bc0712a2a264dd73cd83aaa484.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c2fd4da2acd3123e1232d06b0a37675.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4047fa888b0cd18c8eb06857c619dba06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2d58610e764f36f7c8cbe93dafb2e17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb16f65521a02c883e712e01fb207fc38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9840a0e3843760e21162cb0dd17a6c069.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87633da35f386f178d5fdb72add342410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2c4ef188a4627964e3bb293d1b873511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c7da1c425df8272107c83310eca35312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6c7b151e0cddd619e439a6dd65fccb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120c5ea3ffde7eae79c45e88d9a7c29514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca045ff56129152e9cc9f6b2f9e0e6115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c518340653d8986d482903df52e31316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e3a3b2400b14f43b10d75027cb291b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3802c6371cfbed3aa49296da5e1133a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b326a03b8b9b9456fbe73268fd26044519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a91e2c9a78f2ab7daab69db4f9f16e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e257725411e12463b4a24368253f6c421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12990ece0fea252ee1c6683c33b49d0122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563ebc6e73510737b55f5f2e8da5918b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769238b499a96f0c1e7c05ca9cc5f09a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217670cfe2a0bd24bc0ccff6b8b474ec25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebe96337f2cf35626d9ed24abbcccd626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd58dc30f631a1f61c8758a717a0ef427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376029978f286fe843cc6b25a9daace828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b310deaa01fe1e3da68ea383e78a647129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a884c6170287942f029900c25b432330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b31408a8076f127252dd19f529f6cdc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4166ec2cb94b54c8c9daea705c58bb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f7e8508f33d1601c32cde0e0db565333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7658f6e877d080bcc901c22267726e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9933bc174d3b6e2adee30cbd2133e035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55766c7cb8fab33c8a48a8e3141a5a236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70290a9dd51ac87aa60974055593b28737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170a8bab778af2dc1218f9f71cfea7a438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4b7df8f21884a90fd27e862449708b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0076502745b97a123ce07e401217eabb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55e083e7b7f6958093cf6d2a4cad2ad41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ac4773ba60777de155e4acb8eac08c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b5913b79f6711fa85e189ad07bb8da43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08f7c039521498e2465bc93b532f17344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f7e230a26092edac88afb80fd735d545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787789d3ff2a7571955cc95eab7dbbf446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2976b201365d58c1dbc7c034fe7a0e147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc664bfd385257a58a3fa15b55b1b5b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596981cfdd0008a5519c6e83bdff8b4c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26e04a81ea2701137bbd11c076d110b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da5048a679993389986a26460f9005b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccacf5b295c2bcdbb92bd5713638d89752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cad5c292366a4e852194958673314253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1751ea37375cce811c46764fc39256f354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453524f89d3a44f1fe7ad562c505ada455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003bc1aa8d60b601efe6f86df2619bf056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5832a5f925aedc9b4ca07f7f8b7bde1357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7966c0bc17d2a0db98b1f74d8d9188058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24277a87fbe1e8c71e7201b72928a0259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863df8032d0791c315ebe536975eb65860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8e6a98a9517ce1c931bd2eafd76f0661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77099bc7be1d4992a95ed87673427d662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d561fe0b4241b25f5ca7580cbe5bf5e163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3174d238753dc057717c5041bad3b5c964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc41f0872c8fa5cefe5087d0fce963f265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87475fde42996ea30f8539b6d29374bc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c438d4ac9ea36e599231d80e55f91a2f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8ff9cd6ab0292e6de136ce3ca088a268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213b7b85a8111919c3f98dcb9251f8dd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf79a303ef229fd69289ef53e3d330b470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5134160a6e4a5112ad52f38ee766ccd271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610880eea24fc3a9a0aab98c8984192b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d320153cb4734957140f0ba12e5f57d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85abe6a82c27407bbf21d06edda5bec74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09be630efa036c7634333029fad79e975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f0b97d818ffb1383946d067091207776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5af6800bfcbe0f6bcdd44fbb0d4dea77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dc441e5da6150eb07a01ce968d9d4178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832f74d06b7bb3a277932636317def5479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00234752eca53f4c8354d7bcd3252dd680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54117d5487975b4fd848299f4011d56281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad524631d8f1efd7d901e58446cf06ca82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59747197beb14e4999d8475f8b7f40083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a473d682de279e7fb80630458b27803584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d24ad4726d01c0407907d61fc147ad85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e90152b7e04e38ae76668d08787e47986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5829a9a012d941f48845129d029c5e3a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cf63d9c2d918ae923b6ab864e2ebe488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a1f75cd1185f12c554b1b43b27b22089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecb43e8763412b37f2557941bf62d9290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706368c2b2a6edc809c1b6564d5e753b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156690f1d157c6ce465ccf3e61baa1f292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899aae46c570ff0cd38c4dd3bd3ec9ea93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89050356f68d301121fa183c537dabc194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7e72aa6a68254a77f89ff1ccb3778395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6871211dcb7a556029eb4a51f338105b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ec1b58da29903b751f027666d5308997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eef08feada72638d1299305d2b544698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b40384bd20a4bd78c7e7a6fe32c3aa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983feee212de3caa114c07e23611baae100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2df90f63eb278c1993f60f387fb9f37101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fd4a4eb5aef899baf80ad0f290c07d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8124c15d5750e37ff48a3e41d168e330103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c29d101680050ffab3394260ed580f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f54b62fa97056dc5e3d1330c741a19105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d97dfc0b9b8e3e17d2528b847276a3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a791dcce6fa8adc7eb88e0d0a622e217107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5851da2d7a1986431aa662e7d209b9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6eaf7abc1d721d43e16da449a43c83109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4976bdb6a465dbd13c70dcc953ac8f79110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b4eb6000ca4d73b50150b78a6fcf8d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966ae1ea8aa0248246fa98da4738d52d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06264813e39c8dd96e3412c5c06c47ff113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6055653d32aa9bef0aa6dd1ae267b2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaccbc10e46180b21d76db7dffc897fd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129f5733c4d5520b943550833432b5f9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1763a5daefd61830231b385d389e829117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09c3a9f10ccc3edd47b82f64b8affe1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b720eb96ce96022ac261acb233ec0b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bf0d0665e204c6e560b4907f14c619120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542fa12dd0098a7c6804856c54e38dba121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190921de7e3f8cc53240b17a98c09dc6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d1f957652173d9b8920684801410fc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac412181e202031719f6636abcd0fa5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69be9876c4e2965622d722ded214c39a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ab7fc10e686ab9c76881c0b069aa4b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ad3d6076a12bf3e98c4001b725dc4d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6063bfd7584cfed73d088db28d757d9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6e554556f3c2d1c7bbcfc2cabffc04129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e384bb2e8e2590affdeed72109f32a65130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b55b22286e63b8974712a67c7978d0c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069af5e0e01fb61739aee2496cced014132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d46012fc4c6e3192b9680f22430877133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6260946942982a9edb30c018c9205c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8ce5ee1f2515be67cfb8ef75b2fbab135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd242d2dc4a00907baa8b9b1ef29b53136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02146145086e210e742ddb5eaf84f6a4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a233b196139e474d2b9ab0c8e3f872138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84f243bd26946788753ab5d9dd770ae139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851886fb235572306d89b73285158bd0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5936a7c6a5d89e9557398d3c897d230141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5521bc6bb09c0ae56b743b64a34b424d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151dda380494628e3bb926453ea3faae143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f0e9b5f4263223162f1a60b9e55fba144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe3bdf0b9b7d232294f65c37da77963145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7ecabade512e43f9b73cf307e3de21146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfe245a9072f52b311d9722ab6c2389147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420633f73b86e6019f00c128d2b6183d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5450e75cbd2df1a3a23958f00969dde8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997d1a358aeb132e055a72dd82ded94a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2510a0b159ff7359aaceefd715314da1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0414ee4a5a63d89aee6ddc48045eac36152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1ab6b617d5c19a8f03b02156a0dbae153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4e24d48fccecb0857c1686e6bd56bd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb082884f1b28c111c39367fa57c02cd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7741a20d684bf01d7e0183258f605131156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b17d359367f1ebba71ac001cb2b865157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974eeeabec842473ce94ce35c333c365158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8143c698bf381b94b57db39443b20ccf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b8832bb703071b4ec48214ed61796f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ae2f8a10b800a76ed99665a9d9f476161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc37f9b3d69866056ffdec0e8f96dc51162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16b1089c679de157ae34f3da8a22e7a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876d317a0f79b270a8ef63b04219e586164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a4d71d2f5a2352b86adbe0c8838b9e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36860ebbdd40932a3887cce7db49c6ed166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bbb7817c63d853082b7610740e4513167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53a2f94ab116baea0161f7da8e10176168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f10e2e23849e70d1a712ce25b5dc1f1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77819a6532f86df9c16157f3b9211ce4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1129d98a46112ed89e2d6609bb1dc14171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d45602a431d55807332f0cbf858a9e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73327a85eaf778034c8053b1eb398e1f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e793d064f23444d86f49194d98cbc7174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>