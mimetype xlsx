--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -811,51 +811,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0d23eac1e89604f5e39f38e890236d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7874a83cebb4726b4face552d1497e62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12025690bea6157aa8fb712b35cf3de33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd512775d3fa9f6a3d1880f480099a044.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82214f2357a38184cd6640c36d6948b55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab375b1b672eea1e98179dc3aa93a546.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb21f66c845745fc7f813721470312c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dbff0b1b2dd32c712c8171458260d88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceb28660b996dd7cca1af131e596ab29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119dfb740358af0704bd42d53e9cfeb510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1572ce8f97e66239236e54131ba59b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd13c0b0ddb9815c27f4e9eb90b1034712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d371f2921c502e4e46cf2183571b30a413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5802ca99d60657270ebd1ceeab16672714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122972e08f6f47a404a3b6468722e8e215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef20fb0317515b748dc2d5c985e132316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8059e0f14b74be15eed7fe8379bbde4817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411809fd70da6b58d3cf4c19c20049f518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859ee43747cc7ee27da38540593c6ba119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8defb2b9996488934d5e6d2aa3f45f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a38305271858a634ee15c94036ac4421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5307b6c8b52682053fbc40b9c747bf5a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9218741fe6c1ee3952fdcc584915e623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e305842fb7d954ab885eb5c5588c8e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4048161b3a1fec9ccc348236b0e1bc0125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141b7d9e4959343dd60646267cf3561526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f474d35fc0d1a5ba9daddac0715d7f0927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9c0cf6b3e58f02f262f8e2d0f7ba8328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d6d29ba942b3c54c9eb2ba3920e66129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29c66d483be3b0b9155b581de19342e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93481879d0616e7db4aef2710ae698131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84acafb56911f653c5e5b81dfb783c1d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddf8d668eb14f27d33df7320bc2c58833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed3faedbd4777bd9c451922b8072f0734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5935e747714d068c7af49df4dd432435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed648d21c33608415e821414c5df05b336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2816e4d5476fe6501cef26c817ba76c237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27f911293aead569057f1c1fb6ab46a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ab89a68015dcad148673776459da9139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9686183be2aa1dbd4123041dc330e64f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2486b545c7c5036b99213029664b9141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dc016484d7d6d63746a4345e07327b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb17c38353178cd6b664a69c91c238943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af788649fefc28a175c6b46ef83c3f144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4ff715ec57bcfe61e454e7b48d215b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257f758a80da30d4565b3321d3d82d8146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a500f38a390ae171b1f431dadb084a747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48793a4fcd1a9ab383c00c9ebaee7b5b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7548b40361cc0134c62654748404e04349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdd7c879f35816116525362d778e83450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f826b3488b2faa147efe47b2a2b1c651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01673bcbdbdda26385b06e8bfdf6812852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca5b0e72bf1f63a0ae0b9164527a45d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d877f69d57c1d95ea592ad3268c815454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dc80c29ac862aff9a817c027821b6455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbebc9529cd0b2b638f7f1b0276d096456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f44126e015a6f5f46d768a47c90357f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f3682d16cb6fbe7b1d1f2bc8db28db58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf4542e09d1f464410ed8205a525d8459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4558cacf862409dc462705f639051660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19785cd1d426a760d26de293570b390061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4768157a74a1e66d636b448652353f3662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac1422dc45f882624062efca8ba0eef63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af5188c3912e01b9d9f9c6be817f63b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218c8aeba825be66b6a4c75fba55f0fe65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf44379d017e02bef129d80b9579fed666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a990e7572a96b4d35300d24c4b183767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39286c39088555d8149f75896b22471568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361b94c2311ef0eb6eb3e0c7e10698e969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcf8dd5f3ba8cf5a59a744ff766acac70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1547d9ef4043fb3b5a12182ab4a02171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f15d613a18e2487797a396aebd273672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfec09e3061302e2f71f310829187d8673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72787e06a2a9f9d0eb76ec985e5dbc8e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df68f8ae0dc1449233b72ea94f66c52e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df88eb28e2328de22881f53c708eb12176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5eb39290fef22dfe25b68290a6bda877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2275fcd54ee7e76a01e703a321c00f778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04c108e6b35ce6d4866df51b8994cfe79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a32e030cec2af38c925c671737eba780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f4747d27792cf02e310bd745826ef181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036f082f53d2dc0905c8f8ffb8c2b1c582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e4ae4595477c572f279639eb2b1ef383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585ad76e04d3392180f341bcbad72fb684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a3aa8d29375218eb6ffc2e0e663aac85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a132c870b2cccb59e7333525236787f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e79aeb204c75bac4cc7ff225c11fee87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b94325bb13e034b5a317ac7f5135e888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6fbde1329523582f1b25a578d70ba289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b710c205247f078b1ff543afea47c80090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad73d8ae6fa0db054a10a6dc598d3f791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7ad24c47f4dc1fc5f36ce066d9724a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb14d0937fa014c921e95a3303cf59b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0085a7bac90900ae92ebe0831e3fd694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f79b8058fd89e16e27d17b65a3d54ed95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca03f42f993df27da4996b1de5b6596096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acf1b8eaad21e17229496be3964a09d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c944bed6d86c3b520fccc6ed06dc01998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3d7b4b06b98b8fbc813a0474aab60799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc540e86ca19d220bdcb16ab40861b8b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8e3d9d87045ee7c9857d4c824e93c7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2addb24c0e7f91bfb40a48641df5c42102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f909453386e4ac18d37008bbedd167e0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5254050e6fbd9c46ffe034afcc27be0c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca803a35cad628efee1d380416e2dd6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c79b4a9738fbd72b753f9b1f1ab44d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd34bb2645f79ce476eba8807e110d12107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c531df7d032e9d78390613f60cbd26c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ce597f3fb28390446892aa5769c97a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf38631af9a6c50aac8aca591ed5e56f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb9120f95362d648b20facbb810c90a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c854c89a368f8e9a5731ff650403fbb1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dd3cd3027d144f7791a66e26d516ae113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db23e7614148808bafde770e77739dc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15a9354c11df5c81ee0629103b466f3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673a71f6c5ce94f2ac6d03b4574fc6b9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf5c1023e2753d821800865903f2d48117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813fdbdd2d438cc5888e2ca222829956118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d162153bb4552cc8835e02bfa319638119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2e402a6809523c09dc2162432695e1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd63db5748a68bacdcd5c63717c8d2b7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d050917e82ad7b73dc0d9f7a05637a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5e663f5e15a80bb9d1d67f0eb927cf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1562e396e8bb2333aa0b68d9ba55ef124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53111ff0f01d3edf18998852957543f8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541899b9c6c35ab9f337a25dd990eab4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d91d4fd0a38e588296270aab0ca3d0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd54d138421d82ab867c41db791a2bc7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a93bc1ee2eb2e263ba0c7f6107ad878129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d298f7732c20fc8a8e08f93cf2ffa1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58831e08031622b13c702b4f8658efa5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef340303e7b256d219d2bb6954090e26132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06845d75866902710e5447b74418920133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa235ffcf423660e025204f12416ce9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34c71ae0a1e51fbdfe9a4390174e4c1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db63d18d8c5c3326c4d7b730e8e8a814136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a4b4121d0e04e3687f016d3fd8fc81137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc81d6a94a4d866bf39d21d44c9981b5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47fafeb5689afb2936683530a37b297139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b6fa151c0b94c11475a70af667f44c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234eb30fc4887c5ad0b416a0667145f7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934384dafb5ca043b00f894695b6f169142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd4f06126d5b222ea17b3aac035c17d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f6e506e5f96a8b55b130d139ef00b8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971542f58c72b70b2e635d9cfec16c03145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9901b4a3a1e0c6898be133394e0971c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12612d0ca4d4b3af34732638d67de7f6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4489015d3d0b67f05affac16c0f815f7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd06325a5944d65a547c40a7f70158c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9db9a8ec131e7f9327b00aa716dd971150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a3a2623c6ec3f70ac0a2a0afd63f57151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3f4ed5b493385ddc9d50b0e1cbebe6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bab82b77eadbef158afd863c5f09756153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01a1c7bb9a3215636606654469b903d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d25d25c3fd069005b3703d3b8b9fdb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e29f7b8c4cf2ee978b31bbc6efe201156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d203160625ffc6b6f679c8929611e4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7a7286f2ecec79e4f5ddcf8b4b41a0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77fcdc3b0298729a25e6a912e0705fa159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ef2f43b5e0d8d353181628ca7a7674160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1160f75a0a76ffc17fc44988ac0d108b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b65181d5749a65987bf3972f6d9f2b1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c101e8df849cd14f4d129b56b75ab02163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f010963e4a7e1f567b89204e3db4c2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a84228268f1f48f9f40b1000fbb4f0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0354924e78a0c33aabeddc6581845a5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb21d05a302a61fe14f8a31329b27700167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a0dde829ee441a04061aaf7316d1df168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7001d3ec073d3fa7dc0fae721973d8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d146511ab85b42f7ea22af4ca47e1f7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed4a2c994443dc97bd1d0a4e8f38b28171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ed8d56056f49f2adab03948a04b8c6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c20d7548ef3a3fff08657134c46f8d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd2ebd25746e77f69e3ede11ea89479174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c56ee1783d700cb3d9bdb22d891703175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f787127e15e71ec22b2b2411db110e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23f725bb59dcc8a44b751a9400da5b6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa26d7c131e6aaf2155b03966c73a97d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b368850d2e161789ea1eadcde686171d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93335eba0e418461b3e3d1430537ecac180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e0801c5d7f9fc251511ccf9a637e711.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266db6bfc34e01de45ad2a516cbe5bd92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f57c5ee56974a8452a091f9b9ecee93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916667e80dfac5aa469fa968f152534c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5145a29269e8b9ba29e07961f16f984f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5df72b9cd28a3abfe763fd3963d9556.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa6682216e8a5b5753e903d98383a487.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e59ea519f4acbd11175b3cd7c590678.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f81698253ff99914d1d1c99134e0159.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49b3aaa409e3423f4597de13589e72110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4600c31c3abcf6a7f06a32eee9a2b67811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42338e6d65b6efbfeefbaefacfb61f5912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c614dc57baf2752240a03fd21377fa413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb23f76922eb8a271eb6af191cb8dc0f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ed861004e08b5a767b06fe7e984ef415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36478411242e2ab68806d9b8aa7357a816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70631362e1005ac0554b6115e8407eb117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5578757ef7d4294cce80be072928eaed18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513f9025ecf070d8a7e7efbf7d037a1e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a081d0fc8b4de139f793dd575ce8f5620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb0b81afec96e14ef24883e0ea264ef21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399b361ce8d7681078f9348053f9675f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bc76a552448be3ce8dd25760ba0bb423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38719a51ad8d9a9952ac602bff61619a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1d25c6398a3a05cf6e08ec883dd8d525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e10bdcc0461ffe7be0af3d27151ccdf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d4dc23fc01338bbac0b7531f82da4e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada96ff599f931a18fd6a03b8a3d08e828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5c61dbad5dd0c250e75b09dfc07b2529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe9fb2bb6fd40365987766b6c1c11ee30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e468cfa8754a18c140699f3345ffda5b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e577c316f02d17314a8856934955948932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79aa44459544e7f4381d87c73763c7433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a5f5cb8a2d98b931bdb0078c7c228f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264a7aef47e58e95dc1c8b7775d67a1a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee7613cbc4bd5e3bb45cc1f07b28fac36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79a0745ce020da0f2ca150d4022f8c537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8aafc4844364ee2db96d07375ebf9038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5c51938f48acfadbdd3f0c379e0e5f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2394e60431737e46e3a4d184c368c3840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c34c38ae3b778ff3bb6535704ea87b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8641ee6daf0570fbc2a7fa38a7bb5d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c59665bbe7b027dcef8830d959ffd843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d80df0d92883632fd2f01a938dc951244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ec6bae35bd2d0fc1f3d2b0007eed8845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c373db6f8ef3ac41f2ad37d4dcdf2646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8d2db63c01ae90903b85b45082bc8b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319bf308ce34e008ee31e1710954daa148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2f55fa3ba8b1edba1a36026910444749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225ab5fb0c42e84f35c1bc97d24a80eb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c165d216cd4912cbd04a3a8761c9656e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f4f5cd16967b0ed6c44fb10a01b4aa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eecddd6ff8cb98f8dfc5d348346bf753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cfd2514b49eac85bfd99b50fd5efff54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f0208fdb7426353020459285d37d2f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17f6e14854e572e7848adfa199fe08956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158e630778124f4d210ebd94a2636a6757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeee755d0302d8acd66693d95765e2a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be98ba1df2450984960214cb5ce092459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4b63549681ec8a1568d7886bbeeff460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059985a5695d7b8e05275c85bae0490d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d55f56ec2c511c17b684f6696f2df1862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbbaf15357c914cf0d749df404a2ab863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b67f7ae888bf901078b33cfb84b47b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5215ea12bfcdfc00e891c253a03f20e265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1676782eac2e7d39d62441445138cd0066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9ec8c5dab4b50fd51d7f39f748d42a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c7b190cab60b948309e04d4471e03768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f76220bd2ef2d8e54b3e7d4c442f4069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2c17ea4009d531ea540e3ba3c24ab670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70a9a2a964ce304c40168430891ee8871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c6b3ca989373e3874d4921923dbb5172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2630ee6871453806dff833996b0b1a273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034a42c26752e443f1e1f35468f2f1d174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9be5b30ccb2a9b8ababb6ad91fc800675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801ffb93df3db48f6ac832da22b63aa476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75c1d0755f8740786b26c3a40d4ca1f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d348baf61e122763717c103d559018578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29e92b952df1dad5700b2e5a9f9700e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9c8a34241a64341e5fbc360162897780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c84ec7c264da4799f466c0eaee2dd881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9500177101bcf2e82a1cadcb40db065882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f392f4840205a4749e9b6b901123e80a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920169019e1825919d2a0bb381374b3984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e475944accbfb5c53a3dd788408144c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8eee1649ca3cdafcadcb228269696986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf82a3ca4960d328a1f017cc6569094187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d298944290ed927c6f3fdcd15569c988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38d4afca3d7e6194aaa818673573be289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a924d0f80d7425388dd1f30e1c75bf490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9b2267afb5ec6c767973ed2f8f874d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8377d3fb02d3b139ab778f363a5776c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee154abed2f0f6dec10e60b81f350dd793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975c9df28a2c531ceaeffd3cda4027b694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c346ba3c91f0189fd6cd5a4019d8de4495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053414bd3d8cfb06a1c16e8efe88309c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d106c40f80cce024f5b89a6727f526797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47659a1f40665c375de184b6d52ce02098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011eac50354dbf79952794e5c869670999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb2fed6c7cb62b868795636082b760c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cd3e8440579a410b8e772722311c7a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bae81716d60e4d4974e2325690a46c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3737f8e68cc1e40a443c6a8e5b039cc8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b873648eb145ade7124eb43179d6df104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4692f085807c23d810f3c6f70bb6291105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20b61fa3f289084b9116151dd793f91106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d91cb8a9b846f5691dd8095b820362107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33be92c3c0de8379c21acfb3ddb2e111108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b27e1a36efe3b69dbd04fb5b89f4169109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8981bbb668479f9cd3d58cf776d3c065110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb4d739eb8fcadcf519448f3151660f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af6f0be3c9e013749f62759eb09f2ac112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082ed626f2bee9fc15788720bfb1a6ac113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd5b5e4943442df6064aa7b4df49c86114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a805d908a1ce221f735648896ddf55115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10510af631a03d8fa17dcb74fe4c345e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca38297ffb1ba2653da77f490d1993db117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4caba2c36fd4ecde02dbc8de1ea62c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee428a8d4247468eb5374f16f3d103e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf3c4538f6713029fcfa06a3cb39459120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f343790e9570b3089432ef3d87ec7b57121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c057a0d93bc3a9fa7597c7946fdc0f6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9055690e5367eb3144f2629818791043123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca55fea8ce0d2705dbdfc03b143aa94124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb9a571082d4ab5e6b55c193323041f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd726d00f55f05cd4a16f1b3a0950143126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da871ce01a3988f6791ee1e4bfb2094127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9308e1b70222c38a0638e5e9cd1e3714128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbad42fe2af4e3065f7fd79ae53183b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910c542be9ba27713c6d4997be0d368d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a681faca85eb1b6fa90733098091ba8d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430fc7593a3ef4229c74c5b965572a0f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fadcd8a749626b0997b8bf7e8920ecf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c62556489948424b0f3e748455dd5e2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342c38438319bfb2d92261966f719029135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66e597e70a4e8f277bc821afa97a3ed136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351d8a59a2887ffef1f3fa5b04853b50137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd55d7ed019cca10b19cd92b9ae4dea138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d260308741496945c19f323bae4cd1d6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b255c3fbe417d348312bbd0df0a7331140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648ac5b8389b11e45a6d7473b66d7992141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658a6e97539d45ffddbbec843a4f2c95142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e71d8e1786d7596cba39a39f141a78143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924435afda0b8232718c81492b4b6a04144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2381e56860a3d1d1b852613fd3a6c469145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa779694c9c9ecf39da3a03224e8fe0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c38670a4634f7bbf530588fe99bc73147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13828f47b0fe8a15a438b6d303fabf15148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390012bf84f90cd8191b856e1eb78ee3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acdb7010716966476e4ff3c6ebf01cf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b474d36d93bbf419cb6b7db541f4bbd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6c5f16475279217ec1d11da6a9086f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cff81171510c8e685e396936854c12153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ddcec5278adb3baf45c78993b1c7f1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d22d4d979951ee0c09cf1c202621e6c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e61297543dc3d86b5d4d3a3e180cc0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72b1a3e190b24cc1c14e471b901a6a3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68394a24844f1d427d0363c7efcdee77158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fad4954fdc1bc6dd478af1a611407c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de070f22b266671bb9bc6e78bd2ac5b6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f90f86926d45ff0fa482d2aa2ac0441161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b03191f4a4ebca394e8c612d2988191162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aaf546596aac95bddb852d9b71dbfe163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8121b8e365b9a03e90209153bcd9b118164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2935bea49fe33a1c1fa747e6278c899165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc667117954c6495e843f1c4a28f381166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d65703a46ab202d0947438a24880e8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06168f95d81ddf66269813a6aa5bf254168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f13c03c171fdab42584515a84b08bc5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b78c6ce918bf4e0c296769735c3353a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337a2b8aac2fb0f92869e432141b2980171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1d7591dc45d935b38db63ba7db6274172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9f866c3f9d35891df3777e3a0cee4a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aca688535234b7d64be89a97264f4a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19727ff96ca6f6a461f4c632d779f19175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cc385ba33847fad6c4307c702d38e5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2e58f95ef184a6ce51014cbdd6c530177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99268f473484eebd2a0c84fb87963b9a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11364363a3320da80d686a322b3ad8b6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5302a10ff96b39229ace83114209f6180.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>