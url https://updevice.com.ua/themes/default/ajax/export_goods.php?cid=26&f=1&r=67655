--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729f22e56d302aab64972693e844a6b41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007409cd476c9c3e9e1317112e1d1a7b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46ed1571a0de6abf89469b216091cfe3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f31e473268772533992f8b3ab7d9774.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ec9d92e5abc97d5d2862afd04064a25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5531f4c2159b48c18af1bdbec466be6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a7813b4855b3d280dd42f2ea90fc377.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c371bdad5e47e90ce1d110ffd06e3d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33251413d8b09ba95b10ccca629511d19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64fcb73a73ae36e0b5f635e0853db0610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13d6c863d888e63b0dc551b3b0daa4911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e6c8c4a85a7dcbae071a3470fe6f2712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcf105a64108849ae5c670224d7f4a313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875d1753fa16077518824dce2e43a2c214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d909f36c688e9850f63a1c0830306f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea600e18b0b12880212ce1637521ecd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230b0499efe4ebd312f9ece694f4f00717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea7a43038fc2c956d5c23aa4f2ba63518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9bdb9680ed6411c3350794055ffbaa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0838a450390ab021d52f12820bed9f0f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f5c8abe1dcbddad35e231ede1ec53121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d022451f6971040f726f41c98d5efd5122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f28cf362c61eaa2e270b5e4b56c03323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff489ca05ae0c2bcc1a4e180ee63ddcd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd065f5d1b2ef3189632f0b1675400a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d490f746c6b34e92bbd6c3e0b25ddfa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dbfa869e879a4be35993c518aaa3fd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3707e3b2dd6d58c49c9ac47a7ed5a228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57386135156a7bbcdb5b73ed07a23c729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5b925ddb9671092b578887b2d9224630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e866e18791fcc87559a34d5ca5790e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc99b65e71b137ccfa4a1116a6703b932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d240bdbef34f8cbdd6fcff48d8d539333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03603faca8bbd30b61a197d667164cd234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891d0889623873b542302272a20961a435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69efa77a1f14a6e62a03ceea4ce83f4d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46954557b0f2eb9816b203c40559ea4537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b875caaa0e2e2a75b0a288f227f72ff38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcaeb182563b73eef5cd4b75a4f763639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3374a04ae5b6f0c4fa0faec250d4c1c440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6b0dfc3e83fa15d8224d1057db527141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da75fade48ca70ef4518a01fd06dffa042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a03100115bc374dc332f026c65186343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f53986bb8b02bb317a45692567f317c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0144b6e34df101d8488ad843090398a045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc7cd07a5e59f33c3ec708c98349a1c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c455e4f8e32cec08e360d693e74bad6a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f24526839a044e5767a8ef74eb7f2648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693103d6d55c5dd96019b5c7bc8b7fd749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b420c8a568a8ec72fab3b59b11b1ff550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dd83039deb3ebde39b0efcb8dd0d0b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8fb115978cfc0daf8e7426378c900352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6091267d6180db798bb3761b3f69d0a353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d149291cdf3107c86de45b852ad8d4554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5fe3f0d4d091dc9e2f9f3c00ec8a3c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6567de7444ef188975ed998c5ab4728756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c15c4878bfefb0810c9d32771b82a757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f19c4190b9c0d85f6d8efc0f93551358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b7c05d6f4012fe72cc619b46669ea359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c42dbcd00c9d592c1b7f388fe748d3160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cf8ca600488fbc3121e2a65a99c6c561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6098c7eb8e05d5f3e52e12e4914216a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a799031dd4acf19ecde1e5c01535ed0b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f051a35df8bc0f02554d229c60ad213c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfc7101d546a70bfb5ae239a66a002f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a55e4b68fe692f2d3891083a466578866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67528920e92a63d0d258963e4579097d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb338b47536fdf0f1f145526bc6e6e7668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f977e9c6a6187f609ccf09eecc49e60c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97676aa54caae943cd9fff2d1efcbd0170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f0c6c2dee741507a0786d6d2452e8671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229cbe2fed2d3a88a0c8ddb0209f941672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e76df8c4930ddc94089ab2257e68e773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec104863f228d480009fcdcde93a6fe74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3861cad47e7c344938ad79fee70b79dd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffca53b9348695cca9b6a7f7e65c495176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929a4845e616d1b063fe25f916e0b85377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb232f75d58cfefe38100023b1ac62bd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489a01605aa3477fad34e73fec6d71cf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07f02e82d1e5e2e5e036aa18c6cffee80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c980eb1f67d6f6b709757f9fbf5011f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e570fdb6334d2340335b690db6e4e07682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebf727e46c56d238dcc862a0b2d129183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dfa2f119bd4427594c4f6cd494bf9f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53ecb5f48c39af8eda426cbde5b3a0385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a61b4066c898aa1012eb251fa2a3c086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76543d533d6bc602793a6c0bb75f06b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60e559a4ff6e8a18bec7d8dfa67e34788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b3f77399310ba69d5bead7734c9d1d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607bdae4d85989568a102a775286dc9e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927d333b5abfa79122a726e079bba76b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9531f24fd3246eafdf069947f28e0ece92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb596d5f4e97e98aa173813634f784a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862cbc929c5359d7dd2bad348475ec4094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f3690808d23b03aa4a0e771b65417495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c536d7e60dc505b4967954117e4a7d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd1cbb1bc2452d4f89e6a8b70abf2f197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8053910ca43d619078671a23a5a63d4b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ca1765538e63d75196c96222a6b7c799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3521f2cb01a5b2f07fb7b2b4c95b3d2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d5ba4aba64334454f64ae04f387401101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad3a75403cc609e24ff861fb935a298102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4b26de39a4501e8c98a824b8d44f7d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce66af4d125c3114f9da295713ed24e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c2408333f89e221aa77ec1d475d45c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b439d4f151fdb76fc15033b22690c8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8aaad732bb716d3feffadb753ceeaf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f9ad0a8e7e847d2230e32fba657eee108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cfc1416255e29b75c99965d0c80905109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df894fe53764e34eafe2c6453492bd81110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8d086714af3d835986043709f0642b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b448e5dbe6eb0f74d2e9ec2448637dc1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a60ba26a55f0877775e091d34a682c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39b4578c34cf77b425e6aa3fba1998d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd35c302d17fb76437a7095c51ea9493115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e2acdc9d0e2146addf2b86bef48e26116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23acaa2a93edab7bf6b3cf53a109ae78117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c22ba295f68e3021cea83c12dde0952118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a19383dd2381bcf55dfe7c31c4da0cb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc0769f8c48fd0317c36cfac1f7069c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ba48c94cec5c9c53ccd1327fda7838121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4120afb4c50fdc680ee0ca35d5d17fc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290e789e11707da81df6af44486ab810123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1443fc6a0e5302aa7c56c5be35110e4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e926adeca668a403fe41edf9356b554d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bd102d3548f214e73c2dbae563c5c4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ca6ce157b8ee59cc0d12b9d48d5aff127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4cd51ad4cf49f7daff733f3c09a48f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f19151983d1fb0c9d168f31e6d3063129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec577e215f071487bfdd6a7e6e56007130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cb7413422b7a3dd79d5edefc879b1c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a5b79172f47e34c4272365b47a47eb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fe13ce883c2de611b1eb4e6c2efb7a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5ed07267a707cb79deeb91268166b2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa709c86a3f0c9a3d595b6d33fc06b99135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4b0f7c117a7544842c2950f61bb38c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1eb52c63c33bce67da5fbf84c23c21137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd12967a5b34a78dd2e6ee9f084b15b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b758251d9b97819eeca97c9be983a85139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba2e10ed05f30f849778676af8a7d0f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95cb9023cfaf6f4321b1426df9ad672141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e325f792ad31b0303851cc131767caf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be18dfbafe13de2eb62066187c6239f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb926d84adb40d77f889e6e9ade62ba144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a342461fa02d7917f085e062c79bf83145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5562c50f276e176f8339521cc9dea1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30adccd477c0f75b79b3b29eaaca7bb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0753bb2d5b6259eadfc99486f54b0fb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d84f89fd5d191514aa9605f5b14c167149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8a2f4c3a276959ead2a698316ba616150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251da8116835ac2ba1ad6397148ab6f7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47ecb4ccf163f9ec30b2054c906634e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7b1243457d0d56ef0ba7a158cadc19153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5644b475ec0859d396c657474c2ca4ce154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6d7479d6d786b14cb2de418e4cac4b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6897f962533e1b1760d7f24e928ade156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c207cfaae4ed9cca29faab949d2867ec157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56387df1ea958f151fd03d0365774f0a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464bc45b53de8915ee8fcb7dba7c8d71159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f2b748facc19c2fe8cbbabe4fb3538160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d995268a62cc304060e64ed34b1471161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82a53097e7bd7410df4e9369a43bf91162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8998939dea14f73b1e45f5b9f0856bde163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7527483834a908d381671d41b0d6d0b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4613526761b370137dc73e9412ff78f0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b8b2c995264cb148e95372b0b48f56166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134e9f92537595df32643b96cf3653d4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca2e13d5c51d86ec2580057d2b6232a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493e54e6566a096336eda82324a576ad169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f7f233e5d2c23b4e185b6f74b4f2dd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742b873ae4df88427ebd96f59cac7a06171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c2c12c830216c270a5013f37034ec2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9915cd84a15a66c3cd4cd2350c96f151173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78688a0b81dc3d1f0fcdaed362ed819b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd4e1c58776f828bc6c4766d0ed4e93175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da98818fa5388d94cffbf47cea83c99176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af19123216c2d8027cc48e74be7b6fb2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2ff61b4203e4ee2d4ad989971edb6d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0b8d1ed1450cccaf46d7be3a906fb1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbd16ed36b70a5b3ffd19aaff4a2b7d180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133f35be903bcd427b96158d6d5c24301.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42089269bbca0f43f3c26cd54f2defd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdd7a87d40f832418d5f6ae35debc453.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585861338f1af6343f9a4e83ec8c05fa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f5064d64278e48adbfa475c0a5170b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c900fc602ff60ed7041da3231bec1ce96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d835ca0e0b75481b32d8f57ebdff19447.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e393eaaa1688690487d0c8557b19bb348.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76239be13a4df1b3add4ce3fa35908a79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eb555f143a54f585bcd54770abbf4c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac36f7f98c849ad048d0fd80ce980b111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9017d60f9c90c0679195e16b63ad29912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b273837ad050235a52f9b1ae0aa8bd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d613fd16de2822bfc829a4b519c54e814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e204e3a17a145e4a7ef4a5e6e0695815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4e1c609d356fa6183e50eeb569994316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01714f59fabbca56ce9634ee37ddbbe17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaf8075f32d432f0262a8d6f66163a618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d3030dbd2beb8419f00753f2b0235a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5ada0d0368de3f1cc20a341450061120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecec276530ba98d50dbe30a3db7f59321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e0777b9bb3c7cdd08a32a6743bfaff22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b1fe2d5b2d8b65b09c8f59d67b779e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683d996cac516b2fea2e6c828f50fd7724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8cd0e2ab1bb307915ed3283a2b020725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc26a3bc0d2b665353129d5fb18963426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b9516e2b0dbcc084b07acaaf759e2327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de84d5aaa9d9675b295d7a34292438128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d308e556858da65484d45f346daa9229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcc75deccb6d91e7db3b523c3475e6c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e641ba7f483a92943d11a8857e16b3a031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fef1a7c4e42fe7387997fa1d16d3e0932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da372431fdde4e76564538514c90fc233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a5a0ca93a58998e7cda472c7a8335734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f15a60b3b788d42a2ccc6f912f0f94335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec85ca5368ff3ef576d2c47ca68f79236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e87472a0398d2de447289f9870d40a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7369eb8b36d61fe1ca8664e8b5c4eb9838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec770948341656b6aab0f8b93506030b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b45832970b33510a3bd58e18f81d8440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceb5b4c6a76316484c99b4321087f8541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72833007abe3e10be784c8d471fcbcda42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d10e9d8dde86ea30b19081fe99733343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf413a7c6a9f3f6248fd556b4bd09fb344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0149df0658d95c243c7d7e1cf77b4ad45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c276f87072bab7d29062ec012ba022746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31efcfb62f979d0f14a275781b5ec9747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ba435cba74204b9ec994d7e5affe9348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc0f96dd383a63d2d04f9a3cf1facd649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f5c0037d7fa98b7753ce84dde0bdb750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b66d2499db023bbdcb98c6cd88de86751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceba94fb19d8f511b14c502e532bcff552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec2b6fe617830bdad1afc7b25e5c54f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343c4d79dc3b30e2a27d01882bcc76c154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c7b9fbeae2515dc4068a6aafdc1a0755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2df3bf197d89ee7e65e6ed5dddd34656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195c37f799899d8c8f983a00d7746e3d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eb2077dce2ff38540e7e3c30d7df8a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133921a7f3f0133ad4d4d18fcd66d18d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06011b0a6a82d6638990e488d7e085b960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918321fa230672ef8295a1f9e4a1948e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb11c1a473a0511ce93883ee362a296462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7425a4bcbc01db46289cd796f9a06663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd62d1fee90667e8681a93fef409ce8664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ad17a92ce6748ecef52d9ca93e057e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d54199b39dcdf7055428c59d4bc6be66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bbeabd412c83741bca9af4c5192c4267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0324ef07d708ea63312bce4e11220268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a31032324b6a68b3dd2fe014ec737069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988169e290180a0959b3f985dd8c0e3070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ad427ccc086cd501d9ad744d7a62fa71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5408a07a64dec6fb1aaa40699c8c61372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901e07c79a231678294336c347fc472373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e02382148e76444cb42fc66c836ae474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9692f8ef97f06b06430a998ee5b693a775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33da0ed5fffa899b39a31c2d8420bef176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a80151bbac861d444865588df6f81f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b81e0cc159daa1ed54638381fb3aff78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e3165ed768ba54ebcdb0de8a632f9979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fd3a772680d826a8394a82bf847b9780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879078a2e64935cc5e7116d09b96d61f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3dca1b2382b387dd70d60627fe244982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eca700575296542f7050397216162e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9975504314ad102b47e8afd5f531fefc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835583c78af3b0cf9e72ff912c7b9bbe85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea363d656932289a49a1dd0fee71e17e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2be4d8849a2bf462d526a63a37b10a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ffd9a47e47bc4eb50a2a5ad1dfb36288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7cb4419b41392b7d29a8e7a7b059c389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62508d5718952582586780fcfaf6107f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6670f7f4f254808711c72d41f0f59d6591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c546d8491ac02e11f4198541ddf8300e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d2ad84ce1b93480819cdcd1bb4794d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a600a1e67310b2e4b4a6b973720c3c394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c8a231389f986b44a3fd241ff5b3a695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99333c8be446c1665758e34b7a4220c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80d2b6eceed01c8ac4255e29bab297597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d196a68fd764de83a720c237f870d0f698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01cf78dedd5ff6ac56df726866c345499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da757e8e01d0d1a4178d4c4874cc06bb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc190fae0a0d135ef26d0b4b6ab4c8a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b493bcddcb44446f0898eff32fb2550102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a9bd4795dbf34d4b3b728d8e16d3ec103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b148e2d677886385e29580a4f6bb13104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cdc6634051c79690d00982f37abab5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46ff904813aeb1caab50df20d9d5dfd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b165f359f09980f8e39305bc9a9023107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed77fa93cf7f920f3590d882b27acb7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fa4cdf159790537f7af4f91e775b45109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601d554556146254a9dd8dec59bbf5ee110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d31b902183c194b0b39710a21c57fc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b49ff502bfd19c490be54257bf26557112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e1fe17d389c65771e18f30707311c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc755fdf3aae1b580a2c758bff63f1c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b8d12806021078827da73ef865615a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53768322f5d0b8b6f34138d5b454f4e5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259c658685499edb482d35078208f8c8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0a9df5dda9eb67c1037ae1f912e6d6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea6bd0c308369be9e1c98b76a36046a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e4c4032a8f11611c21b6dbffa802e0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2341532076b319acb16eff8a4d7fd497121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5210431216bc268ae15806e9c466ea20122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f1a6e1f96e53c923fd612466b3bf06123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ba934ba1139882e0949e39abcc9c93124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798f71edc9af143b55775655eac75dc2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d4f2d12ff76b174cfb086165be4d86126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa23d294524d2f551541c7377826a74127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f318a1e9b0cd087749d68ad9fb1722128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5521f5cd9739e6ce9e6967b3c9c9df68129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17c64b99e3be95ba0778d8d535acfa0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6caccf397476e7e6899f3038a6f71a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ede08c60f55014f07f42f45a9212cb7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1d9b2180bcb332c21e3c1c0ea96b09133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62644a98815b4cc9928774fdcaceccb6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fd4572dd538ee064ed08012f098245135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba54db9c11b52dafa170d3117760b16136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ccd1e53ec8d366e8a853a6dac3d260137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e74355e145f3ae701c054c692c5cd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8704fb9e0119555a08a4d9d7a6f7e90139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561a1a835d398c603cacf2bcb2bf4d23140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a2b8d86e92da7d43cfbc7a45285892141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49a0cedb774398ac3f692f3bd43f954142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1cace8b551803a22695f370d1882b6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c321337acdeb3131be8b2512cdc8e1f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155e6d52a704fbfc93ba838056d8886b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e88eed5095ee480252fc60a80c25a2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da4ee9081fc3a816117fdb8d80d634c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00f8d1355f4f0a59ae65c5dd8760d3d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257a0458a697e4a980153288afafd564149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e823a60cb5d498a32b2160c894621eb9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f1c6993c146e1263fef4816d64febd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83df87778e90ba08ae2372de576bd5ac152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95867de0da60cb19ba2324256a77af47153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e08b916277852dcd76cdaa79a03d1d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284ae5af6df1cea6d57dc6a816d648c0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd45268b6eb3be47c0eaa993048e06c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e407a48460bf4510d333c56b80c86872157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22822cda413949ff67c2325fbf5c2686158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8d0b6b1a06559812998ce070520a49159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12a6568df37395e19f0d255c03e28fe160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f61f0f5a28e074af33d7818d38ad6c3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e2c5a7251a9d83e25243956bc5e662162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175b50b989bf59c35665c4776fccf558163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055284aca82741d6bb190170c22892e7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adc64859f5eaf8977bccb6812cdebfc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508d0b9d1d5175ebb8e7ead352d1d246166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c71e297890fa9786ebd632850f2c38b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae9cadddec1a6ac6a69916875945411168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c348f42cf833007fb9020c63a2da38169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289cfaa99d3f59997abe260df24d364d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28b6c7d198422f073188678b2fc80ca171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754ead928a1d22506ab222aa2e874228172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5e819660c74afa59d8e7f1690cb79e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c9b01e85b50585ec4d7ca56fb50565174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>