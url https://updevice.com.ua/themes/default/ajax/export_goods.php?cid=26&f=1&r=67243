--- v0 (2026-08-19)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b60439bce6f4627eef5a3e0d41060e61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9715e90177ed09daefd3ce33c951fa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3db88537ff3da30210c6439adb23f03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fca875fcafdf88a619c89241ff694f64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc3f746dea60e6d650164ea1ed1156b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd03b9f6fbf5aed530e1e217113420346.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9fec43c07c035f68501ec09a9321557.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca4c03fdbbc1c219deec065167660cc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a824136e05e13ae38ce7ec1a020cd7cb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8076b2acbd693ae676814cdaaea66d4e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9f608ec5dd600f8c5a3951624f029511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f1b90580144e8c0692e46e0ac5969412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0745a10644223dcea9b163752ced726213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90222c7a98f93348b83e29f6d64b391a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c8a124c4ccda2f53a565c511b9c6a115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20865c3557080656ac025e1fd4bc798516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d67ee614bdc38f9f2968219e4c7cebf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a864f593c299f19810ef605fbc2d3318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa3e57bed476e66d47b5d2e0ed22c4b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dd4854e2afa736579cccef634e574b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273b33b0e0b0ac08080dc6faf44f257421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f15f9d05fea8b7ef1e24cc7f3b9b60622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db727c9b3a30ab92c710189b9b9d815023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b47a8a32bf4ca9ecb8494363f50a81d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119c5cef5409e9e6d578b72950ff892725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9143211b36a95fb012c9914f2b9cb92b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e2285435371726fbb6460f733c775827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d034c7fac8a6984f3eafe4318e5e361228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55c2a090f1ae4e2beb0e7cfb4e7c94329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da759cb14917ac681d0dbfe82bde97a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6342e0f272c96e594ac522a53fa08c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dd8d0dc572acc5f19477fe7ac2e58532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a7193d34756d57a400498ebd8bcf7f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ab4b8fbf603c4a67b96f9ba2c3349734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8377d2d6ad07540cc0138f2eed54753335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f31e5a2b8184c37ed0f807c8df8053836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38be3c431706354feb396e1c01ae2b6337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15da52e2a2e37c22aef53627d8ecfd238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c21acef5c157a879b611e579deb7be39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c897987cfc43b52ef839d2a27ea717640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d720f19f6b12fe448a41daebd941cc741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ceb7837025f56513ba1774bdf4733c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b351bfb53e9c0c1f39ad566fab461a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d432b3c0ca81b67d6c9dc4406caba8a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4330322b6969c0a20e1642b025fbc745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a6a633e956e93c8c1c98654a442d6946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0697e34f2d488519b497f8d225a2b2a747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69bf4fb845b5d827c0b2f2ee91e072348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374414a06598d957a7796918f2a7e00649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f4c5799d08471832a9a770964662db50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf0457b7938eb5e1b00c47fdddc3a5751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61891d8b856f661596a2e23e03029b252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e993feafea03b2491ff9e391ab233453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719b6c33273207d9aba07e852df61c2a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f9b5e4b5e505f6be353234285327b055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683bfecd920acb8946feaf593e76624256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cde6f6694341bcbfa3c2cdb5e0cdc457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc0c76ca2f0600383a8539d035d0b8b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a9d8178342410ef3fd80b1349c6e6c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e61b56a48bd60316485001c8ca5dec60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740744e7a6d98d89265a59cd821e0fa461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa90058a7046d542002018ca65b303c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc17262f22abbf22164cee167102758563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cd4c2169c803bf33076abf1b1d2be264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4644a65399504a34fcb920f0a362774265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8063ba2075b3e7110ddd0f30ad86571366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789a4ab97e6ea67d98126c385c270c8e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08016d58bdb4b076381c6f91d2a8871068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b7d9838b284ef16872477a80edc4d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcca553cb7a0e648996cd656a5fba5d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c81563cea85213ea9c7e2f6606ed9c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e944754531c4683fed0af352c5ea91d472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14295cbc3cb885a284271c60591a29a373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643d43c966c8bedeceedb0a43d42ca4474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e86f41ddb72f00adf0777d28254e375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90679d266f7149cc6dd13ab25a3114276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8e2ea9bcd63014a94e8c3bcea8ab0077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab59a93e064769d97a2698d8be16bb1e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c13439540d526deac556473ca19f6a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b774f6b6696ba8376e9db72cbd904480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0992d3a547a4c0ead05feb1468f5bf6181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0652c1f75a83ea041c9b2d429072a3de82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ad35972fce4a985fee0c11c2355ba283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1a42a5d4ce773d9be6532c3ca7561c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8a710376bb29c507efff657360014885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7697b5a07326ea0757f5a0563d9fc1c586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378477526d1da335d56218121a36627b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9473549d89526787e86ff79e1c0debd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f878a22e1b7b70f3653afe33e5ac3f6c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76d69723d2e74902c564a4ab0f448b190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9300f0a01bfb40854727d27d98373b2591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5cef7a95e3960a5d8522fe7c01c0b592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33398212aea32b567ce3753ea5e61d493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c39a183b094686dfe1c5d185ba4fa694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43d9df907458dcf88d5359e3764f42595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e556ac3986c4c86ab7d8875bb702ee96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f553f35d7b2d3b79ba0cc708dc6088397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac37e7c2b3a80f383ecf8d98dadede098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0b02a6a3f649e8b57861bbd5686dbd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7113c03a811a617da4117a52774f331d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11c305ebc6cb26e71bd812aaf7c7d5c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00906a2a9071a7d10d8c3a49d01cffbb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e141f4af0acae73073eb775cc475af26103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2717d4f449b4d186a7b6ba25e6f772a7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c27a99434c0959df0a037999245b403105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b72ae30d003ed8e6c3c331a6b07b00106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240c0cf7e56851b3ead4e2eb361fc2bf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5ca1fb66206d89e26d1d835329704d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ffe62f166a58d81e02d292a2a04a7d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c52b7b896898b7baa5a856de03c5d1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08d75f52ba0e6e40267557b39763580111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be0f062d1c90d2a25545289c177b9f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86141538eac66184cb511bcbec8f74a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d017e8c20d111deeae0c9fe1a5a743db114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43da8cf414b08c5e3590382a2fb91b0a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bebfdeb50578490e7bfb3f783dd9892116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f9f313f08b6207c01bfb701156e43d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964719161aecf43b0ee7a524ca6fd37c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2578f7c252987315b38f75fb32037e3a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836bc280ead8f3d46ea7c247f1f4bb18120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ed701cfc17ff815fd17aeca6928363121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f3bec3d6cbed40309391fc81069224122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea8453ed298a5f7606cc1fcd93e5fe7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942761cec0fcfccc4c55296805a18e18124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008c0713f1e1a025dff2965f6d8f1bc6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d505bb77f7ae1d828e7233359ab77f5b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1692e309c5b9cf8d586f273b8c6dcee4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378ab1f3460452968149d2105670a186128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d89c63e64b7028d645256d702bb55e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88b1e6b517dccdd624fb23334e32397130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7c1d9270ff39b0f6132717070ddae6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9d3ea5f8bf93c2297972168e09dfec132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee06decf931e55f546aeb35c5bb6657133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8787318a8f8375da4356411402e72e6f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0e8e19674ba38aa06b4e764ea3f878135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aa5c3b9fc0ce44cffeb0777c8685df136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62a2da5dc34595868e0d3336873b3b4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958523468a40f604830ac54c650d4990138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8482ada532f2f6d331b73ed12aebf70139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa962a2992c43c3f2a59e410f8dfcb6f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32c8caade9cc5d7b0f524028c7a7780141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3111591e9f4a27e064379c86aededf6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7f1fbdc29dc928d09b58979bb9ae8a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1d7cec122cf44702343d2852045d18144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b835ff45019aa8502dfbb1d372a4c940145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6a536ad79b1197f311d9a53a5e2978146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5967f380eb6e661bb3c52048290b00f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f031d98b611e42cd2c108407978490148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a633fafc7f4a69dce40e834f6d26a00149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb4d72652999fa7455daeedc753a97c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd9ec142482db9ddb75be587449a0be151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fc1058d0ea8556ca3cc61aaf012109152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c872de75f789ad7e17e6b69d001da85153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad9a106957e9e8ae4fc348e0cd2fedc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6665771b23cd4784dbb8898845d7df76155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a45d000040c5e2ebdc7386e6818d940156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24930da78747fe133e9315a1acaab1a1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcc83bb00034604aad97375b9933fef158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550bce4b4b52af1ef233973e47bce39a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71097b56931bb7c1a1ab2f503987d3e2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eb86f0c4c960379483a5764b54df71161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae9bdfded2436ebb5b49760ac13c460162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3231f5faa11d76049ef0803cd4357244163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad09ef9503dddd7f92388d1bbd8c6e8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b77e0e4e5ba061daee5f69b99d5db9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551298f67979d9a63714d0d3fa4fbfa9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a0e8c850cf049274f59a9cd2349591167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84c850ed79629e999b64bc2a8c81b8f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd676852b21677f91f04ba67850ac19169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d87a3737a923ae2af276a574bb72bcc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d38a9a156de3d5e4af8bf51e7516426171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c942fa06a7a104bf705bdbf96c0256172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea54cf1bddef5c7102c74529c9f87719173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cbbca384c09e63396099ab8a674a95174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c48c9fddc474294b51dce1b10f7acf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df76f8de218ad0d3f4c873f9c7e8283176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afe941939196be8c84dae992a28e580177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a51be7b614ec53b82aa592ff231b67178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed258feb13e148e3d285f468c63180b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428ac054dacc078afb07d0918d415ee1180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c6f737a42a90ddfa7960246e18eb4a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ff7374c6ff26b68fd3046969351f4e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6414014260bd13a87f22def05a3cde6f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7d623e0dd720d434a6b9a68dec0f804.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f91a7d773875462e442ae303a76e5a85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74b6e0a0dd7a27dcd7703ac536f7dca6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4e03b44c7668a53f0fce7089b70aa47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b793ff3275b6935588b866bbbcc1e58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fc1ffef9656e8f11926d9c1c2421b79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497591818e75a98012921567b365d1d810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62db9ee0b891405430f134c349a5d7f311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372baacf3c81f38a48714c5be91f57e212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abd81e14da9dffd5eb69af2f593a34613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584944402006639c610ff1c163b652e014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622c137dffe5ea1177a6f4102aedad3015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed0848263094968a878a854f4b2002216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3fb438da6e417f4ff8a0ee8c45c2bd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0477a91f095abad8a556556ea064369b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aaf1599fcc21e73777a299109f642219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc58591163fe1b6e26fbb75c7c04a41720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c3381e493b49ab6c171504baf2bfdf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb8adb04aeb02951e6e4d0a2c2fdd4922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdf0da149dc3c97c76aee5f6a1ad36d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dcbf65d4767d3a723a0858be2559dc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2755a8609b3dfafb8482dfc8d29a4bc425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51a11a154604749220247b49e1dbf6b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c027096c0206702acb2d5881c08344b827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136b613b10a2ca6e502a9892eb5e002628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f4420f5918699f3c70bb276f84b70f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc103538b5cec6571c7ef9577518b95830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a57fe090127cdfb6f6151aa3703bba31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e61e8c3a4d239e72ffb9eb4259e6bbe32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9caa92b64b91973d40d798e7bbfbae33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7600fa5606fbc61e672dcd01d1266f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e4a371545d5849589b04cd553cebfe35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02a79a06227359d3ea944d5e551143d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419d24a51c498982a64113316c43841a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d6ba65c20715541745a8f240e1368038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bca3be91b5fd40e15404b5b514f4cfb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786c3c3284b9baebe0104ed644c21a7640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921604be030cffd401c5019d43c6840341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4582541e2063e11fd086f1dd4e10b442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c87dd601ee59a8057c63d96e75296643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52839d482669e877068853f7191e8a744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc93dbe29f021d400b9123e792a7ac3145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce87f4e99968ffe60a8c4bff34cb52546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940738d9e9c1c695a26c0289e1d4cca747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eb0b58403cc3faa0465d824d0c786348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3b510af07108b4b5481781468f3cff49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bf92b87a1e8a5c605ad967f885270450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73481c5c62c342ccb8f8fe0b0dc5e83551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4c3aab319524bbbd3f8d275fa6312a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6613eef1033920c060ae68041e4c0e053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1784cc321874446f57836a03d3d9493c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e478d223de4e516cc95a79f7e2d351955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da7f70bfd6aa06852a6241f359bf85d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2bc7168680a83cb56a7f382066d6d257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192c192915e223b539e116845a09f84958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9024831c6f8ab72c0ac54752e55ae2fc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd37a46c1b402e9d251a6e321ba0c3560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8553263c05ef97ac4b9ab0c8b308561e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacb25f566003e2f0bd7645da74a92ab62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe6cefaffcad1f010923fd17ce9244263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c117c3079919a30f70a2e2ea8024ac64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943c74881fceec7943d0dd9cf9a9e9f165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9ec900b0ea878b97121226a161a4f166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21749c3adf5dc6365342284733e91c5367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef18344abaf5a4a1396a160b609bddf568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8290c0951e3a90feb28d3616bfd8c769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b51a7adbdfda7487fdbc7813de8b2f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dcc2d40efcd44ef982fe8a0ad1177f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0864630291dcf4e4373bc2c9ae81e4e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84de98c82e7047d08a1411d8cf74c5f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd37eee70a64e8355cdfc0759b9ea5474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4cc93112fea2142b01d6332b5f476f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4f5c2ae875427c206ae11e3a3b906a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2277103e7b411ab3502e9d17f58c1b8e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ec27eada0b6dc09a3573d7b0b7486178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d037b361759c143f578e80de0e161079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9b54e971f386a5fe04b07e94ae064a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df592ea1114f29ef63b7aec0daaf758e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa2245c6366e40525ebb7b0c5c9b94c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b98e3dd24ada58507baf4bbe66469d883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8b71f0851167e4c37c891dcfc8130584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecffdb8f01f52d6f23c15810056ade0c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a9d36f04700244df3090fa5774072f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b977af353f3d17e9b44930f4e324e987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121480d195de4d9697485dc656539be488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9142e783f77048e195b3bcaa7b03bb689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12709fdcd2ec6b22eb800a2052e9d12c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d5cd640b430f9be751def7bcadfe1191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46a051cec0398bcb8f79fe37d443c8492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7966c229c77051ef647f0f38567c090b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a020701b3db784d90733090033fb387d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3277e3e63337857254c01ee9ead27695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b49e9cad96630d9bd54303ba5408cc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352d86e2785bcef3ec80279019617f5297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92077d2620e4240cad970993ec4bb58798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c014e9101d4355e452d7a9e23ef2a7699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484efd7450d48b16af34f7587a77bee5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefe47043b683c3ccc5f246605759efe101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6885003af0deafad706267e4efc35c1c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc51cd7e97362cf11a03151cfe551e1e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c4b2f8a3f518f87f7d720f27ecd0e2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b588df6f1adb25f1fbed7dd781240104105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377fa7167a61c620a00d9ba4a29ffe15106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53e9f256d14bc498e5ecda87695f9cc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5724f2e3dd05fe10e586898d30fd873d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2a7da8a302a6c04ab311b73f954dcc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e461863fac1711bf8f63343981015d40110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f84f68f31b2f759f73a4254c8d6007111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cb67838f262880b68bc5a0fe93e8f0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41361349e0d2bf90185bbcc83b9caa1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb4ee10d4aa46678e5d2a18453505be114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d16e209de382f89e91a28b78a2c648115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb5f041670210049918161d2470af34116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b32b8c3f24b37c4813b7d494616c99a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7c123204ac19042f5953043dd79ed2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a517e0e89d94746bddf9c692a1358b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed60d1bdba1aa80d1320bc4b0bddd76120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b09e7261a69640ec0ee5df7a610e8e7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e6429a38efb7d4e5a6c6fcb21713c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0e1571d75184f7989ccb012672f106123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d328fd2ac6bee64988e712e7bfdb0c42124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489caeef1434b96101047993375228b0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dd183da478ed6309ba76e2252c848c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c46c952e2ee188ab0d67e928c6d49a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46d6a2ca3c2a1cb4015fcbd9bc364db128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945582a26dd42fcd315b11b8c374bac8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e60b9c6b866cb39c60e566081f739b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93076e8378ff134308986f6eb7cd59f1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0352acec65208af2835f263aa62ce8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9c4eb00bf65381176ba4472541fb4c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f1638207ed5960f1394461c128a9d0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147883e0c9bce995d320b2ce0ad6e8ad135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace76d4716599d06ddb8c177a17f0fa4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bf4079a6af76fa883cdee9847ee917137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec59833c2939a94f00831e31a99b606b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc7c14e8384bb1d5e16e5494aa2ee72139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d8dc838442f7f890b02c41dd715920140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219a872090f7e7c54f4d5a66101946a3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafc466b4db34739491691cb27164d9f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d18b75ab8f5a880215a627cb8ae162a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c47be84638ac23a1d9eb7943869b50144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42157670a3db9905655f7452b4109d9d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af95b9cec71eefce408c2a8ef5498462146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b18f25bee912aa767612f70fdf2972147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4001289185343f8f648d90bf855e5be4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bafca31a28d7f53f71e0e4e79207b31149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dcfcb3ace05b06e5275e6770aac787150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6fee6f0b3cb88767477f7ba1015896151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710dfa1be981112364115fcab9e5a93f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a818def58716c85fff3fc198170db4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e65ee30a21726bb4d1c70c345e8f959154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c6c5b291ffb533b6d6eef4fe8cfb1b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91bb538f5bd686c294dbbd882eb9dd1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8416b0ec7dbcb3736b35d058a68361ca157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a9cb72f48b38831df0e00ec9e5a8d8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001ff9c3fdc74c8b9197fd27bf2ee3d4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d996b715ea86e0f75d1f5a9480a3a159160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc65428764a49b90ea6f9eadf6c1bb8b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e36f3173a9185b1c2bd3ee1564fd3c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81faceb46e0778e80400c22ce587f2ba163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542d679b37d75e1d0d26a078122712e3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f64fd8c6e550caf4f42af44855fae11165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c56e0dc0c03d732f0b95b8009a9a75166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196df16855e65e396a7730a16df62017167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbd1975e823dc4068a6d870a248d2d0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d451f98a93d274f72b0b628c6d5ada2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8cc6259526146a7d4e3956dbe5d0f4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3112a01149bc5ff80639fc664d8e2664171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ac53655197cc881ed1937462e828b5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469415eeb6ab50c97ac7aedc39caced9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e21611ef5bc61187bc78445c5981061174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>