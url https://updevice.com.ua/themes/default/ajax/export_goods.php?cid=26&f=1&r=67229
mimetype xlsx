--- v0 (2026-08-17)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662d2b4271549bd740bbb039ffe907071.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d791e9ea8237817c809d72e1cb2caf82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9654680ce5042498d1b4629eab352cd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d1008ed40c2a1e286875de61e175a34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e7e6d8a54546c74f24e693ca48a36e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ed7a2985bfdcb2c58cca04d4b244746.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a850fa7e7d7c5c7995b135b4a92b53c37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6cc9c933acb707c6087afc264dd22d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b71d150c66bfadbbe1175c6152fef949.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b85c34dfc02dede48a065165ffb8f5110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a2e186ceb16c4bf762a3d58424420111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f90f57b9fd713ae0c5eaa81ef8e5b612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e935737976279560b2225da15e82f313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc0870f94f29815196f2de0f7a6fde414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8591dc8058013f4e928d6861723693fe15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba4075059606ecd8f4155a2db90435d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2304d2fd5557160481781db35e6bcb5517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8670c62be8c69e1ff68db67290e12ba518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e486449f00c7df5f1505b4a6cea0c0e019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2473bc61265db95c554c913bf7a7490220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd32c2849b7ddf45acac2d881a53c07d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fda49681e9bd16a14a591f2e1deebd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2722ac0980b9d2d330b18d55e858e54323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eb7da14d1b2e363279c0a2d70ef21e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a174c2ea7a33cf01411337858d365825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06941387cf8317dec03d8ace6e2d16ea26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071be3838915f5049d16d58af18407c727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48190efe26497d4bb953fe10c4ed819928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24307e8c60b8b85f14d89805dfd66ee929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a764ea6d8eef1c09a86ed9d80ea4ef330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c156b3c3ebabc3e9b91a26a5ea9466f631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef41b8889195742d784d7e2983be510a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c5434b8087e855d362e4d8cdbd86be33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c6dc4a0bb8da432c038e38df73e8c734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daead870b03b7bd520309c3d8bb636835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc555d91771e6ca933ca58e2d2e609d536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7645a69a6759fcf18e3fd3a58a8ef2237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fdc3b383809ce62e1e5aeab925799638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430af2bc86013073f5f0951352eaeabd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc564d2244f511e25399927d96aebd8040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29bd3bf168b274a6125f06da895352e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3950a37a9526a078a488306bef6e82dd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690fdae4c3e97215ac4ec038a64fa3b643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3118fd3e1881724400eb95bb137dc2c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18353ccc2bac7ef5ff881999641188f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e40fa25fe5472fb6d28c69452dbb83646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5491b8d31e0fa5d71c4d6a5fecd1cd247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb994e6b8460a96c2a5778a0c79ce65848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666f8b74eb62508c7805c3461f4e2fce49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bd88071686042500ed8e716b3f4cea50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de40777121ea12d9eb964b466d6ee151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2441ca154d9087929deb2d04e8e849c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0465c1d95a5d2b02b2563199c195534c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b9613d2df0afbad59e5b8b5715186d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e151883a280873758e359e8c0f2fbbc455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edb85f42b2e51b671ac046c0b8e683e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32848f7446bd0e3a00afb0a23ea5430a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4f5499b7f3d3f0518b456e1a1edeff58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3389b5772cbcd8993217859710b53be759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e774781612527290b434809d32c5993d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e3d4ed42e41f1eed1896862d6558dc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7925eb9515879b6addb68c5817e9ad0562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aa4a07e36cc6f472afaf092ad6351463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8758f254a58d662ee91b28c0b7448b6b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bef6b079a722dcf7a84c60748a0fa5565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d1cd0282e96415efbfff798c5127b166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476d534de09d600b49f54acea3ef992967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cad2ec34ab0092359db6b423e7cbf7668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044b2e51c4548b369edfef73d383663869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c2db080998f29d8cf14d3576ea605f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65b6998c52498dde6dac2f27e60ee3671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b903edf79e2244b5164296488bdf80d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45de66bad66756c40cde1e8aa7623b0573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb77c2dcb05bc719d765fece2ff744374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f37b854688096b9925dcae45811c41475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c535f55aa3d2e3cc5a6dfbe30c89370b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe436c48739e77bb02e0618e839c52277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cfe9d66affc89f54c976c7e77f1dbf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b1fbfe8ede06719058043239bed65779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bdfb613505ebd93bd7e2fe9825698380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c39fde4f064a93e6908f431fc3537aa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086c546ff9aafe442772289175a92b8182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e421850445d479e8ed3fec0c59567583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd1e7259e58e815ec40759f0fbea5c484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160af23ad7c71636cb413b2f4787d2a985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690c553e1e1381df6f943158cb29af8986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6cee3e222415d0f1b69e15cd7892b987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219f9a44c7822be16b29e5149dc6247588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f1e49a99f968120fc505e1217a765289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8ce8e43c6004cd47be51d97a813b6890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812f19742bfd4175cc18c54d39b3a0ad91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fd4814f527b21b05b119dc5b089a2392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103db43c0362d16bd8ac1df7fc43e8cf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5f52ca6411853ff68eeb50f0fba50094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75c6bf35ae6a32dd966adf3ff882b4295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfd94d5d31548089e3c7cb67fe3171896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641a4af517acdcca5f32cd2ea0b5f53c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f53ed2ffd6ff9966c209aa10f4eb2b098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf94207bd83755ae5dbc66be2a7b5c099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695bd5a48b79a9854ad2abce7ca04940100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af684f479998c3cb8cd633609f99ec29101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdffb6a807d0c5cf20e3e58372312ab102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a497303b28a4366fe8284da3c99fd121103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8688c74af466f87a46bdf78d747e85104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004c01b05d44187bb913e4ea30b28157105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110af6cf1c591bf0e7c9d0af4e1f0c1a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd833572c164aa5ce2552635286d0e7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860fe2aaf73e4db5b79840f1cad42e31108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb85086d9f24e08c6ae765350b97a96109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb2554d8dcfd484fd06c1d1ca2e14e5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf9f0830eb8489bd16cb44913546973111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f53b9d14849c1f96d79cd1d0c14c56112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc720c1df8db59b7f25c8ed5c206591113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42384b67357ab93cbdde3f8fe597e2bf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2311e026e88d50ea0e3c49a2a6ce13115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a982ceb74df898942373c02ace6f4266116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd98a2018f441adcd43cfcbda3186223117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bea5a3c6e5c0a0d3a13079d651f9878118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3281b34fb21db437fae4e603d6037582119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2346255791bb03929c03c8afa035ffce120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ea7d722526bdf33c5c6bfa292a9cef121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e99f89f6bdf7d1716b8c8c0104db1ff122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e376003520789d3cb8c6332031c9cdcb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac2a4a418fe6605397c90f6e4a56f1a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e859fb0b9cd166dd7e0fd0bc9af1508125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e105c30166b1cf4b23b1733550527f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f557588d19f6c10c8790605a4527e3ff127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7dfae696e861614a503d54ce27bf3e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcccf4c277ec1029c141f5e13ec73ebc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4043f9121b34d98bae32a190ab81cb9d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddaddb0d192537cc86345d0901d2a84131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fc7ba74704873a68f946c88c43b1e1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a3481a8707820213eec28a51ef7995133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5b59cce3dcdc0d5ac37531d0522503134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2de91c7bccf90dc4f1dc2f7f153d07c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9261634bfdac009c934807444d1b6a91136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165b86c6e769ceb94d291326bd148449137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdaf679b51a3a8fe039511101028915138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae52054876ac54a8d899cb1a47e3f8f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a90402514fd66fa19bc9891bed458bf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11f7e8d95cec9d3d91a6a012e6b3f3c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d019e0f8bdaea1049468efd1727f56142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53f29903c616507dbcb91030f33c4d8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d109a8ac508219399cc12829052dc1c8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdb72277d1b9ad75e177889017a1c52145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bab43a41a435c6e9236efa09d135df7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0a4a28db6f247e10a058e98943a466147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b38c17c6315645c76ca72e14e59046e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aa38657aad826e42c1f5f248a41931149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa59068dd4809fce7b44c8310b882cda150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64b98555c5c7a925bcff8c94be4d8c0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67bc4a94e5b4c9b922e38ca95efbdcc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a776e2e74ec566048d6a554f6c51b3d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa29ab57b6b3cd63d9c47ddb9042011154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bfeb613f95d808f79388f25689a9dd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e877c78c0f95a6f0ebe04947f6dc662b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ab70a12708ec76c5dcdc2c5ee8e0f3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592c4d3d4874e9fb2d22fa776a89a27e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8244d5d0d1516263d4eaa9f700ed4cea159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c225df20d506f1a0737c2177033c28f7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6755c6bd90d60ef5ded1ea676375a674161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2540c2a32db95c157ba468a7375f2370162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ead991075ab126ad716631b9b7a6a55163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba5acce80d8dacdb96411f9251ea4b9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4421824cb2da2aa5388574e498f2ca165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ea8a47f61b1618ad52b82e25886074166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17065f35a7db21a8465bd627c2cc485f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e771fa56fadd2ba8874c96c862c9a5f7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be17cca9237f3dffd1e55c8463910a10169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5280574f2f16dad26263042f8d55e4f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3979873b657b0b3642bb4ac6c6b2a382171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d1b1ff28def56327a38a3dc9df216d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2263cb86a8e96c3312042734f7e2d65173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f9212427d33abccf52acabea39a264174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685820f6087a0aa8e0bb65a6e252525a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e6db4dc4723adabba5d01abacff453176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0587134bcf00efc728c4287f83a2d8f5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adbf0196d2cb2d94155dcdfdd6ed3f5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27258befda5a2470bd6f8313c1617a1e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7df1d92ec00b1e88d58a130589e3984180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6802b453bd1e3d766b6ebfaff5d2ea31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fff669494d736698b4ec1fd74f5a7b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b176062268a8ee7a7744bf593d6483.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03553c869d6e3d4a9f86e1ea25f78c44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93922cb4221f0aa5e0007ed231126e65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73004d7a2dc8d9d59bf99285b3a95f7a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db59c071ffa2dae328c94e1db0e32b87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2737b1023df9a4b9583adb9dbad9b9f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51577f1ba1ddc15137b6efece2f694969.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e1b285edf8da3d8019f45eae06dfa610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10dedcf02fcc1702581dbda0935ce7111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09af667510b1532dae71a502e127a0a212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2d1095e773fc92046ff2148631595013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da51e153f56abc82fca65623c75713314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a8f446e479f6c878e3a227c87b47515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883b13bc1f4995f8f4cec692f4260ead16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72344b6aa98f152a46a5b38ded0c6bf117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014db1cf88c62abcdd3d51708a49229e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95b7dce9b86767748b5311b984a928e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d06987a47f0a7cdddb8aaea673aaeb120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104bf43f5072ae6a741e718476f5c83421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97682475ca09599ac190e634f4af633022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ce60684bcb0762c0f564f9242b252a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a52346425358a8d2112ee639d1ed5124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d56837c492809cb147b4a88071ccd5025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aec6c8bf026b9980bf11bc70f98acde26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0bf0a015835ea26586b9f87ddd17fc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d77a8db8d9a6503400ef71c874a851928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f56e929b2728cec1c9d2e38e0fe4bf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374943c6179a6113c1b604d79228948030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f86f0a18cf67d3002d3ccf7a6a9173731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae9e9a49d49ad982605687acef37b8b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c10aca43fbd3cef8550eb1597d61a033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71a0081957305b90973d47156dc444334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884f43d9d4d2644830f17ea016c1a0fa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24ffadea69c54c369d8dff2daac660736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f1dcf93d5d994bbe3b1ecbeab641df37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c893884a82b95a77731bebd36b1893d238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e014177713c4ffd70b14c1a6b42a13ed39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01416d499ff9c5279501a608b2df638640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbfad8fb37bcd960b572f495866a56741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401e4d25802c5fdb121cc668ada8f79942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1614d08ba3f4daf04a3ebb3580d1cde43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d71d1b40679d1c13063e9219316f59744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909d7321c542c73c83e56e782c0f9e4345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6c06248e3af34b8f508239779ad36c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f700680e6a6facd2edabe6a957762d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d742190d04c0e02a7c87ee39db710ba348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea85f560e6dfbd0c34c06bc6a85bef049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10566a275eef21dacc532d4f475b01ca50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f68c8802769e95d13be92ca29c24b3c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bff546f5bababb20a91be7cabbd123852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd9c9c4489a0b375d295cf0de10ae1353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173b9e39a79ac79c9937d4f45e759c7754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c4f68847f89ce4d0ce4d95a416623755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db8d22f88a19254003970fdf196dd5456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a208060beb348ce21d42aa7f097b657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d20e83ec22a75978df403be40a2cb9e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d849d0899d331171622da3d0f9d50e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807db3ef8ea19839c2bc7300230242e960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64086013c5190a6836a1572d14475c7761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de49f2711f6d64665fd5668139ad96e362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec6f3229fc3ededf8d704357986e6ee63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5ad6cc1fdf6b06b585ef3ba1423c9f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e1f84ce79a7c0865878cd1ce62fc9d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ce273417c4a10a1f76fdef30a6eafa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1a204636189cf1cff92a612932b99a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f5c8f18429051ac3d070afaaa78fd468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fded4d47abda69434e1bd8ac64620f1869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31d6b8f99c885e5c6737eeeb39ea18170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b198df41e36c302ea87879133bcf44a471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79174a531f71965fbd98674b6194dbc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef96150314d9c4ac29f6d393412269273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63baa7f5afcb3b50bf2a70ed3a4c807574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298b06abea4e211246e52189c8acd9d075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a62a585e9bd40a2ccdad4e19b1919776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45802ec928adfbb341c519f58bdebb377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de6fa66b3dc88ccea0299fa0b9b129578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e01fb5cbb9783a25a09d3e19360b1a479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3192bfc422754812b13477ad15462680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eb476151d03838468e7834c00b2b6681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c4a4aa1c7d8e401fe5100621799c0582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660c1e9d2bd478889126c2e2684958bc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dd0515f7e759064ce9828e0053618d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f4c0996d6ef384853c37fdb047eda085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086f8dadd1b6f3912763ef7c90cfad2a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6d55a3c02b688894bf2c021e557efb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e745ca2fa72de2b31abfff34a79e80588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d712d44046ee6eb2499736d035dab5089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4554755719d95336d56646481e7543ce90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a71e866a9bdccd9087631c8b9c3c1d991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865371053d0ea925e86644145dd0e6b792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3479e0c8fd1998cb8c6298dd78b2403393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b47989a895ecdb79c327f22cc167d794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f555f8e8bc172eee96016e6991699f9795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbaf5af22a152e28a134f229879bf6396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d094baa1da8235114f15373ac96b0c8597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab714b81ff7f91c0ca34ed1533cc3d998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcd9544243559f12f378f471ec5ff5299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48b283e1ab468ab5e56057bc206214a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8624ad0cedf57af42a1d55097309a1e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c8da4cd9a6f3aab95de4f12b162989102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbbe82086e60094057e8b7879cccf38103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f382210db8ab752e0c98bcc3122fa9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8003b3a9c05408dce8115ea21db5f49a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc54b723694542ead0581cca3c29bb65106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28475efe2efaa30aa955f8e0c312457107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efe31ced60df1cd29a99ad95143da88108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac7a983f77cedf138361da88eacf268109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0caaf0f22d324b8b2f572381520f77110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1db09c328551389b96963fa2e0e00e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a0a5800be4a2b006491606aaec4982112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93e93f9d9d6936705d979a14b804d7e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf4c054b16793d59c1a8af3a139c3ed114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4153b08fac8f6ad5f37f9cc5f6bf4140115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68da15f5505e6b96500c774fdf129ac116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebaacb475d6782e6865d0cbe9935609117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a208d7e5d9942b57dd209b0487be0c02118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2bca23b68bc8eff3896b878a82821d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d92baa98902548b5163eaf347cfbae120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b96bd9083b56816d4daa31d9d1da53121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1006b0835620aa53d5bba68bdf227d07122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64824703fb4585bf562eafc3a40c2e20123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dd1f6e38af9bb5c3dbf97b633a64fc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73945477192d561010e48c37c3a613bc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b73c050f5c0e7e63bf9b693db9169c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d840b1de289ea1dcd237e8c391bff393127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081938f80281669a810ae7b41f76a66e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17a00a29a7cff35d772691068191eec129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93553b97cb5e09a83f1f63a186b29d19130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56f18e0551a3c9d6d283d7b33007b96131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69080496184a4b5551dc5ae1d2c3584b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b53b2a9753ceaa083c711866bdb379133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb726ad7ee9639ea3c3fb82fc0bb0c1e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604bfcdd601de9895d7fb966dbf60eeb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2964d9f8b176a77b0a74de5a58db3a3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2318f166bc4c1f44a965c8a91ef7587e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ee9ac0e6d57320901aba512d673505138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5151be5ca2a06eddafe8169f69973347139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc2a4999bf1742e6eca54dbf6cb1b0d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb17d1be5c80f23783b7dcf565d3b3a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e182ddcedba6ded49b489f4f850cd21142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9a1a57c1b8e94137728a53d01af2c0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53d830e1f7ad02b2208abaf50e64c75144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462b2ed0267fd06bd76aeb92d9df4ecf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fc39e1a793276a406bf7b309eba53c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73b41cb517817fa82303061cc822e53147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5e37750c4e08e539ce7225cf50108b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc129251c3d9dd47b75df8234b62341149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5712b7d888747c9b0956d2389540edd9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448372707a34a1eaf6fe940759fdfd50151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6991442aee070077da7b39e17edc2c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f704641f80b5028d16ea7fe6dd9f0228153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9199312eadbbaf09c2e016be6ee1d9f5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36369cb8809ef17b1ed41da0717b3f6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e589503207c9786e43d19cef6cc32dc7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73ebb90cf4b33ab88c0c9ec767eb2fc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7f7cb507677943d57f4f2224fd15c2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87e5cf8f0cbc567d84aac9d30af8863159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfdc845c29d1b1f434656b307dbf166160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd7ed21f881e47358660cd52f4b3978161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512e5ad4cae2b30d8c0672f37f3a376f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cf35c56ec3a1558ec090043c831acd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d669150efce2700fb6d8dd42e5148fb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f400086ad20f1387353e1147b86878165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be795516776b6490e4eaf24d1b7a26c7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431d019735ae955fa762270a13c55132167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbdb300e03c7e8d7c8130403b55619c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2981e02ad8c3231f3ae5c1d5ab4d00169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25041c1665cbbf97214dbeaa48568bf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b43566b2f28673398ed72b390e6648b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50403a81c325e57f5c685b1e6a4b5f7b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e081a9862adc1dc0bac97180e7e7f090173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9877d04b8782ed44b1c1a3b9c8cc6768174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>