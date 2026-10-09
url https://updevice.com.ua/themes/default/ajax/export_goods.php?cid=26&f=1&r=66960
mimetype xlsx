--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b82aa62c618aa886577bbab1f1a016c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bf54607bdf784ddcef04d143f96a492.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d309810c704c89ffedd62b286f2802f53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aafedd22e4e45f5eaa0f87e1851b9a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcd632e4d24cfba87b89c786be06b815.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc6a5406c113f4fa9258f48c83185f16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a0d99a516032beb0af48c82c07cef97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d8d7f591f836eabed8ea6a2d1778068.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956900c0da8de5dde78bbb186355ace19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b459a6e6aeb7a679e6d2931b0b0ef9110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9301c6562125d170e0529a66574cb5fc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c096a1de0a1823ff518b6932e59646312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1842ef4d936115f0192c18f275e10f8d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6e0baa01e44c7c6b721d40efc8ac0b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc130eb1e8b8d95182d1a2b367d066f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d72faf8318a7c3177289d2463de63c816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c75e7693e120dbc24809d0a321115c617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58bf417e2b2a9c3c9ed53aa317cbc7b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d329e4df450515cb36a772fc522042a419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58a111d05d19e6c8e31731ec6ada17020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363b38ca94fba011637b69e466a7742f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a72a0bf410ab36bfbabfc1b6147618122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c6ee83410dea1632f29041661456e323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4db880c72b6cee667d766787c9836724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31cc500adcd9d8a340258b7db45093825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9dd6ec8bbdc3b99d68fa86f3f4210e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239f8f03903a936f2c3500075155fa1227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf9a6b6b41da12df3c7bdd16ef6379328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ea53d3f4727bb1c85a4a20268ff13f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaacab96991e9daa031476bdf2af74e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926be099923671814dcece4d428ba12431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052eea87984601b169b0b5d1cd26e6b632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2ebde4688b109c0eed3da60af570aa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee2c2f5b9ad88b2a4491a911d8796b734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a2f3a515da7ddf41ad5a92f691eba635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6abf184f633376ba18865b4667c8e936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f041073aa0545d533d1dec12395cfe1c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6830c4e42554e005cb7f5ff174e72fc538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd3348edee26b49bd5a0457c4de848439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faf663bb6a554645d0652d2600e1f5740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a9a74bfe4fff280dceaf9afa01d61441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f060da3ff74bcf87a1fe86e6d02907f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c16ffb799ee9470930466bce5e6bd343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66510a6937cab39af18ccebf1145eeb144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeedb168ee9b19dc3015ffd5f6f333745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b385c19696248e037ce550e537ca9fa346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b33f594a59ef795b869f14ca4e6faee47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7a6645c76dcc48ccac1f166a8292a148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4a74db792f4556f75d74cecd90a1b449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274eceae980bcda45387b804c09a362d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c91d92849da55f3bdc04c81d550116c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba26563b2f70feceab027307a2dc7aff52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bc40536637998505ddfca01471e94153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a426b70ef846cf981a7c7771a4149454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9239b6b755e5153830864ad78343244755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac2ced6647c39bd9dac6dec7a6e64f456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e22573c5b87568b1fb2251c0e4168257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cac36f475c65b93ed7b482be58b497f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88702d2a4782f023aa5ab4eca8ec6fa059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ba5779e5e69d65f45368fc2d59fe6460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dc4e625c860a2dd0652e8fa93d10d461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affde0952c78dbdfeb9aa4e68aba613762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01275361357b8b485ca47db2a00d24d163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f486a5fc8f4d653b7c624fd7aca5eec64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051982d025ba18aef2039e279c400c2165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288303bbf16c121077c959a10aa7034a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106de8f577cb8e965b785d74dd1d0a7367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07ed313d9c23877d2c3d554beabd78a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5657ba370159040d4149700868295d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0dea52648a5e25a09cfdd18756c0fb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d05eeadf34a42a9ddf985c9081560af71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8f80ac4abd3f9de1d8df1ef61240fc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56037dda2fefb499a010ec9ae3bf15ff73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948569e49cdf7cefc8ecc46e42931e5e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d888878f8819fd3dac2d8462103a8575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bfd1313fbc1e126566f5853515771a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7531b634fdd07aa66cc687739eadcd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95963dc22f9478efef7f9eaa9f585ae378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191ad519b270c35544d69e0f95a97a3c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bb48f2cd133b5766c9e386df059d7c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e192a917ea635e7c1b70a22bc7888281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377cd983181b01371f6ef272b27a8bff82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a844133c7769b3c94ee02356b43a61b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaf395be3bffc37b7da31eedbbfc4c884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7971c330533f01be4b2a28677db7dee685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1935d53675afac137bdafba3201e5a8a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8a46e7a3ea1e0d0bef3aca59a26eca87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7909460166a25d1551b8c907885dac88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd4df76eab86cb5a0bc922f6b8797ed89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cc6f5629a7a401d14d066240c0bde990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee692c4d8d9b1111f993ad12c37aca4491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca9b40c523b5e4a1763e988af6bcee192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05a6b1cb7c89871fa865f426462341793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f7e663e37dc851f765f020167081d594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58229515dd5ec34e62298c74909591395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6202c2782bb6d35d77503054cf317596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72064f658d06d9891308d6baea006d1897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2d988e8991d581e2b095007125a57098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5652068ad43c18e1845245cfa6fd33c599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085d11871a9eafb509643041f761f629100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7070c7602da632868894b12bd2bce460101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6adf0e75b633d027a92dc3ef44f6ece102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ef2027bf1fca1efb8e895570e8cdf9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdb3e631378dbec4c7f2b30dcb1861f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ce151c1ee1d6eb1bd74318f0032b94105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee928b2a4ead47dabf718621b308fa85106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626d81a9804d23628819efe09d691131107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d388b262458bf1e9b827f035f04adb17108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46027f75809a992b9a70acc46b18ed13109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d06eb8b2b152f7e60ae638a74a0005110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1ee15e21dabe3814b5eb79081b6e63111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac41b0ab9f6833d6d2475f1004367f9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4789a83371c7a812274a26bbb6332fd9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab61415cda710e94ec14f9312ccc3f9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747633ec06fdcc732bdff7a39be5fa21115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dafa9db74c012fff6b76c4e23720ea116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dcb04616abe7d16445588065a24ae4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd34925b606ed294bf2d6085e0e12450118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8901e1e145d6d11f5b5f6cd6afb677119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a078575683fd866b0b75b8688837f4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3949cf3178409e50b7d3a9f03866405121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42e23c9d3f93b7d396b0bbd8d18316c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a112c2de58643c11cf3dc0ba51e82a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cb2569a943cd546df3414c74530145124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63464fc725c95ea97483fc23d8c8fd1b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84323f3ad28d939bc1cc8c6e902f2937126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb161f5c9b521d714811c5957284eb1e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13b9326344c40b83d9e4952530a95c8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adad77649e4a3e8468d07243f292e2d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03855d8ba387d0b4c6994cb0e067a86d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eba1d5f76886a113fa5754ed39528b3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c1993fba779b8689de76d47e89c045132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda3c603709689e0fbf858e3d308c3fa133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ade7549f3ee1d8476fb5376b638a5b0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d97451ed2c79b7138501524ce702b3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef00aec5a0133f6c8bb7dee4ee89c63136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81fc6aaa9622e62601762ef368ae9d5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6955b64841f7e43d37b6c806ff228570138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22883d0f1d04ac722f1c3f9d5a1c1fd9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f8449bb4c054355cf76b1ddbe010cc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5903be12e953c2f447dcf5774497f5b0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1bec3dab6589202968225376c329db142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e269d4575c7b29662761015ffc933f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588b857cb51fb8064b300e95b63435d5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5055106a361cd9e90b5a0b66c764902c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818c60ac8d1e610dd01db17a9084b039146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0554b33c0bda44155a32ff78d800bba147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d264f4b8ab27e0fcd3f2c4cbf34e33fe148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88de1af72a32a55b194bf4817f1f4dda149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6943cd8d2c5b54bc83aaea15266380bb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043c7a6c5da78245d1089d24809686b2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccf9ad687513e10e7172ebbcff10f5e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2409bcc02cbdd547d11c2ee36dfa27ab153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673afdce5db352e87185970133ee8c5f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f583eae5af2fc0af1422ae7711d4345155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96255af7b3994788f585306576112edc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b4b64bbf4dec8b6b5e598df657f965157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608281b96e371012b20cac60f1d292da158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dc02a8bfa38b4f17075e3f32137758159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1f67ed4c4f629ed128a6ea17fb8219160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568f7f4ec218cebd0cec63ace5780329161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325ccda235dc8695f59db793c23f332c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4b274bdb4b37ed72fe802bddfd1810163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b0e6eb2af77000d21464f8f6e7fb7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c8987114350072c87ffa671eccfd42165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7594795700fa8cf2c51fb63886d81c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0dc398a5bc55bdca25d67f0297377e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf16e6d492af632e98c3e0f3aec55c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c5977c520bbfa04cf25a71aee1b664169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c645af7d85282e249d38a1ad39f8455170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45312bd719127bece6b7b3979ac503c9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7697653a78d075e29383b977604cda3e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43af5cb7f48623c501293746a152a14a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdf453353739457e1b0291258cafd7a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5458887c0c1a8910255a434c9d62805175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d848ea6c65da284cbbbd681bedfe39f7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29774c43e3d10391e66a7e444fac9135177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09d40c1a06eb6ed3ff7b18b19f70c47178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c286199af2afe95aae468cb1f2858fe179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ee2cb44dd2b82c0409d20f4741f56180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4363ef1039e314748d28a44882f0151.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2243cd99a13083401d484dc8d4ef988b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f042338a0a4a3724e243edd7936a6243.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb78b6e141fe6407c51bc531bf1648f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17ae5979a688eda0822eca0121b99c65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961bacdd07b6aec258cb7a14daebe7ed6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b956828ad1132ffef83151b79c824697.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648fe0b1e5dfd685547652e5d04ecdcd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9d8a37495b145daffff251cc4a53f09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba2be3f78605f16b4bc4ea54796ca4610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4260fa1327db19a1b910022f413f2af611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ea3479f8199417b24d6c49ee32026212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7bc7e58cc75fccc9948931b404bafd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07423d3ff8a4e8972e03e687430259b914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3323340dfeaf47f865be78f7019d2515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5330152a1d1cbdcb7ae27ba81cd1c59616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae98561be92a9961804f942e387ffd717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d905f9ac95c5edf30ea3eab1befd9c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4012e510ec810c13e55e2b31ad9ed1ca19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33194bd1196817333530a60aa37aa30e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5686dfa693a9bd0a1c97bbb586e221c121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2969bc1726cd270dcfb112538a032f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74650c30e3c0cb27e48b519d25d86f223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59867049895cabb872ce3104e969562e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7171f6a21f8ac1c496231f5db85faf625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c59771b761e344ae4b6501f6d83447226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9baa3c34259d6c21d5fbe066af7991227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8caaffb2c2f7c3ca1356adcd1ae9d328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7543cac828970be5283d8dc3fdee4029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbe54c56a50bdcf4e8178c9244cfc6e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5948cb6ca4a85e0056daff2b664bac31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee881934b7476356552f3003d47ea0432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d253e395d4f2bed1482736495dd08ea533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a21cb95244e18cd05a8dadfcd719af34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4627273289e7c658481b8a45eb197e9a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd9b3dfa9966874a0c9d2c3728f8b5436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33027176014f3b4d46a2c2f15dada8237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08455cddac519473f953fc6bef60582538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3c357ee0aa0d63b223ea924a5cdbed39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb64ab7f9ddcbc4308e709a734ad093740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec32e28b02fcbbc604935d42af83ba6641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1ced4d5a06d447448b52fc2d10bd6042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c8a1ac0c145c5a6a31cde77acc01c143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ff04c92a9eef9d2c3c93fad7b210a344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7992413e1f10e7dfbccdcbf923f9f045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea876ccb95ae7d2a76d067fff57f5d046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62e66869f1d7983591550ff1e8bbc6347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f774e051c6e8720bc85ac29b1397b648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b21d0fbc4e76491ce546eaf7e1b3dc349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1667c668ae32e7368739ed03602e0150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de662024c3d6220cf587b5cf4d17a051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b771b0aba3a9c697e32fe98566e5f1e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb177fc691b48aff08456dcf4fa8399c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0425f1e8f399aa0f317f28737645a1454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ce05098002747966c633cb7d1da5da55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a51d4440d9d1c33d301da68469705d256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd6f63d97e746351282ed9f2f3a89cc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d4a57d8b5521c0b88de76e48addac458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbe2bfcaac06b38a12ab4733aa0cdbc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9547f8aceb4183bec9f84b4a5080df60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bde840582bbb91c348137e382c7a8b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65409ecd00094cc5be87271074a2788c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549a4d854b5e0f7391f11bbf6f1975d363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd048e34fa0db837085ff498d183844764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede2d0404df60ad77f2719c917afa6b665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51d65e492886c2907bfebbfb33d6dc266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca639cc443b145ad2ba78620fb3c35467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e057e916cb0d5909fb7077a0e76b896468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7988ceb08bc826d518c8c0e13b56f1e769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5566179853fbd3545cfb8c230cdeb18a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82510583f3449ec1bd2ae45c0c04df271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ea88215e27eb50373e5ddd2f5a639f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460f06da29602bb41e759431ce59b99a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887f9fa0ca82a23e1e02f95e5bf6cc5b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bad6c0fdbceb89613bdf1f93f53fd3575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f811d584d170227bef452a9031e627fd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b44e81e4998109e33fd4e4d1b7e19777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173054259bec2783ca107bbe4508f32078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6e1443d5f4f8a48d5c56ef522e244f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f51b001cab7ae1caccbddae21114f6e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412ad614b083c3e53f3746f72f6ada8a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0e9ada372959a9841345ac0086ebc082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0c6166a574b8cca7621d380cc8d45183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef33d66cf669cfc6f5855edc6ba728d184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c2fa0659901bbfda2b2693feb260a485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5dc6a04c3e3bf39594660620296afc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c86635719ceab6964196a98623da6be87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c7a529865882d4096a07aebecf79b288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decffd02d8dcf681be091aa940d582a789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a54e3473e468e7d42a06a22fb5ac2ad90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069d370db370a439618b178eb1368f3491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5236cdd10572ab130e390224e2146492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac99579c554849580978d0de5082d07993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de86b7af104f71fc8e9cd8f412c522294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160e05431eb227f66ec487c1929018d595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69876d94a009db9226fc1b50bf9d94b996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8243e3e7401cb6be7d169887fc2efd5e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa29f60ecbec2a6c230c0b37284f652298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc1c49efc24ba69819f7198482fdd6a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f21f62403ac15203d5f2943a25468c0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac673ac253aa5bbf1f7a6fc4c7d04a7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1de928ff6c9d0d7d92d76109adf77a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaa0fce0b9f53e77ef31c0a3ccbf5c6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a035fe8c96410730b290b8b09a6216e8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8351dfe822752fbb9e4927d821eaeda105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8c7ce11f7f562da36df7767ad2021d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42271ef51e35473c53fb0932cf4bc6d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c652bcba4aacd01311b21f616499489108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7367d0ba0c23c808d991b35ea8f3265e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf5748da92b56dfd6c2cb9c4853d89b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c8b0c59bbdf34874b0110f20540913111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f583cc60d5437b1c49ac022ff927dae9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c00ab084b21928011ec51dc77953e7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e16fc1961371af2ca3982fe5c69f4b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41179f544458f2f097502613b9259d8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de174001799ff26469b4c55f66ce686116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56690de9e1d49bdd8117f7e8cdcc8da3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cafff3a18ede6fb1654bc41e14d791118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d7fe66e40d2b2fd7f3159c28d7c867119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74309d391f4e8b016be2cb7f9ea5216120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158d7f590469eea07dcaddc26e0dce63121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce09d400e1c95f785e8fec9cc6adcd96122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43af74e592fa003b512f6a5567a2c14123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ddbea80c98a3525b2ddf913490b25f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2c52480dcb5e7b1d8c2b34407bc5c4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb1d95115ff77cce84a4a6383d51f78126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034fc3f6f9edac1b816242683eddebba127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9009ecde7cef5c2c72e1091fdd5a1a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be40261d67d79b0eb7231cebfef08096129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed347f90a775712dcc2f3639c016665130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aae897b7e3464e3ef2cee535d05cbc2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335d38b159da865c39187ba86f08ada9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0449438597f43038052f97e94dbc964133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a1d5dbb1fa7bd355706d1ca0db18a4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86d3cf05a43325de7df3215b545bd8a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbf10af2aae842042dfd35dbfa59fcc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f8a7e37f98ea437319764a2c52bbf5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c00f7d91b105a76a9ef3cfe82e299e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1ddd2b5d7562745c5eff0e010c30a4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d975889bfdcd695f2e781e85679a88b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4bf322c01192301f16877027b216d0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2691f5f91da5e574fe25f841a31bafa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d8e00674e7304a861ad52e5ba29977143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d80e4299af8a02f086f0a5757ffc93144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a44d6d0521f2d8847b083e705eb5b1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1157bc3ac65d905ca5454d1504760b5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e92ccfda1abba3b96cd3bd97473929147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ce60546ab830af8cfe69c9a11c4ac5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e751246135f49daf6946e7786ca78c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ec211a31b2d3b38c8d114ae9996534150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aa1b92c648bd8bb70033501aeac028151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610ac2640487641ea9a06f1180c38668152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9063aabf8fd4efaed55511247662c6ee153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d2a5b0305c1cd1b6cdedf196966edd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5308d1f0ecadf4b4d4fc0e74240afeac155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8d4e9eec2addf129e2a646bc46bd66156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f01e5266cbc61947bd0c0b29140cbdf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81e45962f8120566256235347e51100158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8d8cee1151173dc9437916b9df062a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083a8d320159c6aa30ae73687d2e1549160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cec8055946866b593ac575f957e80a0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d85adaf20edfaa58a7f98d478828faa162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152489caa67e271180cc359bde681cc9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184a4278d89847c4ed8140159c7d8ded164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6983d2b93f69296c3147a9b280a4535f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730fa18891d4800b00f21cd091984a35166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f9ef0e1d5274b9237d1b34d6b4d731167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece8b8241e66f943c400f35e98dfb7d7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96128400181fe69ebaca7bee5e3ee5e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f2c4a49a48ece6537a5bee3fbd9fd4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288304a7180d283b8975b8d0b3856833171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc891b1df0a4536f9017c8badffd9f38172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4bdb6e5ee48ae34b69bfd6c578a283173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdbd16ca7770f146fbdd3105a104ab7174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>