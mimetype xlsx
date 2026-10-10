--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,480 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...412 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -820,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ad59adeef65c26bd218d0bee0678341.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca2d33c82065ce7fd11cff0e907a56c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7e5cccd46a2adb30c02bec1633c8053.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43922bdfcd981f478eb86c41dd242a9a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d1fdd067dc8ae0314706d8045b181e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1010c5e4e6b119c4f7f9cd932c7534c06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de7ff67e88eb6043790dfed9f8fa8387.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262176aed790fba8463f527a194f9fd48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c1169fe83562b908ee1ef33491fc509.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0853b50dddb880438a3d895680be0b7e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067d062f01de6be888fff1b966046b4611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93344e51408932d522cde4096636b52212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814b0a71d25ff6101412194b5291672713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81864da801eb584edd3430e04399de8c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d8c0a7218dd96461e1fbf14514644115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4312edefc17781d7532f51dd1cf1e95b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fea83b9bbd3893133db29d10d50e68317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd5c98f1c2127cc0b9cc4055a9f173d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaf431bb0488b0c7fb4e24df881ffc419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b5d3b37f1deedd84031fc562dedd1f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378b764a542676dcd8e5fb805cf1008621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14019eb5d3ddbc519a21c4f76f850fd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea4c6e8e76d48b8cffdd4b75fb746623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50cdf7901451c2321a0c70ffb684b1c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4ee4afc1bb2aeac97f19edc03fc9fc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcb8a656a49ec28a88748004abb443b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b316bfa4a81c2fdd09c1fdabbfd03c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3a7cbc00c4ce6dd88aa6bc3300bc3028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc39b83cb0cf291dabeae0cf310b16929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6eb288f276f79d929bd0dcbd115cd330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d73da8e862470f397024493538cb07f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137dcb84230668e411dacf4d71abada332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8864179ccc2f34803e61ad47c6abbb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadcacc68b269e0883b95ce606cc91d334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375b2016274726b3c86b56aa021148b535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a664f87ecc9811a57f192afec7b2e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899a93c95c3ef530f3a184ddc850fd9b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c06a32f8a32e725fc94a54b9b3845c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1c11908cd193e57723eedead595e7339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2045d8f4ee7bf8da07f3604129dc4c9140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f3072db3e1fcfc202a2037b588422c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577d22fb455f9c68820886aedfa2d77142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80944bb5cdbd54622861fe399392c81c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8727c62aa1d218940298f1296221cbdc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b6c81f139e325ae2bf3221095f79c745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977199a20e15eabe355afdd2c9bd452746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4788839fd9597eef2e7f069126428e647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35f8e4c46c896dae1aa4ef6117142ab48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ae3613d179ad6cba2e2181020c29f049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700c7e15408cea2d66db2039c0b2dc8c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811eab9e680b36ff5358f758ba7c12b651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff61e93aa8b1a5d3f216184c33b33ad952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebd122855bf944dbe1fb0151506629053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d1abd7156ac8a9275b5d07495733b454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984efb2814969a8e2f9fad1d48e3efdb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e90b36c1adff5ad8881bc26a192da5f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c246aabc05a17239c9706d9244f4e7db57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb20faacfe86195690f7dba2c0a2279b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de7f9478b5533d1d8a7a5aef54172b359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c5be0500e052d93a0a1da740dba51e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393b10e2170bab49845a1329ef71666861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c69f2989c5fea7b66ee1ef73953b8b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8944a557e9917e08ce2a3e42cbe0c363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1444417f4bd91bbed7b4052a9b244c9464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e0ffc7814009851bff2cafa2e3be5a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de48aa708509abd1bafeea8f47e114e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb446448af14e6a8066bff27ab6b099567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461a2743d29720d04802ef07aec23d5e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffc16fe07d3d525baf3abe48eed3ba869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8834311e6703f0265cc7efe963348f3470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891020695573e44778ddfde44ae3871b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c01d02e27f5c5c66380441a83ef1f4172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e84749cf0ea272353d3cfcaa451a00c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce808f59b60c697b3bd8d21fdc06c5ed74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa05132e14cb7a5113662425a8d5c0475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5432e96d6f45a20912cd954b0691b7ef76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2721dcfec8686e5c0f60a6eec6c49ae77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eb6b0888689cd2469c296b54fc796578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fb00761e923272609fe214d2657f6079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67689e80d3b0a5648251953923db53b980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57993c81f92e968168ded91d3f30c00881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377077dc47aec1f588d54675a261d1c182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39034985931fb88eb96630146b5ff35983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436cccc36784dae53545c724a4f73d2c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ac39ac212a38bb1bd21a99e88f1c7585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19400821b884530cac97315e78ec0ac786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3cbfdd69ef8ad525619699aaf5234587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4fc8e613d12de387debd38d7e573fd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5640f7691ee2779543ed27d18774a2d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51343e8191f2248146225f16c3686ae290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b92165e85207a9b15e6585ae92faa691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea660ffea8cd8172c866c1a4b2a5988f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69d3849627c8fff20207ac26996373493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633411fa54839f6485de091b144e566394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db709bf56b67207f19b1a97f72e82895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9d7e1cba6c135cd5a7cfbddeac3d4f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3c42ebf8695902a706300b866bd31e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d34f3b260f9d4bdf110cfb6141ed6cd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ac23c37cfce9d486dd14448b1c04c199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01be479f01f0b8ff72d1361de290826100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f337b4345b7644fe93ac222e13fdddaf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3639000b2682aa315352ebfcb65bba89102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832c0ce385437190d4add925dc1c0b7b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5ac7ccbfd5b7682729c3cb6bfa2625104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7b97cd479ffe3a3d88538cb4afac41105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc4bc022a948b513533dd6700e0a7c0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06060c05fccf47bf2e9eb07bc7d6a881107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c13736ff7bd78d4388b5816e450d203108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92678d8dbd123eb0138efc5271c307f6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c41da45f5aebbc45714b8b7782f2f9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33eca8ffb1b3c8b4614efd628f0c768111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ff640b8dc880e545b94ad993fa0f3a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9322d34eea9ac081fd38a87de6a1d3bc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3d6c8d27afb63a07612a3a0edca39c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9f4012f26558269e2f339169cd2327115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afdff0a83104e5162b427cda6459213116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a5bea7facbc1b1640f8c08dc04f715117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f8acd6319b84146e82746638919e05118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074326b05c94a7f5c95342610a81ac12119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aa2e43db3c69d0acd873031ac6ae37120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa583fc6369e0da84eecc8ea04d1cc1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2364906eb039cfdc2743cbce08aaee122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2d373bcc49f36e4a953af4a83da33f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d2d66397f384b86b7615179961933a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb5712834c97a12d1b266ea6f91d772125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7506f650be481d6481be96e907e5c21a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4148c0c0299b59964b07e4fc5b2fd1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a5727b7d6b4e0f056a25590607940e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa2c4ea07ce12786b587bb720d59c62129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6e1649fe533ebf79b03dbc082b32b0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ab73a87ff50715205621071024bc3b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853b94ee8d90955aa26a89758cf173fb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd39e35bfa4251ed12348f696c13bf7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cccda4d317f2dc29d35fbb5553e955c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71801b63d74724ae93dbba6b5cdb9f3c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c05a97d5114d442820e819c6fa848c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0c2b726cd0a2375f3e17e57c1c2f25137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa00900ac93fb0ffe2b5b0456f7bc8e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa291f88decf4f86eb748354d0d791b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31737626c54d936bb674661a73d68f25140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54eeb4b692092f2ee64533060fee9ef141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1b3fe89f00d57bfaf7ebcb5f271a24142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e73985723a2187b47503ba213d862f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ccc6a7d65fb1a8591396d78cc47ceb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb61d80e4b13c1d2bf39abd4b7c4786145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dee7ad5c2564ef59305d3e5b902ceb7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cf2826489f7dbc6ead93d944b4c77a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f1b100e0e770b6447e92c292a078ea148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86a83176abd15b36da31a65350b852c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ffc9a3950204f7131ea0d83fdb3cf6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cd88b2f88b4dc484ed2ed3d9fdbf97151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cb168a1386511bc21493539f86d6da152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c579610495e76574c73a18cfdefd0380153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60f853d1e328cd95eb7b4a790796073154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5afc189a624915c1c1970e36c815f24155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21920f25d8dd59678dd2ef1c449d048b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58e4a10a585c2b9c896a6e4702cef41157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9234e57514aea3e044895d0580948cc0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9200c77e5faee65ec29abd07194cc24159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c663f5d4dbb00e94b279211dce8a498160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2c6a0065d2636585ae4312518ba390161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8093957b95f6ffabd0690efabfe1711162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5e0be0e1530dfba1739ce41cca2a08163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b544614bf05588ea51673cc6332fb9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e0463271adf2ba68d6cda00006ca65165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784230533a047a340c05bdfa6e5bf5f0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f4d9ad7f090e4d458efed885c76184167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd657c1a535e9a4592ee747a42b38cae168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4926950436efd7e7ce4997b37caa379169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e9a33852ef5309b1435820d5f4297f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbef0d4326a4162591ad51f29df32948171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6fb39db7e647ab2b30e329e049ea89172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701ef77c6fdb2e5a3ae0430dbaeef26a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3147ae42cdb04a26fe971ef2061adec174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b756a516ca18b1d90140e1e41394bd4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69533f2219d910d8d6095d792c036369176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4ecd4fdf699ccf4e9440ee90842687177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7713bfcd24144019b55cfaf86a78b4c7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dcee298d2085ecc3ccf21055752a6f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4252ceb5455ba93dc52f90716aa31830180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee30c32003eeef5fdaba1bfb0728281181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40156313ac2bce90abd613e149d164ab182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16d3ac8698ac2c6a172a026ee7ea93a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8360e3f92801c68be966c131d366e8772.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e27b099a948db729849be4c06ea22893.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7148336280f318de45d728ed2f688eb34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeab8c170b3069224b3ef6454da263e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8afeb374e2d38ff4485d6574f8c566e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ce54345a7a3bbe6a64e7dfe5cce33a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b996cb2b50c3be17e63db60ccb3fb23b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d41e93b58792f6ebc7566567a204489.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34997e824ed9d80ca05f664218186ff210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bf44c02aa374f064b0fa1c6dcb35ee11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3b8622d31505bac5f2a08a5f1ca5eb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e736fbc85ef2656119a7b9f4b2e28e0413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ec296ab7274c7acfa90076d4d714bf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5c2ca1ea35a74d2ffde87d752c653e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a727e44f6dd2bc755e51c6150d35762816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe2f76c0248edda777738c190d1696f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6caea3a87bcf2ae14a80d92a2b333418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109deb2dac82243a7461fe995da29bad19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d587f0705e0c927d00ddb70ce0d362e920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8564dd59e6f6669c664764662585ef6321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658efea0a5a4b77062789296a1f4f4cb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d1ee64e9af969b57ad2bee3f371dad23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efba62dd40c96ef18837ebfcf6659c5724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba6e99f3c9d156cd5b88556b3e3358325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd88680cfc286b6fca0b4921056665b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fe47264553348165cc9b46121008a827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509b72d0f8bbc86dd284c9e7bc4e727b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56678e1f3c29455dd1ecb3498c6b5f6829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a010cf8112e3896a945c628694fe2930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4636137be613e2ad9bb06b249301422331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bd16196d0d1fbcf72740b02f13453a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352936afe987f4fb49a7b150eac29f1233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4aeaae07c9affd72a0c2170ce1772334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78413b720e34ec4a5f444875e44a23f835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba53894a1bbaa14b036130a4e774fe4336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7244fcb585258ccd06ccd53dbcf59437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833b6e8a8196fa31f25b88ea7f9ea9ca38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31e920ae9fa811efeb2b286e7473eee39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b542d9e1650cc4b0892826ac82e4b540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75794222332d6be127d047830798009a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b691c5e427194e4251e2cc337956d242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dd98ea794212b8d1a99e333e6363b143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e73f5b50127fecef2303f96ac472b8844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77408beae0edf424ea007270844796d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10d6f26995523b16dc40815c22167ec46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fe503708e6983964a0f459f933024047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf9f417d88e67298bbe6155d06ae35a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef05861615ec9f6f770c1c104c0896b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2170b589cefc1b9d80e78ea89d8e748c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67aba3a32b6943087600368e85e578951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1fa71fb7422d3882605c9b88ae249852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069ba73b107344529dd36da598c60e7b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69a2fc8e4eb15a81d3cb79fd5a6731954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cb2a4bbd5dcde54e270248d829f0c155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf8ecbb98ab2d6b5ca315d915692fe456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0369d41bc120a9fe72be26dbe28c6f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9021f935933cf853acba51b0e7ac8f9158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1275177fa0c7fead1b405893165774359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2b3a41f5318bcfd8d057a790384f2d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239b88cf163d1bfa2388b7e4ad3eb0f061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab49ab0f85a6b29211bddc62764955f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e119c5b6480e130e0208b702ce2fdadf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca2e1b175ceccb3e0d35940d682eabd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9ceaae315b4fefd06520ec7c2d4f6465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cd4276461fbb6802c6801e7238ad2e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6471e91b8a3da41234cea65262138567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db2d28c37ba1fcb44875af19ac2548c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c27ef78a2025314688aabad667b50069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edfcb2161f6a43885341bfdcd44cfd770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92304fb948c8d3a808022da35bf331871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2f91af9b11c63a275e18bc1e43d7ad72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f1bc1fe2e77f26d8cfdd4d528deb1873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37be92a308ed0f6c7d1657fb9073201f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34085c17c296c345d211d9d3865b230475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3438d7c25203a0c93c2a5cc937e0572576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8dbb33dad4a5eb97fad2a6798623c977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584851ec42e8dd5ac55c064066b49dd878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728d1368395766893b8e77e4157602a779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ea62506fd03f46cc5634f627da51a180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114141945ab3d25e3662bec0a4e6a93281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e351f549765c62c751a4d64481a6bfac82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90de1200d09e0fb2d4d0c43d4820b5283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8582622eda49aa561e39feec7d1c424f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce5b0af724a143f52b39da6576fbfd885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d23d476cac0d0de4f4b54656f4c7cc786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047c191f0b761bdf171eb4181881646b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bb740814477c93e37a1628d1039e4a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbae4f6122ddc6a75bca4f994fb4f64189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98cb4c96f121e975d9dd583cf48f1d290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e94200e1d4a03ad8a1f9d96e9393b191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22174f24c3d8575f636829032def02692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cc63bce9f706c18223bd1e32a85d1393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95765a2e64c41ae823d8d5f78c5040e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e403623169b1a408cb1968af4f3df495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f454ff404ce7ec9b618febddff63b6e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f706a39394a15b102bd98f820b66a497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a237cd9e9f167e5f49d9ef8f939bc798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdeaec9e4f5a0fc5d06d7e6d1f92dd199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c206297e957b812b748bbf167d2f2f2a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebef308af33df5e66ac527df531a3e28101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f7876be4cda7b7727c6bcda804f18b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcd5038a876243b45809d4e6dc9b751103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a985f3781a5eed7499541b130d18918104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce81548d24fe34dc3bf2e7ac9e2b523105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd141c164cd01b588d6a219836f8f997106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194b3a70f03b7324f33865444f37b8be107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88530ec761981413fc1d5a7cbaba9b2c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f75ab1f0f5d07a8b173a358cd73069109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4092074e973ccd9bc264b92d3b31cc7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f75cc81460ee94b617b03152ae2f34111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49eb31dfc6eaaca754169eddb104d42112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3283884fd8a5477ed0d1a14fe44030b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06969591ef9fb11db47a0e1f198a55eb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7793531c5af2972cda594e4868ccfd86115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980b878e1ef42a66e6140b9958089009116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ea87ab905d5c583c04923bf774e154117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2f7a11a39759e13c3c70809ca37256118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc5c62655ebe92f3c6a92faabd82bcb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542989e68807b81c8e14a903e07c2927120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb628dfb6f09baad2eff0de4ce33c13121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b06b7e5c1d24889a105f5b3b576209a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a03c3f2a8743891539a29a59af30a58123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fba2cd12977301f06f258fac577a416124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e64bce82a76947eba0ccbf717dcd855125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31dda4ef1dee5ca4a2328f9692d5ed3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9902b0f2d1ea2449c7527c7ee1d4d307127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a242ae7eaf29076ec773f5d3753624128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59de0e1a27e8db0588513f856f962472129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66277c878af9388ecfe21b8a028e6cc1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503eed7c12d289791bc8a1f6eea8aba9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5848c61b32bf491adbdc4df2acafd04132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a42b140a1105203ee426cca6a071c87133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498936c819da1139001720cba72a24e3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbd60b6f62d0dfd38e1bc39e1a2a63d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61909911073bb48f8bb9702232243706136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc0620ca72e91134f915a61b35b5bfc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd38f4689be4b201e7660cec0aa45da138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce7cb7d64f70745f921992536b246b0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2087b36af36ac2e3efb7fdb09d91dcea140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd0fed5e5b7bd97a8252c9528dd8dcb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837bf6781236293fb96e82f292e076b6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b7dbfe3f3bd3458155facfb7e69cf0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1b1346ab5dc7f7b1f373544e0a89ec144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63c090825d8312fe7a6047754193f0c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f4bc16e29aba1d48e0a2a42a5edab9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f273a9c3764cf3c65e56bd07c2912e52147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e96b68dc47dd6ea0c2048243f61a67148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d67de2e1ccaae10ca5c1a38ed19d914149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56838ad4389e8c4b52278fbb4f245d9c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c257be771bc12e9a343e0236cb70f91151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e375484f885f581de45e6be1a3f56977152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7dd596b817756ede5cc57b303e5d8a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed28c463ba1125ac808cba0e9027002154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4423b6925df3eea920094fb1f19a2c1c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9858bd019db14fd006c55108ff0ef87156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9444b55e2299c5f9e9a2309d20968bda157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1857b55bd6bc9e0c15e775f14235f7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89afc592a54e4e39de60f7a8b82651c4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827812804036f5cd53a7e5b257d765a2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b2f47fda22c55e34285653f539998b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75452e9dc1b198beb3b7da915111cadd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1085d98ecafeb5e480437341728acab163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2410c9ef5d5fdbd48e5e4d1929c2f427164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503f4b0323486cbf02de2b7f4ddc9dcc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575abf13e4aefcf17c21889f6bc7e151166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9680551bbf771724f397cc6bd5c7e4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19247020e9aa3c2d34d08eb662e32146168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b84bcca7b4eacede8b365bcd35eb70b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08cc76647a5e137dc5cc377d74098ca170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdc82e70bc8c1c76d6181671d580b9f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758d5a6b3b769c4fbd89d29defedbfec172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533f43560cc28350dd76d36e87f9f337173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1535b30cae03af2e6c5ec19b370963d174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1912,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6032,290 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6582,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J92"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6758,2194 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16641</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.25</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16642</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.44</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16702</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>1.65</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16724</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>0.83</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16737</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>1.66</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16762</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>2.03</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I56" s="0">
+        <v>1.19</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>159</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16799</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.34</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16809</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.19</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16923</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.83</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16932</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.47</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16938</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.97</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16954</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.92</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>16979</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>0.52</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19033</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.27</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19156</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>1.31</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19212</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19230</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>213</v>
       </c>
-      <c r="E79" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F79" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>0.75</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19231</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>1.23</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19246</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>42</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.71</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19271</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I84" s="0">
         <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19344</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>229</v>
+        <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>16.48</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>233</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19351</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.77</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19363</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...73 lines deleted...]
-        <v>250</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>