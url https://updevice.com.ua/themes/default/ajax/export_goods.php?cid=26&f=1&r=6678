--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350e0861a65f2f2bae88679ae5a2d7f71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c413cad129ee5654ae855c8033fd7a52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab8e6f2a23fcd790a0fd9b1821b11133.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c9ccf1604b2d1acbddc2ea4cccadb04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3baf7bac44d2f17983faa142b47555e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d168b5c07ea90fb7e4c3b94e3ec740ef6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e952509e93231ed1f6c4f93b26a5910e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71d3612e98baf5d7fa8e8dcbbe784ec8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e38fd8a9bdb54b32a0591a5c636e7ea9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6514a8c662f5880d9ecd2a851ab06b3b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a87adc5daef87383109dd3937705ba11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f97bc90369cb4f3204a0b8cbbec52fb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c7eca522863df5ee419c2fa3ddaefb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246e8085f177f796541930628e0003ae14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea85312c5cb2e885c40859e5823233a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d654f1afc416fa258c3433252949ec16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63c604be9efd159933a5b7a2023e34b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837dee1ab05b9f3430b457520a5c784418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72658230cf8752c0a55053aa1cc8e63019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50201c35e1101f64204c432b3e045c7620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5733774e800c914e0c981c56b133d03821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a9e6364f8f2dc089d5160c9ab108dd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9968045651e5b3cf9594ca87d93b760f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeabaa7a715c10f06317d8c497fffee424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40a60c603646d7c775199fe42d29e5225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8c06066d30ae729325a57b14b44b6626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555ba7b2aac89dbf6691d59eabd1fd3627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3378488566a488c8dba83d0ebe1fedb228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de1cb35ec1164097caec345eec6b76129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de37af08c056a0423f32e72662f5f91430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c091a1cf95ed904530094b5b3e3409431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185a9e389e1a827075d1690f4cc2901332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29ac04e8d7a1f17483aa255e09b621233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d15c1d02849fec8228109358376151034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a2d007f4891741bbbbc545f5bcc06235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc840fb97685fc1cb1a0c1b0349bca36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9938a09df2b753cdb16bc4d0acf604437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56350f50057d3f1ce94d9bb48f80c9f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea9059eac59a90a5c63c5a004b71ebd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733d7feaf800dcf42f6dd98151efc62740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6699593ee48c9d7c67046f90dc5eacae41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749fa5260582dee574e306f66807c63e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56bcbe44c6486d5dfe957888cf5acac43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aa47c6cdfb53aa23283bd1da09bd5444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7027145b91cbab2827a3c007429df3e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837ea688ada84b1128cb68634cb3173246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57799d2d79db41cb7ab3eff78943b16147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f55e3602b1c1cfb7dd945415613277f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01074cd6f62821133eac6dcebc1a301d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2276b5d328fee4133a4608c00477e250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c189240575a4aa0b0db24347af5cdb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a6dc2f3e77fc7bdc7c8228f132933352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04edaa6433f4c48f351baa720d777dce53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426b4b55ae51412539d719265d4ab7fa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b0688dadbd4acd23b46442f39a1bec55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f43994ffc76945164a88f39c5e48ff556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3aa9f4f54e038ecf28f6aae659be1f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf6b228b7b20ced2dbef24121bb859858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db19cea225794c95901a75756f5db9a859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934b35b891381f2cb57d324f67a144d360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc2d3c370dfba9bb7faba31dea8388c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7746999d75b6964f18c96f2500389f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200186859bcfd3808931a2d5d79d1ef063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324d79f68d2e20336b8ea307e5ae5ebb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733ead89d15f6922f752cf9e2d4cf0b865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ffa948e243ee56fe40b35677444ccd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e493d1bbd7dedf7faab807b7b94430867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1532816ea072b31f83711f4acc8ba00268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5661a8b93c9b22802ee255bcc256d169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bd48bc248eee250d2f87f3c33bea8370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25d9c04d78ed2712f9fda81809c9e6771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf5d9f76faf78b5ae3f9c8cad84fa8572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ef1efc196021089c808fb4cd13c46073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db7c25156da27bf863ea3eeb862905c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fde73e45f02b5fc56e54d6c4f0317c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871573bac2494afa1ba54327be628ec176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fc0277186edd278ce6d7e305a0916377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06d141319a80c2ede81daf08a1c8cda78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1947583fdef0c86283cbafdcc78e2e979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d22b1607e079942bae9406d1dc5c5880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597a3da18c1e8169eb5007539af2389581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f381ea106360d383d628b0e573611682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd036192526f53d43b67f1f76e968aa83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27900f51ad11f2f5ceecc0fe828999684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2b98ccb4743b50197266c99f10d0de85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd176faceeafa0936732b7c5a98eda8f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29ff379e8cef50aca995746830e6ee487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff989a0ed3690ff1dd2c1779366532e388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0040d4e645b9bd64635154edc2fa2fe89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07d7893a5d0988ef297269b6daf34e090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df88442b4f29ce00fe534ad05d65d76991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab9e7963adbcd82d39879e98752324292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cab75eb6f55ad649e0bd832e4127c7c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539b90a6329cb65141fc07cd3a98996c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19000b6008e4ba37515b2725cde2202795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857de996f505497e96681fa43047a5c096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cf1b666098d8f23d86e47b79ef479a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073e4b1e1911404e7c10ba462efdf7e198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5adfd07131a4e1c797af7787d2054a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755d518b474f1c3bcc15af4340932d74100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0118b9be0b1c875596a25c339ff63c6f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26156985f49b8d25b72e7a8f9af33d70102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ec63aff30b91818df9e527ff135b68103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c5b28a736db7098646a8e763e9247d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e468b5bca56e4c8a3e2398180b64b317105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd7da477023b47528f85f1a05238e6a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0bed30c2b474d4edde2268b7fb28e8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048f7784fbfcf8e5ee04db033911455f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf40dbf9ff61e46cf5f98812cf84d78109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d507a2efea7a892244e45d859e7c7d3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a345095a578c9bd804e80873cb526fd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c109e646abf6c860f9a0cd6154e404112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b2e4fb986a27baebf014c0f15add72113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b569f51c23760475344a8562ba0380d7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4e8ecd7cd25dc098134651787812cc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7f3c6ba919a98bb339eaac9f3dd2d6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550808011344db8bce3b1067b0fe3c3a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9395281558de8a243a313f81376a341d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aeef2d396e3b13038927ec3313877b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a7ab28c7de057f6e76868f5a9bb306120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7fe777afc50a24e66aa2ad11261da3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d40c6e4e25eda826174d8ed44be47d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bd2175c606054cbf624ff3789181df123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ff58e6e495969fe25f5927b610591b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72afae83028820aaf42864e1837dcf4c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee87bbdaf61b22eeae5cab44a70f46e8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e5a74832ad0aa4af63ed9a7e5b84e6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87078a9a7a7490b0ef911206025e94c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db30cce4cd1a14d45f230f8e65c0ab6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1172f4642c8bcd5476cbaa97eec7e0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0949daf967d8884775bae618b01b8ba4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0992a5de117812cfa966e5c9e27c390132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488e7b152d4e1a856ef5ac6f95812848133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43b5d2aa3649737b9d1d4c551fd30a6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5c9467da7e0fc516d696213e1813a7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b24036423751333aba04b135c9c9f1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6869ba608958ef49cb7459f1fe5836137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456fd3a5ef6a5bec9fcace38e5ed6aa6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aa4d2b4dbabc1e7f9d4242fe6a944a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4967b06b8ea5e6fd9a63065235918ee140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b46ea2c03326916f7d74a25a7f318bf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89eeaf8195748efbe7365cad67839c1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07844436eabb5d4f273e55cf7906ea78143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9d75820b6799f567e586b01674e00e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ed8d82b9f99f2eeb1c02f895cf7413145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784b74ad7da0961681e9c00b8f8275e6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bc134eddda8d9c79dbfb13b6e9ad98147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f57e04b5f55488f37237520ef329b4c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11493b6b541c43a09a5691b8ef877550149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2391fd59f8c8abd486d761341ddf9f9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b588b1de4213a1b53e0a80810912f8e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f817e4f9986655e86d43c8b00b5c54152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d444c7343be59c2434d59b0f03d84f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be08eca1d9b67c007b9e99cd2bfdb2c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abffaece9a0032783819436e5417267155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba10e7c13ca939cd18b6650e62d334f4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078c1cae90f30a9ed0faf6cdcf52d511157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b77b8c70732e08ef017eaef24bb4c8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2291821752eed134c1d9b4de70ab09a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eed36bdf52d4ebe51e18bd288619023160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfb66b7c972a87fba29ccdf01f1df43161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49a43e2cc0c65627be2041a51ac3388162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565abf791beaab40b5b92bc8911ac880163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7134b382b6ff61e125f8f9469a26a4d4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b66feb890b77c288c313ce0a451ac51165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199e553f00b4e4102c1d7670de5a3618166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c96a4da5050774f804a044ecd09b0c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16609e47b6c06c34b47d54ee96c3eda168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee476d99732490678cf79d990f73bf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8da86331250dcc94a22a1b14a0b78eb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425f4f4161e96a9e386eaab7a510cd65171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaac45bd182983eaaac53ee5baff427172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9a5550e9e8f9930170f6d990173ccc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d173d8a595a4b34c5cbc5eb6f0a6d4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748c75cfbaa50047cfbc96af29e55e02175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b069527a1a797c54511463a009ba38176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3f85ee38a3c93439fee261e388212b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9439e7b52efba5fa57dcb6d14c20b85d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3061b24d0d305f8521c52da49e8fa7e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2345122961624aedef0cfeac07d0022180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7c91d32bce5b2a9f8afca4b0214ed81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb8a0ea02397775f3b7ca6a3d27d2292.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47113c9702fccaa3caba118c610e1493.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155afab415cc5146150920d721dbd2604.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a419647050fba56af6f4cb7bb7800ca35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecd3d26b9f92dbf9c1022b101b2b9356.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07ef6ad39ef9c54b1858a765767e9627.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead3cfbb5db919f84b76417b6eb5ec7e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0471cad9ca6e6b7a7d4dfd6c7b918a679.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0941369e8db6980d56eab9c057de6610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb6e6dc8d5f08adb34b323fa0d1c84e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86bb903c965408d06ceed99f357d02112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426e1073debd86556d7e78dea3cd75cb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecdf680772d7e45d606191e5ac3ba2614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e5f58303c12e8f9632cbfd8d34ec1915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6f5c978fa03b91183121c1ef5eab8c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f5e661c631569ebe998e0e05b9a98517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba72c48ed7aa3efe8574fa1c534f57e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff82132b9b369a6fa96f2bc1174de8419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912373752a69639211f44271fc27e4ca20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6282b88d92220a1ab8458b172a1f88221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5333ae5dd3e8b1f65c28ae97165e947e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6adfda78dba207eea3f5c6a3a80e9a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d6b194a5a7bbb3515670cbb96ed9f924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f77c6ddddcefc4a417ba0e6ce3d5a1f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98138a368bcbe13ac1168de8cfb9f4726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be36145b766d8a4f088955e652cb0c9327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd52f84412fd745558077bb1e7d980e928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4937de2c360471bb383c079ff36ca07c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6b3da80cbf39f089502f892f21fbf630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc725e9ab52b682e7367022541b5ad131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8925b3a2ab7c5f0827c0e2b4a1340f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e1232f03d8678a7e963facccb2d1e633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb2b9aa3fe1b45b7cdd7fd516421d1e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6cbab6c3556da25ceae27f0d085c2735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59130c940bfcc3e295da9450c9e689036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb5a2609be6593c7999a133d6dde75637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b735c7dd4b11ec2534a1c2a182c3da38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75b8eb2c126a0ce87b3eb79c5213ddd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7670bdf35d6e03b36cbec1a7921a2c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1f3a9f5e0742a3d4d9412e451fcc7341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fc34c6cb47fc993e3b101f6f73b5db42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905c0970e33553f4f4eaa58601d32f0c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a8b2c2366fe5d119e5234ed7a183a144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3232cbd199ba72a1e0dd8acfde19c445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda90927be8d1dfec6f4f53ed0270da346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c80f33dc135caf3dff100124b02faa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c275447f6362d4909420632c113c0eb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e353fb196a385e4d3fd11de70fed01749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a59ef1660bc9ec4cb34e3dc8de66fa550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36121ff6f2e1fad9a12a0bc4f45461a151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e746f3adc44ac33e37184133dc208df252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8dda189e1636a76adc230c6e292b6453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893937c0bee529b4a7def749963252ec54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c1c3f02a4f3697024bd8a3737eceb455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb85120b938578a11d3cc57f9ee8f2a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595578aa9bbcacaa726530fa489dcde357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb95855d534b3fdf8157e721f6cd0d2058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa3da6a8b02be6c35a676269609ff5a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b882299bb5bfcdf8e73df15321769c860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dec596e1e8e15c2a09b8c79699e6d1161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd7d34d5d5c6ad04fe53bfc68fab50162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e63357cd3b65acef44aaffab210a1d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbab4a3a3bceae2a99313c58c56f8e2f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f921edb1dc77df87ec6be0a51ce03a5165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388cb20750830edf2fedc9ece432f2c366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf98e90ce4f96e146ead6e2f79776ad67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8da8a8c98a69eff28dc681812465b268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00420fb57595879d03547dc0accbe5969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49be509d3d04abba6acd16e097214d5470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1159126dac02c9ec2d3fbd877835655d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce24a8368ca2583714e99500ccae658072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02a0db39b24e8147cb1bde02790154773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72753be4c287165bad392e27c6c336874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49ccc693d286e899a814ff2c0c2812875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f60e50e1283aaf928cf1f9959efb66676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dfdb08aa2a9ac9c7874cb84f5a9d0677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb8d5f71613c55c14083ff9f32270f278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76d4c2bf5530788005fece654a740ac79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeb75397e93ab04150c182de9c4cb7880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078a076618669c6d5c24460f3e08306b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea61c8dc4d80583951876070b9c251dc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157321a3ad69796fd8ad1b221acd0e8c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5bd5e91fa2eccb6855bab5c689b87b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d64960906f1300da5e807a8bf62acd385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32515bda2f0eeec6bd732745657165e586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ac0a985aab9d36df7c99f5f36c5f7487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c10a57437c6fa6c0bf81d0bc310a43388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6562bb66702b955c127f5c913032fab89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ff9e1d851fd7416dd2e6b84a4f9fa890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8a064eaa57d7a2986acd5cc6506e7791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a35d2a5f449ab6bc7ec5e6d33c512d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9bb359499cea3f691e79e7384428c293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f55f4aaeab1f0fbc37680e83896ea1e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5442971121ecef2f76973ff064aee80c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ccbc933b30e1a10058cd77c1a9b55e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375c3d4e50a3983e6969e60dd13ba8ab97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc74d06fcb2a9b31e85c3a6e2d4da35198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f520a338afd298870af578b89755485c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294796b911af852ec76312492bdb7875100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efcf3bf5c14725dc6b99223dd1f2d5d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6756a71c5bc3a5e25aafeda7094f3abb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7901392ac35cdae44f434dbe517e259103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7357812cd5a498ca9b21761f5d3a19104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87421c687fec63650df805efd04c5297105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ca47d9b6f92615c9fc4a4285b30d43106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a064819d4ef4b98447ef6e2c8873fd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61da73e334876ae909924c855dbd82bb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d52793379606c50ca0cebd41faf0b8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbe36905dd3317e25b874c33ae4b3db110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ff07409564d0af31800d8882627534111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41151097b61391e7c050dbe950e10814112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cab1dc7d304c500068f25dd493c970113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38f49f0eb5b1f3f4a23778b8ea08b7b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37144c035248ee8c914d52ea2e7352ae115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41472ae98612e7523209f0b19c6f60ed116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737b3e453cb5ec1d9f4209d680da515d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6785e5a72604a5bc9a48cc765e3fa4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87950259c46e144d99d68df91c0706d8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6706282fecdc25bb60500e8a80d378120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4f209753eebef95d6654d4d934d9fa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a66e630730a0af63ec6e009e2990c4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90caf3cf480df5d6b9ae9e3d81f7d5a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291eac2dc7fba6faee7c30b5d3464fc3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d54e00b114031b757452f418f4388f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc34955524ceb36faf3792fe83d0919b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24878e81409743195abe2ef2ab1b3b2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0fd58b33e7512a134a2b3aee5eb9b1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f56932bfec2b849aa1d3987874f8e00129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32950b5b6ae20491275ee969ac9bacd7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652cab9736326cdac4c0422e2a01b479131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef79fee7a1e9db4b3540818cff1b652f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ef671f5e61c1bcc9c6e92adce880b2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ebcb5cbeaeced6aad0b256ac39946f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e0d491e76f162048ff5b534daf86e0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaf18d199554cf4e9b9392e4f9ab2d0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f8bef3453f43f13ff0d3ed96ae5895137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1791110fc5cfcd77770204488b0fe7a5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86e2dcd4bb81734ac0defd759a40258139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e989ff28b805ae753763674596f4ce45140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f021593cfe5a68cd8ab85623454c7d8e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ad2478410eb1e06804bd09e194aaa8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eebd004f30fba992c388b98bf229575143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941c53c99d7d3fec6b88c0e07ae221c8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e7a5fbadee3d6e55880233368167b6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b29bad213ddb6b3fbf3434bb876849146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ac6e1c04c847a6450f643001de980e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050db873cf997b7318b9a5554b23cf8d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109e34b73aa7b217e4b068d0839bdfa9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d048cc6129708207ba80095cc791ecf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86959b6054c65430f5f3d26290e237e5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d87a26dd8041688c42261de47097f6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01990f4077517b587b30e387c4ea515153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf5b5259bafc0057a71e7b41fb282d4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccc528210be5f3d46e3323040a7de10155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f597f0fc2977a240e2c5f3c579fcc7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e10a86f9a96f19d39cda224826fbd5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44401481cf4e8e4a953b5edf51a177bd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8146eed28900ea9ab3cb6e332dbeebdd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af44f49e72494864830fd48c63d7bb2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d126fb8ef5c8fba2bc6d0fc455c60d62161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8662ce9055c280b06e65c695fb02955c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e47da521121a37fef72a0f5af76a5b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924090eecc044b1efb7cffaab2ad734d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa807cff8a79b61b323632c03bfba786165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfbef6ecee1c9a810852f75eecbd013166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ecaeef57f4a7ac4556e91a3eb83754167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2481ba348194c91f3b8e9888945299168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11094534199653e7f452dc7836501e0e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d1132dc3b7081493d7894d65132077170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b058ac7c428344d681eb0529062a1e0b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c190b4764f105b97dbe17ae319f2ce172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847a65bc939c89d75abac02f46cdd9e2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db83d38b38f17590709644d3341d838d174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>