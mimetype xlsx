--- v0 (2026-08-23)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,480 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...412 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -820,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67e95703d62e4fe8d0e21a81a7851fe1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaba0af486eeb70269ce73fc85deb9ba2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e3f8f15d7f1402e19be255611a32043.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5346c129da3000ffb977596eebae7d434.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6378d6325ecd20a26e870dd986405f925.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acde3872341ca6c16facd6bce6456bdc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab456deef71aab260909f04ec2e2da407.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c93f159303bf3ecb2330f5ff11a7568.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a936f16b5e57bba980bbb7041ccc8e89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5c1500a7a542ce2c2fb5493d062e9610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ec41500b305ff0c0e08db4e89c167411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a6ccb92fa1df0d458181974507785c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0179ffe8d5034dc48a9a67f929dd281813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d40c6c62399eec4ad51abd5f59f1fdb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47d56245ff87c6aff5a294d2945d6bd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f35d01bd27532d5b799ab6880ab64c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335b4c5792e302ee2f8757726b46b0d017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fbf3fb43cf16c973247859c91547b718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1753b00c5f9844b96f95fa0663f14219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b2b6ed554c887a64664441efb6deb320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7836fa618943a670fc74aa7dce7ddd5a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57907c2067678cce189ccb91332a9ab22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bab16227f6078b55257d530d551477c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9260a319fe0d980abcfe79ea7fabf624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd0fff58bedf7474936eb0bbb37809e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb1baef97a33c4c3b8063b70871744f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc29d21f47e5b6f4a413f037283db23627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0cdfe034cd96cf16a37c22db7228b928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3117bed982969ba1252777b53716dc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461103fff6ad91b94bff1542b1c0120c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3ae58943beb6ffb31d6b95162e226e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afcfb590c32591c2c9c4ba9e969d9ca32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efcc4bc5b91641e1bdfda963a1763f733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad093f2b160488e476af73b114cca2834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd3feea7b0e80b8b2fd6fbb6683778e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cedc436e8573367ad3e5f3a5ad834f936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5000a14a9e84448edefbcc757e71c0e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d42c3982544fd0739de6d67b20e75538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4326f6f3a5378312d22eef369c9af56d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2d2bc18ce1c6f2659f711f09f83ace40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5850a19f6b9e9f5a066173582fb0c75341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672d7359ffa031f670c522127ec340b342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfaf715ff318327b6bb5082cdfbf62543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef4ce40cf7c9f090f6aeb51f389175844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0e866e34d45943bd6f0a89656ff65e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cb076fd399c4c00a9fabf9d889ee2346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9864620a36d47e84973ad01b5f937c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42f4cfad1a9925a920f4deb48ec0d8a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfb81db4b0bf53b5aced16744da6b2b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d25ae62cb7fc8382bb0ae3ca9e6ed850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ee3f9b7fc860d03b67a264033843ce51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e4ef5ac42812789f726ad43f066f0952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17b530abd20bfead6a3d75a8f1a80b753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a78cfb085f6cef7e0cb86be1f4e9854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f29145c4b8985a2c467ead25750a2a055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40dfc530c08a0820f71ebbf9002991656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b117bd2cb8b2baec79041a668ed7eb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaae870aff8aa93918c160bf1400cad58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b47cd55d088695f2094cd5d590c8bbc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8827d6e94f7442e8230cc05707864a0e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9c520faf4210454a17b8a4c4aee4b661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410992a7d9c02c4793450922cb8b909162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f7b8c1e228ff3d373f20f125afc9f463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2f10505260adc82754703170654d7264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4cc791809a1aecf8e8d4a7c677f8b765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecf86333b9e3a98644e6134768b27f366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90fd99b65d7e59b33db76f7d219fae967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247797a2e843e2f1ed8254fd9b7e290968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473297cb7f07ae16e27620a9533a722c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebe70c0214bde7bd4f1c119a9262b9170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3cef7a5bea14f964cc36933394f19a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c501fedc0709f0dcdeffe4a725ed1d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db45530e12268b2cd0e849e81e2971b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd1a030c8287b6a33cbdd0715b90d1174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbdee6fd5cf172aa1d8399bb6bd648775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8749b07f47e19f892ef10ec2c5503f376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c842e13904f6b6f2a843a7650f518077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846f27dd26f05cea62504e205ddb68eb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa3cb0ca90365285f4c3b84b4de853779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b789e5ef11ee8249e502406116c8a8e080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae14e3610c299c093ae0ef5b1c75e04681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36d2f2926824485da8237ee0aa6311182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b604c97d46e4d750cc9b437b918c6e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c44a4d519a81970645107a52549f2184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70f9bfcc8abae23301771da14186a4585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dd4619595c2fd81d4244b13f6a038386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dc6806faec72b60b23090f143ec1ce87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f073ea39ce6bfbd2cdf43d776a9f9a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86048af70504baf3fccb489eba5cfc2e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442d43e6cce3027f312b1b88699f4b5290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815097aa541a6fa941fccd2243bead9791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f9d5a1f92794dc85d5bbbf1331da7f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd337a1fddcbedd36b4c6828b92d1fd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303d686483caa9e5a5e94629e948dbf794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6d0b6f98c0f665532eb62e984dca7895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eed88b791979e4dc8338806b91344396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cdb1928e1e0713e58d2510280a64d897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9205400411792c1a4c07777a99c395bb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbde38c4392ec0f4864e59ac60fddab99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394290c28735acef80cc37d37b81c2d7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30634830611b09ea222ef1d4d5b46d36101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d28fbe67cf4268d752248628b0db13102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c601353da78a49d6b071d08b191e79d3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cb068d3576d708e4668cb025ec4c6a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b69b1e43a07637a8f8e772ce64c35e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1267246cb80ba38d0a7d4a6f81c40f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2527dc2a7c8c2d90d6d730797d0a5419107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d53da7e0899aa1127f9098d436b5aa9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9b10403aa5b341a4c2676657258bed109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2b2399c859c8dc23d1f1dbd7d83c54110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ab3f5950b01a4bada22780399e06c0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27780d39c369bcb4c48fc14f3f1f0fa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4636d2776949a6227b5cb22427a90cd2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6275a51ac484b042439b2a929046a465114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420198c4ee543cfa8989ea1aba5c07bb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bd285198c1fc05155972025466b40e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459933d58d84cb34a6c1d5e023f84740117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cede1b045b31b35674b7f08036a1fbbc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71989913c28f4982c60421ea7c4f7615119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb78241e14df3ed459810b104df3999120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad46d343dfb2bf126496d711cda1c1f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7beb7475d7043f9fb2e60ca3abbe0d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f79a8499c809864e02a71439afcbf7e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9f2f0743f255bab54c0f8347a0e951124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22c7fd5eca029b279c524b91816bc80125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddad440e9bafbfecd1d1c54007c47117126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167db3503881c9a9887a2a31effcd153127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0616b7ad5c9d96749173cf8d7f71d3cd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab27db6f27d116de3873a1bd63eaab0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca0ee68f20f4317df9eabb8c321276d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df4d980003973a2e1f73496120292a0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f087106575f905add1ca1910d4c7da3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8492765679821d357bc1462497570e1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7b87223201ffdb78ef2982e259df56134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75927d649ae0f0ea38d34629eb5a52d8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0783ab17f6457f55539718ce9d85df91136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da272b74dc90a5d595c2d911ce0445ce137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955b04f3f909237f74d6e64951ac9ae5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f9e8438aa7dc875e7d630dc79b04b2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c8fd96661794c8518ff08aa31ba785140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aa1d310c31cc975501cf0c6a8b6fb3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6166899e50a963f7371e90c6cdbfe37a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cd930eca25bf5723ea035ee9b73e16143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143ce3e5b5a57c970e1662f1df38850a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b2e6f0a9515ae6eddb65d5ad5e0fc4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67608366ad0fa6ca89eb4c46a48684ad146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4e410307816263855f7127f3d4ccf7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704b29a59a57020badd7dfca0ab215f4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305b0ef40c1ad057df89eda17ae3f214149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc9f3428a1090570e97437b7e0e8891150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcea001f5a29115eb7a939a3b28ade63151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc3f103c77665f83a596d569b6454b1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce40b3191f9fb3719b8171663d57f58153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b294b22ca457b856c3194db676a5d74e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c608668de43e809d507c81d66199fda8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319ff856e843111f3354418f81c98bc5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161bb76fe65926885689bd7044d2c328157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcd35eb52f8516ddcb904567c8c1829158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b5c8cf790367f058b3d2ae8e6e72b6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e1f1ab70e233ea0af48945a60e49cd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1144161ec72671ae817aa447fecbd6a2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf6ca54fadaa457d2f06508999e6f24162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c709dce1eb227d499676c3b18e46f3bb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5b4a2daa417585e2bd524c3bcf63f9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0068a7e2888120228f78ef80d070d130165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a818d06c9da17f949c014744dce6fd2b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02867746ddf01457559a01e21ce19b65167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100601afab54989b87b0b0c2eddcf3dd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c879b191f2c021c3fd40c5f56c6357169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7316cfbda10fc4d0edb5297d941f539170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3df010e684d45da8af63de3a625107171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b45cf6e155a498aed1e30d503fe19e8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e1d49c14da3fb64e55d541a2a5b9a9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c5358a3e6e8969bae1026543a13686174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657e855eaef5332e296522019bf14f23175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a2aac6044ac3cc1ce3c4282a571100176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2b2791f139226a4832b5f12e021e7e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a8dc7b21d3e8c1823bb5a3eb9d1d78178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fb9b7d60ee9a4bd0865f34711b84f2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f54a2a2bf57eb739c617a0eb112305180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223a50483c18f3805f4e3766f30677e1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fbafd71a3777ac5480482ec889a36b182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3d71424468d7051f64da6459eb96c41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673ee329ebd5d93e70442b13f1627d082.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb0d48ef52cda41d13dcb488cf3fb3e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c9f9e64b05ea9f13182239f8eb41504.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b454eca3d2dd0124067b431d5caec0d75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ecbb04912cdc29cb6a30151b01cc7a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f35cbe30ff79a9f827247b2e63105b47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c863d6ca4f5b3fc68c6e21cf3625a48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedebb07538e4141cf95b916fecd5fc89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a379e079e86266722a76db8d926f57110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aba7533d5f7151877b4a767ab9bd2211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a5ebeeb40639c4d377e2c8069df99212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b414f53fb845117249b4331975c63a213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8397e264e763114b3f5f9cfbb7bf7e6014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9346b228b8d0b950544a09293d517fae15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a0c07cddf0236bd139cda04c96acc216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b834c0902ab10b12391e320b235320517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd1a90a4f51ae12287b2baa0ead7efb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e5e4b773d1f06b9c120c943b05e25019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a78c7bc1cc256c91cffb03def9f42e720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869598fb4499a0eb404ee410efcba74e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d69207f0f8b6fdfb4fed3fe0d3d2c1122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0017b63367eec865125b85b2cb2a36c223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd7fe091588cecd921e2e96ae3f96bb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd660d09ff9dbdd69a3f5e5e10c8a4525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b78a1a94d81a8c3f23af85f838f25d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd55b0410780fe21f1e38636ed5ed0527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf50441c67412c0303f42d4ee79bc4f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef8a84f78f8d92b2f134ec41130dd629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad81f68bfcef0a33e20f77bab662d06630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f614fab475e4b38275fe9b31c66ef831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf3ae1ce97dc8a0f6ef8a9fdc60929f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bfd2962bac73e6b42ac1d2bc16c5be33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dcd346816f37eba90ea39b603481ee34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e27d7e4487265c69ff9c52ca0ba810735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0a2546a3e1f764c820965215d1d7cc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a0a9cd63dcfa0883f34f3296fc340337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f78c0f726fef0e84f9eb45f6b085dd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d9e261c4507df63d0e0fefecabd90e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742d3c9e6c183c1413d3ec1a6663687440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8853739035a813cfb727f0765b32620041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79431c00595ccb66b6689ee3542428cf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbddfe89221587c535b5aa4da08d25043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bab8c02ba5e607260d8e0db8023af2a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75cda98afca35be564b52bab0c2f66245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856f6bef665de8b489a639d643473a2a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5b64390f027e5e98872ac0bc4bc2f447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dfb220d608d73bc0f4c1ef2aaae9c048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288a94ea208a5f9f6abaff7298b1a0b749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083b8fb1be6e159a17975458f124c11f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa262c969ed81bfe74ca2e4565df50d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a410b9359bf04657840eb705b76474452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ed0a431a271fc117edaaefd5174d2d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150ef429a0b22d6c18d603f83ea31a1f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2ceb8f4f2efad23eb8b095ab18fc8655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a396d43d9d277d87743045688a896656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c85541040c2ba9c87d6c7c537049d3957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eeadc46d34063cd165a7332ddad4b858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e348baa89209b16b6cb67665cb6d8c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0139c7f2f74fad328d9f722cf80109960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ff62aa6723525fdc31a5d10fe245de61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532ded3465c0f5b78566bd261206c56862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76e37987f3e5ed9bae93356174c71c363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b664d5d8213ec2ccfc6586b1f35d2bb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88fc2e0d2bf68c5594948f4872fdc5c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b709481ec4473269faa81c34e0416ba566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23251d31bc0a1da89cafe60a7e9cf95367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a106fad705859c78c22dbd725d65fb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6902899524886b300ce3962c5337b869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae8ad16ba3c14982a92733d5de341a470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88a346ade1f999f348f64dd13258fe171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e4457c460ac1d775a7db9367c05f2672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f360a7f41cb66a85528897a78b74ee73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601ef4f0df719931906325ed3b4f7e5a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e2ce2e818d79a7e7c46bf995bb6b4075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4b43b54b33fc5ae6dfac37ca629a2e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc49550e0538fa7e127d2b6ab5d2dfc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5eaa967311b971315877edfc9d987d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc00ae4ef684eb8e97355dbe8aea7c1179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0709903e4489dc8129708e1ffe441e8980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7727255873e394b62a5d615b070c013781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b002f1cf57ed68956502c93e70da390482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22397219e7ffd322f2ed58ed206329e183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bf66054313cc8c88ce74e1e3d7b1cf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56efe2badbee2a16f3252437d8910a6885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c9e7064589ea1b6e6374955b5c599086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31feb40d21cc48e95a2a61cf3fd407b487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaf9c14cd9e1b4acaa231fe0bcb9bd488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c66ffe7b2dcb012c56018e09994f81c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bba303efb041f69d6495b016960ba5e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5281961d442c4951919cf779c24a1c2c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d5b3c71cf61d6b1dfb6df7998e287592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3fa58d387cc186936c2f25ffb18eef93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dda5874a16b5113824e26f6c43615094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add23ae16bbac2aebbbc690a3151b80995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cccfcb8c14b9fae1dd906c29558be0a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33916a799653ecf760ffad865eb34b8297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4512f91e39aaaa6b6267859931e4122298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c36cc90c8f46f19936ba660e6e4ecef99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e3437312e3d5425660dff2933dd8d4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa53f7f0660f4f6e11c74f2bf85e5d3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8015beb318d35c32e46ca3a9d1dccd41102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf311947a1326db9a1b4af5a19b7fd4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a5941a9bee202b07e63f230236dcbe104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86bfe54073e5e9826a725456465a0d9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083d38af1b54847066aa72ab0021d2fe106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f12dffa9b8b9ffc404521d5c1fcee0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d12297e640ecb22e4b0e328590999b2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955d727de7aeee830b2a5e34a39a929b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783593bf9c8ab3303b5d797def5cc345110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f65875de5b7508c3d3a2b329f0678e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f4b92fff147b125618ac27ae2b628d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63c1c9ac8ba15f76e851aba94d81797113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed149651f6a09a3c2ad8eca073535737114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6baac3e2b28a0638a14aa1725cf28c4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae62aaeada56cd8f67ce488ec2263dd6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13d119782c067637ae3b383df8c72cf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e558e5d0c34ca9aeb9bc60dbedfc4afa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2761455bb45c5f046030a9223380af119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59023e5b48bdcb87f059b384bbc6ba9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2b2e20f729a914a1a9708b93010648121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed761b107a1aa3a1ea716c40096cd49122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cc8fe28feb82c03e0a90ee0287edc7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01e7b852e8c407b1274fe5667915e5d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc43ee882907032885eb75d0537c95bc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bac4f1d85b970c326ba92668b6baed126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d4c95891a51c8a6f2501661b04e270127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3a8e3de5f511fd4bde1c301efd28f5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80901001b06967c2e12f0885f050f4d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711e6295dc49f36365855ef1ff72e60e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a635669be6fe62c2bb542176b2e15893131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1b9d6e27b68bf5ab72d981d7ebd735132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3ba713be8780d45ce230f0103e17ee133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59665b5fac2b970d4b3ce84cea957de4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae61acf34879da91fdab38845a47dd4d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a278d6095cdce2c82b05db31df28698136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd69f42adf8bc863bf288356b339bd8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8adbd02a7d1f33d957f27490d44539138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d359aae7517abd372be6cb267b8e9cc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de01927c730c0f9f0cd0f886eeee521140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0356da582590e0aa1e934de28e1598d9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635876b141dedc0dc2d4d4a134c5d0b9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d8cbe8e12160a87f9a1cdac03d4c20143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb616ec8b0ee69473381a4cb94a2108b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7fa877f9aef21980f118ab47404706145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6ca6dfedff00ebb0b1529d674bc8ad146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df8a89011656e9a0f14e6d8ee5f7042147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b494348989aedbddc5816862280bd20148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a685b57e33937fae764afca4ade4358d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43028d9cfcf66a9618fdb4c694f9dd59150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0de2eff2acef8cbab34f0bff3b50f09151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3393e138c9fb9957a5074a71ace6b5e3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5aaf7759d8a1695eb26afed26f7151153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31725be5e99bc04a4d5edfac9b51740154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b950a79ec548457238f411c931860ae155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed0c37ada758ef7b4630059956b1d01156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a16dbeb08a561da81addb7612b4439157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aecdef586d257edee6d21485f4f5ccf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34ce621c7ed4a2a63daca4b5b9f59e5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b69f8d35b278366fb87395c413aba02160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583ef55fd773c7f65cb0e2fd020db6ec161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c53f7c1efcfffdb050e4ceace690666162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73d4d5fc384155af08d76336d6e78e5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9ddc4b86b837906f22b18c77ec53d4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecf7c852dadb3682e0b3551ae31d055165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a8edcaf0933a4d69a1bebe3716a309166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e2bb9f8c84cf6eaf300aade3abe3b8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e91010fdc05fe06fa02eef37f022e9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a02e7a6d82e41472bce4318362e66d6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e331f71549d92e40b1b68521b774c8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5977cb3b4fec4befb483b0855d35e6d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3713e84d6ab9ea20bcee116230047c26172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35777d0ba2e400ba5fc6b6498dcd2494173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d2075ef4b6180752d492c5a4956b7a174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1912,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6032,290 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6582,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J92"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6758,2194 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16641</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.25</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16642</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.44</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16702</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>1.65</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16724</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>0.83</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16737</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>1.66</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16762</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>2.03</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I56" s="0">
+        <v>1.19</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>159</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16799</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.34</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16809</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.19</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16923</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.83</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16932</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.47</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16938</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.97</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16954</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.92</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>16979</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>0.52</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19033</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.27</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19156</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>1.31</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19212</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19230</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>213</v>
       </c>
-      <c r="E79" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F79" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>0.75</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19231</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>1.23</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19246</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>42</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.71</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19271</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I84" s="0">
         <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19344</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>229</v>
+        <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>16.48</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>233</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19351</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.77</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19363</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...73 lines deleted...]
-        <v>250</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>