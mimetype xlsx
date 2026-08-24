--- v0 (2026-08-24)
+++ v1 (2026-08-24)
@@ -820,51 +820,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe7b3db2c0ed78c89586ce9ac7efbaa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a00b3552b5a0b528e0d3ad1c5f451f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cd2342bfb4164ea6fbdc2381343d383.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342c5c1e209d6abf202f2c60b90f88d64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8a2c27635f9e3b60d143aeb74663205.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c0f7c34a6c63f67c027385c8dcd3126.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd6628e8215f117871dcaea938fceb87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35b8d14382a81dc4d7414f70a146e778.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34317f021ee7ccbe98a3f5d37648ea0d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d885bc8ddf6e8c250091df39cfea01c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380b11e512340054796315aa35e84da411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26402fc7aa554e8be7b182e39734ac612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafc5d66e1260b86063c304037f0aeea13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6384e760fba96513d4f3580d1cfa603e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa554b6f691850fc7ffc149f4dd0269615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513f4e2fc3bab4fdb4ad4744c805f96d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59c3751a015a8538da28086d05ef86e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1a6034f6bbdf22e8273e6cd501dff018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0868af8dd02d7b4c982e1ed39e300b1d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0590b63736d45ba86b852047fd4b495220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e346d592a9ee0265b5d74c3150a7c3221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b113190aac953f4835d9041f228b0fe222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b26481893054418aa3f87a6af4762f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d0bdadc484c37cd7591c9364b38d8624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6a7c8de2a04934d0845f55cdb68e4d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de79beaf970c34feb9a1dffd6cbc517626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e2f2e7f3bcf7cd2be2d99dd32ccca327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1af7d256f837fea1ddea2985104a41228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d392e424c1d5c310c78c5ec3d6f46429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a45b093e373ca54265ca4d181f9b75d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b332eabedc597b6e683c895f5109e231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcb60609ab0640f7eefbd2bd46a7bc232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722b4bd471211c529c107a327c87ec8c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9120da771cadec133ebb50363386496134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132e47a961a0760ccb73c5f6ca65ddfc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f28be70cd647ddd5631f988292bd44136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfddca942e4b01b0dc46cc7fa38983f837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6dffab37136c6391c0abbeee1ac9fc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab938de2c4b704bfca9db32b8511a44b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48801041fd91cfbe553bd8c357fe258840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad263201423398ceedd023b04ed98adc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8757bd9bd3c7edc5db1c154956335e5442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea38e87b645b4d5e213e3d767a8605043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceb0132c06c364fd9680fc4b39eb98644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a6b58fc03091736a6410a2fcf3e83245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badb52e03af4b2b8acce081f8daf6d6946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ee660b30bd08cc9d695bc3497c036e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf71c75492f9e888590fd68b0c996cb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0b5da08bdd9c5f304c57da1d6a73f849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208b9b6237d5a127a0d1076e782e966b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6179c55c51d816cb12778a6beace892251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc70f1f76deeb51079671f55b78009d652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93383d6012fb78ef087648d5cbc047d153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c6b28a630b71bd8a7bf3b72942c73554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35812edaaa0fabd6004659ff565c983e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cf3e55e4e9bb1426cf70986c03ba1b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fe930ff4d898c0659124dd973c5fcf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e9987c738b2566d34ce2c603fc57ff58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02ce87d2470ec47f8fb98f809f0841b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8ee48b2a146a5bbecf62e450d5d0a660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a029cfeaf081f6e9f5b1f6eb33e28e6161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abbe436adb8f78ff9216408fd79959262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6bb384e803941c22ba73335c3f3bd163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8faae64d5d99cae122c19890ae4b4e464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555a111603daac0dd73585302e7565ad65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60d21ba09a16777e3b06e6d128e19fd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519ffabd6a0a163e1f156947eb0c8c9967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da598c03f5664a71da3d76f31844739368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7e6db1bd55fec2930a286d61e2edf969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8450afbec764fb246b7bd9388dda1e3770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551ae2f75c067a4e0e94be347ad5436d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075d2d892b1acebf6afac990071c63ae72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00fa0de2d5657bc3e0b926870a7447373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7ae9ae7fff65aec3c731d76fe2a78174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf48ceefd373af2b2f09e02ca0ff3bc175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdf8f5c07dd560d3280563fa9c1872876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d00d00805dfcd101334a729aa01b6877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554a90f177b3f1006bda8ab3208d20f978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c2bb36e6bc3f9dc4f4eb18efab044179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f4c2892248c9e61882fd98e83a1dce80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbdb145f0e78df0dde3dbf68d9675fa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3007cdef6f88f30ef684f35720b6d52882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea656a071156853ae0a2f0c9272262a283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4201a936d010d44f043fe79c5aff010484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1b862adb7479cc5fb89dfaa943cd9685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0aca506b5066636847ef6a67b2b5b586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf2d96dce88027109a1ef6e1c0693bd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172fab9d207e00f737bf8e153e4ab0aa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd99977f69382bf0eaf6a49e2e2c192d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ac2906171dc74888cf0dabe58b2f6e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e809b9fb3f889f172a7ff6be94f0895b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce893c341f1d1935df4b4551dc107e092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dfe7b0e61ca8d209d7ce9cbf89ae0393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acf6a04f2d7f67259535f0c7ffda00294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4cd29229dd98d58fe9ffd40c8d272a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273657c8d1d62d174e4c74f1e9184ace96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeeb25ac816f5e8df7713ca7549445e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8248af672da97639e157c1358aea2fd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b46237627908b363204c3597c723f3d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc0ddf2f4e2f7769a7db096564e40b1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf53212bfe2b7b2c3fecc3e94dff089101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7384503a79b9a8460a3f4ac755042fa2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fbcdca20042b4453a3fdb5bb91a84a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65424242ea3ef9416589df90c3b9593f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9919501af85ebae0f87f2644b82ebbda105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd850bdf7431fd3f4ff7fb8bb69aab8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47204c2943bcc87d827479c6433547dd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ed7aeee44978e9dc9a14e292bedfd0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56118db587a6bc37b623cabca7551542109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e17ee4dbcc5f395ae30bb160847b45110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2d94120daab591f8aa71030d0ad679111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afaf1bdd7f89a8e55d60416bee504f6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fa6e6f0bdac5de4d1583524eeec722113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e325a428f52fcba463a6cc72aef74182114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d068231fb2f410be46a8868eedc52005115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a761aef010bd5180fed851372f4ea972116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5bcadc20620ce023962c0a9a6dc4d1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61153ed05c8b0e869e5315f13e677ee7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463490bb234bbeada7cbe58379814653119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5c0f2ebfee4cf31b4385b1c3a278d7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8768437e64005f30f2e58c750cdf0f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57edee3470da8b98983c60e93d99e114122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ec981d0608c3ed88a7d563f6ec7591123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b633ba609298012e66731c7f9b05d6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121115fd9f4b6adf4b7917ca2af355ff125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a5e31c765269565ebbee398c36b0fe126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d423b86c7dfb74f5398644e0358a8f54127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e903b3c7800303f3406838aa272f35b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11943e90238bba96dac79407361642c7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b94519481324e1aa03fef3be265f1bd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbdb87c82a893ad2212e6a6ecaff22b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f11e639d280056b5ba23ede0670cc7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835544b764d5610823679def6ff31b25133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064913af452eeef0634738858841f0f7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b5a6b626f3936a9bb561eff98040f3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd435a88e06036da2edaec98a15c93136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5778e7e2a996fecc870c162cc8abb68f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017883231e1803abfaabef0d7689bbee138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d7757433909a9daa145ff48285d226139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26caf2313126f6beed9b3b1809ab10a6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01f84c367a6fbabc40308e8bf65b994141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abd5583f45195a050193890c46ad9e5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aa383b164336d513cddca219c29131143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25b49e94b924b35e29a5632be21556c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c2934a3fa00c5bd1eba0b747fcd710145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218fc439f2b2d71f1ce65918b8f2c5ca146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded54d897dc942dd0f6799fa1517fb1c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527cc666a1d66959088c672977d18a2a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ac0d36c48457630bc44c9643f0920b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12e14cafdd071c673e10aa2aa08b8e7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261d9594e598fdd97e4a9e84de4c1bb8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61860bb65f4ee8819c2f20860be8bba3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc12150b4e1c9e9f3f1ac95d572f378153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74f7b9cd045c71c03ba875f6a6b39f9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36bcb0e8cb169238ceefcb44280b75a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cdc4e0da99a1d4913646336063eecf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3482da4cbebae4bdb9c12d600afa89157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120b7bd43c729604ca715c02ef0d605e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc02977fd98ef410ae8dde7ed1bdfd22159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7218742f04983125be4cb3e735f6b47160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2caa79404835b756783b9c4d3e24d1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b9e1ad36503a012809f31db8c120c5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3ab2aadf187d899b01b3c755c8384b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e149c5e0980532c9cacdebcc1612be42164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab15f7517674d673001b21b9f63fae0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a5df6c0ed214cb1ab843f501be41a5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc7ab25b057efc1db20b3220bcc45cf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc4d821820b2f7dd514084985aef2e2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7423476fadc5486f2edd16a5d41fa751169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8ff475f0f20df8b8ef03728504944b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b6d679fe0828b21a419f10bd0658bf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692c19c44409e3fa4258ba4337f178e0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5527f57e7bc424a781cea86a408ae3e3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c150c5bfc675a88925682e80ab80ad174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f255f7346fd673bfaf8a2e4b83b5b2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e4cc23f5df135e2c8b9a53b7279ea8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256d32d76e0bdf57c2e4da98824a85ab177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322d0f05e82894187bfef0b890f0193c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618cec5ba06588f34245a80a6a91e032179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c947b211bc2879f3bbb411a0fde458180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fef6ce67dc5a640403e9c989710581181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42edbdd2d29bf5ca5ef12ab3264d886f182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc37f75212b36a10e2a57627e996a831.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f6fb4878727399fc444364e5a1411e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3977524935c85b7cf723ae4102c515b83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a187a03d9b27893a06aae82c642f0a54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345176ab342fb64616982e6d8c82f0915.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d4bc45faac179ade723fb7c94a6dd56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159872cc1ae3aa0631bb9675723de4397.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c361df3fe3ecdd438773ab76fd263c38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32545515fe2ee0e4c3f74c3569d7623c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420897859e456e8a4aed43ab8057825110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020da673c1fca86999aeb67d803ecf1211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd8afd6663565e1b5cd48bb3486e38e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32e76e3214e6c9f29840b0ad7e2284113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143db47eae62366fe035405a58e2d4ce14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd26c6c86f077ecd77510995ca06534915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ca21b7971a1c67736a90790728381716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc65093eb2502abecca0f3f3d21bb72417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5044bd4feec55df190171b4c6aa6f1818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbaa68a73d680c3d5e1d964adceaa7119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b806807dea480d2fc0800e6779b01d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5b61d199356747075ecfb521f1799921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fd7290f574012b9e4de45ba0fab7d022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d704fd144158bf2a70c707dc12c5ac423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dda0e03e2ff91d81f2eea28468ce49124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18355de4504eed8c3c84568a43d03bb425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6595af4c0a282e050e15b9454be7f26d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06943c58514cb26b4d2de57e8a20075627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f8ccd25ee872194c2218545cf7789c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc9792e93c61c0d122570f339c846df29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957ac7670266b3587f2511d3fedfc88930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46fc42f5215513222c339738c2630a531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae95662cdb39effc9765d78ab06c4ef32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89d9e0973127ff98ae904913992dd2333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f816aae8699e1d2581bc5a86cfb579634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918f757dc22816663361f64c1a1464d735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2f288a775ce5b0ea616e8f32a94d3436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad4affaa444f8dc789717e089dfccc337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3a5c6849cd7cd65d6ff7674b9e031c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055c3ae9203e687520fff4b3e48bc31f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12afb5e9212d8245c2d7deb85f31921e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7257ab148b7a3a08860f381cec60b9d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97ff20ad394c86aa1086a83fb00a25842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941e68711cd8a9059c0bbfcce0c5964543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108c22e99fd22bbc57f5dd83ce7cadea44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5e9124e3425d5b060b8583d559d08f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90975e8f3ee7f719339a525314dbe4446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad357f9260e13befcd10482893ef182147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00d58623e3c3fac72976df745d0f09b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d8cbe66d7b8d1a70338cf58e3affc249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2670d70cbca1dd056fd7f285eb41a92250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7177c947a1049c0efe0989544c500451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0219636c2d76944ec7e7d1352d3ae5852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83118d8d09685a73b6abd893d2bdd17c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbe0f448f021aee42cc383fcee8873854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8882c556d58efb4fdab57c7aadd36355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c35c573786c43cc36156aff1a2af32556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafec8fe9758339bb532ca5c22f31fbe57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d0ce7bc7140315cebfc809984213cc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b284e18312a09026ef8b5d9825dcfe059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1bddd2efa3241caeb33a23defb2d9d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221a81ca3022fdb7d13c00c105978c2e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3ee748255c3123422cfc484f1de8ad62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7a6340ebad9c35881493c8a82f41d363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56e02606625f636983cf88f17bd9f3a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19efdf37450790f91b9d50cf3735cb7d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b8f9073125f627cb330203759b306c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a9ab52eeea91e97ef491e649bb71f367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2367874819ef739600b372ea65ed50f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4705b771157cb95c5a2875db7a68e4c969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb129dc1cf05bfbfdf8439f47f1363070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77159ed8eee2105f6502a2a5e85755ba71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61731ce398023fc46775659d8160bd9472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab82284c4f37f93801a68dc1477feadb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2dd66a7d94970d08ac4d1e0909d1f774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f53a6be5ee7504c5e4290d41c9d7c975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc42ee43c6fe7f5492c9f19e7e1f88cf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a9b338ac0a268f6ab8087738abd99677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86feb9865820268ccc62c65649c1a43178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d1e70d91173576a92630273eb733b079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285528f6360c605970dddf74acf3517e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c730c1c97877ba80dba22c097793eb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8063a35fe33a31dac2ee56b2512842682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1685f4d3b9e6eb9949370429d64b55d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8366657739ec3b53f2144fe94fc5b2b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f773a409817c50e994b27ca46972dbad85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0ddc0de5d3e7f8bed5ce63cac1a9a686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844fd6078dea406c973e8e2ae8cf45f287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290f05cbe73ffaafdccdf58a8a9dab9888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d384976ae3f5c61e74cb6530e11a0ad89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5991a36903fcab85c54355af5b7d584f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0667f842c2c4d99254f702aa860055a391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286a6441e05f25a8ca4841a88aea23b892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a98bafff77040e8f5eb78857527a8893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b554cbc8e9d7c52cfb05aeebb9a63b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56703f9e3f7bee0a3996ab4d45941a1695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1745aafa07516b48870556b8f261603896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb44426b5ef26341af23c67683dfc27297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca28e2f7418ec33ac5c20ade0400b27d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eeb62660dd9041040d702f26b6432a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df16d351cd00f78f19e0db22f37b9ca7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569add3a32d5038acda82a64ceffe7fd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f7ea8dcb86bcba3203d0dfe4dd0e23102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80926398814bcab21d188903dbfdeea1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab9284b6fda45fcdd86a741475f879c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c7e1f95bd9b72f49716c6fcf264d5a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8672e11c10843045f73575a1f1d5d6e2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eece5b2e44ae734d5cbae9a9f03dcbf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd19b321820ee1721441e44072dfa937108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2af7365c0c3fa4f98cd12ce59fe2a4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e913b2c177c23a797a7b92208743821c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd24c7c9c9b34b4a6423129bd263985b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a6813f4b285e3ed1c43fa3676fb242112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5002b7480adcd9f0a0c269f951422a02113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286de278c077baa1531fe6bfc0ea05da114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d829a9cbd2e0e46a9813cd3b67ed91b2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f20ab3384a0b46b08f0face9048d38116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8325ea3cfc18932712d2b49a598d4363117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c81dc14ca2d71a18196e2fa11e738fe118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c08dd6bf0b64a02d7e8d160a06ee538119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2befd5002319bafa86945b8f6c970e17120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21eda7ace03f3f5288cf886a71518d1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08945163c4c4c61f69fc678e32511357122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a8cc11ebcc6f43b78b454774bc1d9b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298895ea7cf6f66c709809e010b417fe124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a57481f92b89b551f0410992d33b927125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4959c5f3b2ca4ef6abfb531037f4970126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e662b93877c7cf8ed2c610ee99387d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc7185225b2c3e8c6ac72abcc86381d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdf51dea2b60129607f4a6e34b8eb32129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d3ac4cb4ab1c9f78dbd11c71f36acf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dec3ab472cc5bd35658b1574310a34131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a73a1dc9f6e9ea139a99af5de0da037132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c99f0e246a9d129a14915baaf4d197133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631ad447c81132dd8a652b8686731a73134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a5b5a7421935f9310057fc48bd5eda135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeaf9c15aed65d8de05481655ec4d89136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe3c141fa2f4cf67ce0c79881dc3547137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da84843554957c3c8698408a11213f7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee2498e6556fc5613bc9cf033a21f2d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67926129dcd66f263dad76b376d5a20140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56182900e3f0eb32a10c59f145d4d5a1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6563cdee3929019e230a5bf7e23381142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e23fda3c38d70af5ef24c711d958a5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7272ddd9a2c52193dde8d7818e9302144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1d154548376929acd4294574989c79145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77832937adcba15095f1d86c2920b4cb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ad045f720761115f74216b030f84fe147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc1df02cd8e93ab7a067651205f162e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aece635a775aef74e8dc1cf28c16934e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d362d3cddf60a7b28d0e4d06f3368b3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37176b0a1d275f4709c4fd5df777f566151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ce70a1e7fcde4d4db8e9f9cab829f6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9d1f46395b1b76aaa3e3931c1bad0f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b785cebf891ed5eda2f35bc34d056e33154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79717f9836b1ac22e5116e1d415a4857155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7844b8f9707c18e856bd50434f129a3e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa174123a8bdc3d7a6719df4d8118a7c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68e663e992e501ccb50d90a08ca0c5b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75731a059e22eced8e30141187927e94159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853d88228b30d9ccd4fbae43f116d812160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6221bc84aa7304c8956044c88599c9af161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba18817b93d47c306a961d310674174162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989397a15071455eeebc7c62df3e9565163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174a13bbeacfee4e8c103cd30880a9eb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee148454cec36c97afc13d1f504d0ed7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faebc954b8d872b6aec79afece218c82166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58be2f37538d98e1e8b0f68b46ae569d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f5371b0000e35c3c345be810a00f80168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b40154f79d7e05310d04bc111365a9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67323a2c8026a57b649003f00aa83924170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6d34a7621ade44a5c397a2d6da54c4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76efa4e8ca415860922b805a023b3b2c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b156f284db1b32dacb3da63608ae8a18173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2319c127ded6751c7fbdfa79ca66b8a1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b020bc9448eb5aa32aeda61a85a69d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775340d349b95805f29d9ec2070bd82f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44b84a699f74ff4707ecc5720e8ec51177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bea07ea1e6eb15120281fa4782f848178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92782f32e4552d2b836745462854dc7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d8aa530d624962579375e0d02f09d6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e2e0b3f6d486a8196151c625ab1a6b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186f330235489841108e880d4eb4e8fc182.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>