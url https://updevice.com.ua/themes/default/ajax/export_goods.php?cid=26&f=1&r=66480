--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8340addb892160e36784322e12b1ac1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cd431496fecac89d91596fcaa363d72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f701a7a8c012df90cc46a5c7344bd4463.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a861e0ca76aaffe8ac5cd67f9ed019ea4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fb335bfc9b1849b77a39e3e239b6315.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d884d645e69987e0c43aba30be034f596.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20de887b8cd1743c5c070870b1cae027.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8b50ea47b1a9ed557031f921dd3efd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fa17932735339e7cb2ee03f50639249.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e93533d5a74b66541e0be6c0532e37610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dabbce33db40519a055dff14bd624911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df8c8ac6ad7eeb404b7df625b26162212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c496a4311331fd509e3d4a65461a456913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ecdc3c6224e83160caabfda07888a714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886b9b3dd45b023ffc87a9a63da9d9a315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b55d4a81d0675a4deae222ca401b6c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6310cdcdb2634b822f1d2ed19f81ab3c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a80d15a557d477c18d3246e89ed22f518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9a10fa2ce50c7502d3699aec239fef19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3907c9582c9c0cf42434f7f169c1ad20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b882ce783beaeccbe522dfe75b45e021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5138f5bf9c3adc3aff5b4024e858f222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20748848ad5ffecf6e56b383243c65423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c6d259c1fc5df9a2fb8dbd0c4f577124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62cf646a0872cbb533fd5466a1bc31125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa0b195180b0b8d3c47efb9af222f2c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36acf79ccf1f1cbb03e190aab1ae77c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1110e6b3104f0208f2720f50ad9db2f928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f69582627049dc12f48a976f67f5e229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253ec8d83f82c11ccfdddbce9ce57eb430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac577c0be374aa6f645a06764bd05c8631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fcddb4186902bb5560fd3998eec5c332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cf476a0b956abf80191d32d004f91f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1c86a06bef96c85423908d78fe29d334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786aaa3ca551e52095798af351c70c3135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1709155318ba51b3a9cece9950493bf436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ef898be3929f90f2ca30eb013aa82437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2f6a34b8fdee6076e5e5ef06759a5938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a386c896159d8846bf252914bdd2da6539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f05c8da314d71b6cfad636907a918140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc33d1bb184cb3dc73d43b84da5b26841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcf8bc2202d43b25f74c2c93ab4523142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2870864828ad41bc55d7147bcf3518b343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de39da13402910a8a6d0086915592fa644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb28860659d5b27eaafe465c49f6e30545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5569384e613800a17b4ef2066ea39d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4930bf827555472c4843972a07ac23a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed1d5d4cb78eadf31307fe30ed6004448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e7a1f10c48865e07b0b0da33a3c7e049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7438490b69937a6559216314afe218d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79389a072c495562c9db276fc5b2555651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec96d179ac277f74e025c44111c76d252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8038bda5cd2a56b8cfaa9066d24bd853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f0a4fc62fd4a3303ef0488b0d1a91554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8b0960f0fb58e727d048fd1ef7358c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c07b675f8044dacb73523e75d13d65b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0b9cab3fa5489ae38232540ad0426157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193040663a1512afe1ef67bf3ec9f0ce58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3033436b79eeb2586f1ce7d6add3a2159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf79890545a50e1c73c150437d72fc560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf8f96bb2fdda0acacb168556249c0e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085e72821cf00a5fc9734ef17c76b64962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba4456893b7eaa3a6bbd012113d4cdd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc11f8a442f2f9d32b76d691702e8f664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c2449fedbdcc91de8fc5de5b41e3cd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76af9e4266c1799e359e443e7f0ba9cb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20559c93bc55ba2e8036bfa93f744dd567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc15ccedb0b52de5bc0d8f7cbfe0bb1968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d390ce84abe99b2c10abf60ef431cba69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12478f9810b807123f4afd2aafbe31170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a813760d05c85bd8c9a2fc0904cf7a5871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60673d5a2316dcc2498baedd446568472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b012b661380e51bed45f98afd68b82a273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a8c302a82fa7773c0f2d44a0defe6274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd1aa160a7759de919aeb0ab51c809675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c97329a7f712743fbe2a7e994917e3576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0336c21539a130c91e6fb4fd68f0ca3a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6094cf777a107a96bbfc634523cfb53478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfc76a39f50fa6418fc03a2a461427979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd593234a09aa5e41d00629ac40618e880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446c3bd87f2c107de77920b3c105215a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce21f63ef668c48a5ae2af27e4c7ca2482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3064169dba81987f07cdc1f73cb7d18083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57fa1b12912dfbac888d8b585e01f7b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000cf10d2f499f7db847ea91a31c79cb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a800aed0dd592baeb9fd152afdc918486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63a6ca472f17584420e5fd6bbef33b087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900ddff4a9c2708d5a37b612caca798088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c28d7678470967cbbf4c01d83316b6f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdb07f7c95f026789d092095784614890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d48f9e6867b1530ef90d1d3e0c251691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9947d49dfa8fd2edea94a1e6af4de56992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434a29c0682bdb79f073bcf648b701fc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57840c0b84e967f985f57e5dc3cf3fa094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3641cf2f9ad4b5a29fe3c7ddd55cb8a795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f270261761bede17fa611c37c87bc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9068aa16f5cc0a70962a9abf059c9d497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dc2093b9bf8d0982a3b8b63b70e43f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58399e2fe8e258dc755564a4514edf5699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81d41acd0b40f69e2cdd203baabbbb1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c931fcdba559259428d57740b50d7a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194483271ade008901a4e2d3dfe4309d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470651cde068b204b06223bd97026f0d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba56458e798c029db8e18fe7724d418104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d612a5a69dd89b80b14e30c2069d097105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982113952cf8e4cd3ea122557e89e012106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de3036ba20a66f589766f1ffc5c2d95107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a97ca503468489782e91a1de2fab58108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f929ce4d99e1bb0a7ce06f4da146bf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a976131352ae7f1b8cbb08874f1b0376110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a8c5b7cfe5c0efba8b7cda9c4078a0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecafa55b8dae22138f52fd8d7cafa506112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb99151e95f218710e54a60781b5c91113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f170c01147024c25f504f620149170da114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8600f849c85067c39b9acc0403c6998f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a1dbfd9c5774ef233229e25e262c7a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4366ed1992f1678524609a580a6bc6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f1ef3a06175e125135b258b181e057118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b540632af04d7b080250e6f0a8ad348a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e1c13107c5879c2d85e6babb63ba9e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa10f5c41e11f7f12c6c48c1af6ea33d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0763dd9d5f29236f19d31b3506dc3ebf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb6fcb4736f2795e9a7f7d6d5d536c0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f69b9ac8a442a0e52b828e3bd5b8e17124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a73f4f157aa7b001addc5ed79fcde5d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8d74aac794779c31afe13b3bd2da3d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab31dd353423865a58fa9b92b104a8be127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1077b657c81095a98a141b84a18a3006128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b8330e5d43296d385b13c29702f179129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50be7c3030870106ff477406542dd8c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f317bc5ab2cd550dcf3fab3f5edfecc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3998537c1a48a101b2492f4e177a73ee132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1ce066b13761cd83e3734b1829fdff133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eeb159a142136e961e6d075ac56fe6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda65c88d117f8aca1ae2947a5a9c7b7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c67f05e6d0864a0056ec8ac011a546136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1994757a5227908b0d4517adac947ae137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d00b4220959a272dfcc85b83f50ac1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880ccb8970b69c6c2d9eb3a9b3c15a1f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5a3da46901f8c4b3c5cf4eea0ae235140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0c25bcdc191933531c8377d6c34ba7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17045069a28cca64f8e92d0f4d0bfbff142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368af32ffaf85073956475d8fc81c4a1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1804238399df6f88edb8002129919b60144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484e901505e936f48a69989523585868145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8021159c8ebd06cf25581bb84221bd6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0926ced2e3fff73d21b13675a29b7367147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85109457a3e197dacf6aff150e5b6794148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39f20a5c22990452bd02de5eb1d18f2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302dc7f9fc51940a933b9d7d6398d66e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfa0fa655c9aa3f74f0881882ff345b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f050629d45bf35375c4279445af003152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f68dedafdacc51cd03018b3c29eab2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf69e6907ed445a1143cc47c4d82f73154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d915e476de1ff8f74a8dc2a8b70345155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e48b6524c82a7298157940f868bbba1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22c88280fbba69b608aaac447624bfa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6d33484143033600f6610ceab51d3f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab359ec6f701ed940a3a9d7eb9905674159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ea2f89bfeb254b787ccc75565b6861160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632eee9d7210adddd2275bbd743a3222161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c008b279c60350f33045e9f450b67bb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d7d66c60a731e258dc963e28af5941163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e69eb1f4d344df4079e0448444461a1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cdeb220165a60be6aa72d27b937d04165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1648ae636699650a63b87bf7bf96fbc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0375f2fa7e2486ceb32fd908179282c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c199143ef32e656a97ac7d734063bd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9db67d62ba57295232042ec1ccbd92169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa09aef1b094ab0f082a90c640ca330170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82ea28f1475450d694d5a16660fe95c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adadcdeed538cff06b967af2d46e8aa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceeff3334360d1b48ce062aa57894e4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da867316ab560908fd9a6ce041bc56f4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048543b6bce2f5f27d667fd4a4d7b3f4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5da528bbe97538ec0e5a10d580b71b1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d20e1daf4b6b202cd1a8cc25e862fa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed817668848a1538e08418a0b7c0762178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e59293f55c968fcc01ee8f4f6bd6f2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5d1ab6c21005523b69c3b19e78ad7e180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d6744a8d7bb202b85b32e73739d9531.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c07c533f071c06f07615bd94ee86ca62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73adedabc212805e7e788f2453551ff3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d466d404291272c8ba8bd660d52a71a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e964261d32985504dea5bbbe0b1fabcd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2664245f264830c4b8641eccfc64da36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f75e506aeef60270b05f4e5f3b52a87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf868c71f474d4b7c84310fe50be6a478.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294a880ef3e87a6e6b145ea027b5eff29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9beddbc6fe3b7271d3aa25e4624e9d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5c841f760748a399c33727ede407f311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1696b94c35ca3207e2022c855f3571c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a4c7e9b4714a8bb26bbc1fb1177ac413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e051444cb70190267bad6eed9eb509ac14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e540c1e885f67504352d099dee771cb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59d526c25e6c4fbcc0643b202f949f316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad99751470d7b97a8fbd49f527f90da17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75af75ab625fe804c973e5eb189706518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c5963c693818276066fc21d1d20f6119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce42870c7943dcf2d19e73d566929fa20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208ea57b93829122df7f815c2ea7684121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6c534b5e25e7bdfb97504b6c609fb522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeeaea57136b826851e5c1d82087f7f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846ab2835660c26c038f9c9bb368142b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579b7bc5c8099abacba54bd7c6d60c9825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826128b1fbe9e90007d32a9a87cfa6fd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50437327a955eb011cd8a811b41dc6127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60da26f9f97dc11438e5a659233d51a028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bb6e7c2ea3d0a8954d509bec25942b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8aea93c7f8dbb4115f5c34d683cf1d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047d89bdf50929e5e8380cc5f7da291d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5695a27341fea86cacb5afe22d0b2932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cefcf8527187d684c8f88a022ea56b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4481d6be8169bc3ff947c0124bc76f1434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac24670c7241b14ba4cedf042e0576a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9eeccbb9a63d6f3bbee71f0390e56136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49978805a80ed5e2bf5d2d548fdc86cc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e51f68a515e9f9291832d5e4c2961c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baaa1364b2e2ff4714ddcc74fd4fa6b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dd430ffc4a171ee9b4f6c554d7e9da40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4855d45dfd70014d3942cbb04ba0df41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6273ea3ed20216b8862b67fcfc44b7642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64a1864c00fa51f3b5873fb2b05929a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffec33222ed2e6aefa6f81fa27c112344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19edfe77a204c163b4c610fdf7d9cd3845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e73c27eb9db6e3a1038d7808fd77f246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3a483206f8e220a05334fcf556ece647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0934b78f9c55d37224b14b8b629f9e4248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36a61b19ec7c08c9d8e227d4fc398bd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c13d598dbf8c1a4ac439fbcdd4262f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dc744e7fdd354d53b2e792837a2fa351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ddb11e3bcf56af9e83cd7d03ea412152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa604b61efbbccee5349d8d08274f73e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47781f762643247612ae06cd93b4442f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733afc40ff84a6762128ef8e9e66624e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe1167db831875a49acfe158c9fab2356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2d86f32cd8adaea0a217abdfff044f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0338920ca59be2463de791b4d930e6d058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf4dc746db927d757cfae23b705837a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def9ff8e509e18c138aed253ec2d484560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023d635ed1acff44882f28d25ce16e5c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958ab2bc3d6ac5eaebe92d6df6a94ac162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad539599b00d11c9f57cf80fb7418b363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9c5b593bbd4bd4aafb4292563e29bf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003901354d2bd16348a1b04d8f8b06be65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd012dbb0d57d41a4ebc1e1f4ab2eea66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3e1faf44e3708223b0599343f30c6067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd874bc463e24bb605b2acdcb424a23c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a049851f86fb0df6f01eecca56edcd969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a895b50e966d5c7a4c1674a916babaf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67da32297ea0b84ec5d1fbd7ed01918471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1eb2ee320e151aada68eccdb1a39f772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d891fef09b4f900f05c3a803a51cee1a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629f6668a239b81b5e476e7684af686474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ddefb508a5879fcd9f7e6cdc2f2b2c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0260280c7dea4bf4c44a497c0686d0876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fdf5fe25a4416176cde437782459ed77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e955e49607f7adeb321e0d2e78b1f27178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1196891d47fe81a53b0ef51d9e50efc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719f50824541c352cdcd2386c8f5af3680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacfe781ad62678f70c9343c437f668281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdbc91173172b40e9c154208105735d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9794d5f5367e201c6a3f748ac106e5483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3afcb800ee5d5f45e859fefc8729d5384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72673d055d788d03e06cbed418e2c31285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb82c09b1039bf347957f0fe7816604f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d59d398cb61b055a8b42a76dd0fe63787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9c828f8c9c3535bd409719cfc91a7488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbb59d3d881338a45ae89fb9b2b512089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d640ff3494a1247c6215f1e6a4e36dc790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd449f91072c10e5e42efd1a2855014291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d95992c0090bbe19b4b5bb5985610c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf548ebaef9c555e467b4d50a3972b193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dd5dcb613a780c078ffc0ce2b0edcc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8648a5a555eb6b63a8b4aa5e4366d75f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed2e8ce3324dfba71e8b1bd7506e9dd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9c85732bc16ab2c23bc29e9631a58797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6730b7f3c3e496e35e1f436c3162da98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bbefe055f3e551a0d0b11646a29edc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e75124c91d1147a4139f9f371dec8bb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d483a16f06435946ccb070062b4cfa74101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddd17d8a6fe2502e2fb2798b7883d95102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f4195f4be48ee2743f79f59807d19d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99c1b04a513d11f58a484f1578d6b02104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0c8840de01deb874d915b6ba93a215105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2092b6a15be9ae073181adb1d65fffc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17cf409f6d147ddad7f4a816f4506b0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72b473b8526e871f7fae80bef71cc31108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8670aaff80ac6af13b5e71a6f0f9180109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9efed7f924d627d93d1e0b3c6fb607e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c1e2479a331bcecfb68e5716f6d749111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d874627024c90319ba5f91217b044ec1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b49d5c302e0db7db62d1517f36542f9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81200d698474be5cae48c6ef8316f056114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08d6e500f37e7e9e38a761639d255cf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587e7ac00791e19a49d3a812bf5bb694116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142eea6c0d2ea912a9685c0b8769b3b4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caa5d5c0ce5492af7391760ef72f3c3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d0919015ab092ec1c35b2e1e4198ac119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9804e7269d4b58122de2683dd8653068120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd872f9a3d0562a42e410de55c771724121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebe052a418cd786727e31c25f3eac5c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84923341101bff4655fc943a013d38f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ede747e9916cc723223da53c1edc18e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c13f78ccea925ad71b2ed1fb460c6c2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fa7a0217d7e4aa926651ecab8758b4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03f303335596fc6a566b1c07b308d11127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e0ecfa10afb6f44d2e4f826ad0f3cc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10981276520d876edf82369bd3415a88129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48399ef04f8ca3646dcbb8445f6cd03130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813c86a12f76029032cb70ae42962af9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1cd52df93ca67115a04b49f1c41642132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88fcd5fe2eec7ed843cf24a7075b49f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65970963ecaf975c266f356aa1d27ccf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd401e2d7b7a9f641aa14c0ad49835d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a1d28fcf15fc4cf21d4d03c0feef55136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d32bb91e8d3ef659c94df8ede82727137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c98663dea2ad51e956d6939e503675138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95d37af00082f9286ea5ebb87a0d1a7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4250bf83ceab5e710a5bf7650b3efc0c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50feb90f8c98ee86ccfa13f88eee676141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9338349bf2988ee10a75c3b2d967537f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b21815a3551bb20ffd43d703159c41143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164cfe4422bd17f6d6124fc1bf369a36144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b576324d67076db35d0683e6395cc5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dab434fa13f79945639686479af298d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbee3946904630c4fbca132ebb9d5f2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b47585f022b1918ac69fd8b52123a4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b206efe14a7c83be8651d772fc29a1b5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9847e8355a49d0fa193af7f98390d7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950575fa6f57070eb73c3b8fd79a8577151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691b9e3081b64418beabdff63960ce9e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2f53f41a2c001c4b1a6a5d7b67e365153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b1257d1f401587002a4ceeb97c3b6a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c8ce9c39bad4d69cffeb6f106f4774155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6541926bf9075573a0b971d8db16cb8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19589c68639a9fd98483504c897603ca157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192aa552bd0e29918f5c2de669058b59158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14ef9db5667d5b20befdda3972a4a45159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5861fad91b8ee411265e8c77fcff82160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef62a9c6673c5ba6c30854b39247902161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb94599d62657cc40cecba9ef0fa8892162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fea2df1a28283787091d43d2b6ca031163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fa9878da8f7439d4dcc545209621e5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94dc727d712b8ba9c8f3d6c294b7a07165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45409be6fdf2be7087c203706650070d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee927c286cf5fad8c249170801833a44167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e70ccc39fcda88615c2c29fb702348168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb7cbaf24d26d2fed169aa68c5376ac169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c001e7f27cefbfc56883dcd4aa06ad170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068f78912311f332d029b53d317d443e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad4315987b49dd872bc155cc8594680172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abd32d0b76e6af1fd4debb01e44f891173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5a881cae9a290dcc7856a08344b76c174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>